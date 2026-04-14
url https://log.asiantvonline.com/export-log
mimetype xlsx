--- v0 (2026-02-23)
+++ v1 (2026-04-14)
@@ -12,4595 +12,4289 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1413">
   <si>
     <t>Clip Date</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
     <t>End Time</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Dur</t>
   </si>
   <si>
     <t>Clip Name</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
     <t>Server</t>
   </si>
   <si>
     <t>Clip Type</t>
   </si>
   <si>
     <t>Before Dur</t>
   </si>
   <si>
-    <t>31-Jan-26</t>
-[...8 lines deleted...]
-    <t>00:00:58</t>
+    <t>13-Apr-26</t>
+  </si>
+  <si>
+    <t>00:06:23:251</t>
+  </si>
+  <si>
+    <t>00:06:52</t>
+  </si>
+  <si>
+    <t>00:00:29</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Dream Holiday Park (New) - 30 sec</t>
+  </si>
+  <si>
+    <t>Off-Peak</t>
+  </si>
+  <si>
+    <t>server1</t>
+  </si>
+  <si>
+    <t>Commercial</t>
+  </si>
+  <si>
+    <t>00:06:53:129</t>
+  </si>
+  <si>
+    <t>00:08:03</t>
+  </si>
+  <si>
+    <t>00:01:10</t>
+  </si>
+  <si>
+    <t>Aysha Moriom Generic</t>
+  </si>
+  <si>
+    <t>others</t>
+  </si>
+  <si>
+    <t>00:08:03:892</t>
+  </si>
+  <si>
+    <t>00:08:56</t>
+  </si>
+  <si>
+    <t>00:00:53</t>
   </si>
   <si>
     <t>Sonar Pakhi Generic</t>
   </si>
   <si>
-    <t>Off-Peak</t>
-[...20 lines deleted...]
-    <t>00:02:59:086</t>
+    <t>00:08:56:865</t>
+  </si>
+  <si>
+    <t>00:09:30</t>
+  </si>
+  <si>
+    <t>00:00:34</t>
+  </si>
+  <si>
+    <t>Black &amp; White Drama Generic</t>
+  </si>
+  <si>
+    <t>00:09:30:873</t>
+  </si>
+  <si>
+    <t>00:10:46</t>
+  </si>
+  <si>
+    <t>00:01:16</t>
+  </si>
+  <si>
+    <t>Asian Music Generic</t>
+  </si>
+  <si>
+    <t>00:10:46:834</t>
+  </si>
+  <si>
+    <t>00:11:31</t>
+  </si>
+  <si>
+    <t>00:00:45</t>
+  </si>
+  <si>
+    <t>Evening Bangla Cinema Generic</t>
+  </si>
+  <si>
+    <t>00:11:32:715</t>
+  </si>
+  <si>
+    <t>00:12:13</t>
+  </si>
+  <si>
+    <t>00:00:41</t>
+  </si>
+  <si>
+    <t>Sandelina E-Cafe Generic</t>
+  </si>
+  <si>
+    <t>00:12:14:391</t>
+  </si>
+  <si>
+    <t>00:12:57</t>
+  </si>
+  <si>
+    <t>00:00:43</t>
+  </si>
+  <si>
+    <t>Musicial Movie Generic</t>
+  </si>
+  <si>
+    <t>00:12:57:862</t>
+  </si>
+  <si>
+    <t>00:14:07</t>
+  </si>
+  <si>
+    <t>00:14:08:614</t>
+  </si>
+  <si>
+    <t>00:15:01</t>
+  </si>
+  <si>
+    <t>00:15:01:597</t>
+  </si>
+  <si>
+    <t>00:15:35</t>
+  </si>
+  <si>
+    <t>00:15:35:596</t>
+  </si>
+  <si>
+    <t>00:16:51</t>
+  </si>
+  <si>
+    <t>00:16:51:559</t>
+  </si>
+  <si>
+    <t>00:16:57</t>
+  </si>
+  <si>
+    <t>00:00:06</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Walton Cable Asian Music LIVE</t>
+  </si>
+  <si>
+    <t>00:16:58:012</t>
+  </si>
+  <si>
+    <t>00:17:03</t>
+  </si>
+  <si>
+    <t>00:00:05</t>
+  </si>
+  <si>
+    <t>Live Break Bumper</t>
+  </si>
+  <si>
+    <t>00:17:03:011</t>
+  </si>
+  <si>
+    <t>00:17:10</t>
+  </si>
+  <si>
+    <t>00:00:07</t>
+  </si>
+  <si>
+    <t>Walton Cable Asian Music _ Sting</t>
+  </si>
+  <si>
+    <t>00:17:30:484</t>
+  </si>
+  <si>
+    <t>00:17:37</t>
+  </si>
+  <si>
+    <t>00:31:38:335</t>
+  </si>
+  <si>
+    <t>00:32:48</t>
+  </si>
+  <si>
+    <t>00:32:49:102</t>
+  </si>
+  <si>
+    <t>00:33:42</t>
+  </si>
+  <si>
+    <t>00:33:42:073</t>
+  </si>
+  <si>
+    <t>00:34:27</t>
+  </si>
+  <si>
+    <t>Bractol Music World Generic</t>
+  </si>
+  <si>
+    <t>00:34:27:033</t>
+  </si>
+  <si>
+    <t>00:35:18</t>
+  </si>
+  <si>
+    <t>00:00:51</t>
+  </si>
+  <si>
+    <t>Jui Morning Bangla Cinema</t>
+  </si>
+  <si>
+    <t>00:35:18:106</t>
+  </si>
+  <si>
+    <t>00:36:00</t>
+  </si>
+  <si>
+    <t>00:00:42</t>
+  </si>
+  <si>
+    <t>Alok Dhara Generic</t>
+  </si>
+  <si>
+    <t>00:36:00:106</t>
+  </si>
+  <si>
+    <t>00:37:08</t>
+  </si>
+  <si>
+    <t>00:01:08</t>
+  </si>
+  <si>
+    <t>Moromiya EP - 28</t>
+  </si>
+  <si>
+    <t>00:37:08:350</t>
+  </si>
+  <si>
+    <t>00:37:14</t>
+  </si>
+  <si>
+    <t>00:37:14:784</t>
+  </si>
+  <si>
+    <t>00:37:19</t>
+  </si>
+  <si>
+    <t>00:37:19:794</t>
+  </si>
+  <si>
+    <t>00:37:26</t>
+  </si>
+  <si>
+    <t>00:37:34:604</t>
+  </si>
+  <si>
+    <t>00:38:19</t>
+  </si>
+  <si>
+    <t>Asian Music EIND Scroll up</t>
+  </si>
+  <si>
+    <t>00:58:39:673</t>
+  </si>
+  <si>
+    <t>00:59:49</t>
+  </si>
+  <si>
+    <t>00:59:50:393</t>
+  </si>
+  <si>
+    <t>00:59:58</t>
+  </si>
+  <si>
+    <t>00:00:08</t>
+  </si>
+  <si>
+    <t>{ live } Akhon Dekhben ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>00:59:58:364</t>
+  </si>
+  <si>
+    <t>01:13:48</t>
+  </si>
+  <si>
+    <t>00:13:50</t>
+  </si>
+  <si>
+    <t>NEWS 01</t>
+  </si>
+  <si>
+    <t>01:13:48:479</t>
+  </si>
+  <si>
+    <t>01:14:31</t>
+  </si>
+  <si>
+    <t>01:14:31:949</t>
+  </si>
+  <si>
+    <t>01:14:39</t>
+  </si>
+  <si>
+    <t>{ live } Apnara Dekhchen ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>01:14:39:910</t>
+  </si>
+  <si>
+    <t>01:19:49</t>
+  </si>
+  <si>
+    <t>00:05:10</t>
+  </si>
+  <si>
+    <t>NEWS 02</t>
+  </si>
+  <si>
+    <t>01:19:49:864</t>
+  </si>
+  <si>
+    <t>01:20:40</t>
+  </si>
+  <si>
+    <t>01:20:40:986</t>
+  </si>
+  <si>
+    <t>01:20:48</t>
+  </si>
+  <si>
+    <t>01:20:48:970</t>
+  </si>
+  <si>
+    <t>01:23:19</t>
+  </si>
+  <si>
+    <t>00:02:31</t>
+  </si>
+  <si>
+    <t>NEWS 03</t>
+  </si>
+  <si>
+    <t>01:23:20:204</t>
+  </si>
+  <si>
+    <t>01:24:13</t>
+  </si>
+  <si>
+    <t>01:24:13:162</t>
+  </si>
+  <si>
+    <t>01:24:47</t>
+  </si>
+  <si>
+    <t>01:24:47:122</t>
+  </si>
+  <si>
+    <t>01:25:32</t>
+  </si>
+  <si>
+    <t>01:25:33:010</t>
+  </si>
+  <si>
+    <t>01:26:14</t>
+  </si>
+  <si>
+    <t>01:26:14:682</t>
+  </si>
+  <si>
+    <t>01:26:59</t>
+  </si>
+  <si>
+    <t>01:26:59:641</t>
+  </si>
+  <si>
+    <t>01:27:50</t>
+  </si>
+  <si>
+    <t>01:27:50:729</t>
+  </si>
+  <si>
+    <t>01:28:24</t>
+  </si>
+  <si>
+    <t>Ruposhi Bangla Generic</t>
+  </si>
+  <si>
+    <t>01:28:25:400</t>
+  </si>
+  <si>
+    <t>01:49:00</t>
+  </si>
+  <si>
+    <t>00:20:35</t>
+  </si>
+  <si>
+    <t>Table Talk 12 April Part 01</t>
+  </si>
+  <si>
+    <t>01:49:00:336</t>
+  </si>
+  <si>
+    <t>02:04:23</t>
+  </si>
+  <si>
+    <t>00:15:23</t>
+  </si>
+  <si>
+    <t>Table Talk 12 April Part 02</t>
+  </si>
+  <si>
+    <t>02:04:23:314</t>
+  </si>
+  <si>
+    <t>02:15:37</t>
+  </si>
+  <si>
+    <t>00:11:14</t>
+  </si>
+  <si>
+    <t>Table Talk 12 April Part 03</t>
+  </si>
+  <si>
+    <t>02:15:37:255</t>
+  </si>
+  <si>
+    <t>02:16:47</t>
+  </si>
+  <si>
+    <t>02:16:47:997</t>
+  </si>
+  <si>
+    <t>02:25:32</t>
+  </si>
+  <si>
+    <t>00:08:45</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP_61 Part 01</t>
+  </si>
+  <si>
+    <t>02:25:33:040</t>
+  </si>
+  <si>
+    <t>02:33:33</t>
+  </si>
+  <si>
+    <t>00:08:00</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP_61 Part 02</t>
+  </si>
+  <si>
+    <t>02:33:33:484</t>
+  </si>
+  <si>
+    <t>02:37:17</t>
+  </si>
+  <si>
+    <t>00:03:44</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP_61 Part 03</t>
+  </si>
+  <si>
+    <t>02:37:18:373</t>
+  </si>
+  <si>
+    <t>02:38:28</t>
+  </si>
+  <si>
+    <t>02:38:29:083</t>
+  </si>
+  <si>
+    <t>02:56:00</t>
+  </si>
+  <si>
+    <t>00:17:31</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 01</t>
+  </si>
+  <si>
+    <t>02:56:00:203</t>
+  </si>
+  <si>
+    <t>03:09:46</t>
+  </si>
+  <si>
+    <t>00:13:46</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 02</t>
+  </si>
+  <si>
+    <t>03:09:46:660</t>
+  </si>
+  <si>
+    <t>03:20:37</t>
+  </si>
+  <si>
+    <t>00:10:51</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 03</t>
+  </si>
+  <si>
+    <t>03:20:37:941</t>
+  </si>
+  <si>
+    <t>03:32:52</t>
+  </si>
+  <si>
+    <t>00:12:15</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 04</t>
+  </si>
+  <si>
+    <t>03:32:53:176</t>
+  </si>
+  <si>
+    <t>03:43:07</t>
+  </si>
+  <si>
+    <t>00:10:14</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 05</t>
+  </si>
+  <si>
+    <t>03:43:08:036</t>
+  </si>
+  <si>
+    <t>03:52:41</t>
+  </si>
+  <si>
+    <t>00:09:33</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 06</t>
+  </si>
+  <si>
+    <t>03:52:40:943</t>
+  </si>
+  <si>
+    <t>03:58:15</t>
+  </si>
+  <si>
+    <t>00:05:35</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 07</t>
+  </si>
+  <si>
+    <t>03:58:16:431</t>
+  </si>
+  <si>
+    <t>04:03:22</t>
+  </si>
+  <si>
+    <t>00:05:06</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 08</t>
+  </si>
+  <si>
+    <t>04:03:22:854</t>
+  </si>
+  <si>
+    <t>04:08:17</t>
+  </si>
+  <si>
+    <t>00:04:55</t>
+  </si>
+  <si>
+    <t>Bondhu Maya Lagaise 90 min Part 09</t>
+  </si>
+  <si>
+    <t>04:08:18:672</t>
+  </si>
+  <si>
+    <t>04:09:28</t>
+  </si>
+  <si>
+    <t>04:09:29:395</t>
+  </si>
+  <si>
+    <t>04:29:13</t>
+  </si>
+  <si>
+    <t>00:19:44</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 01</t>
+  </si>
+  <si>
+    <t>04:29:12:787</t>
+  </si>
+  <si>
+    <t>04:43:32</t>
+  </si>
+  <si>
+    <t>00:14:20</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 02</t>
+  </si>
+  <si>
+    <t>04:43:33:601</t>
+  </si>
+  <si>
+    <t>04:54:55</t>
+  </si>
+  <si>
+    <t>00:11:22</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 03</t>
+  </si>
+  <si>
+    <t>04:54:56:331</t>
+  </si>
+  <si>
+    <t>05:06:31</t>
+  </si>
+  <si>
+    <t>00:11:35</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 04</t>
+  </si>
+  <si>
+    <t>05:06:31:771</t>
+  </si>
+  <si>
+    <t>05:06:36</t>
+  </si>
+  <si>
+    <t>Break Bumper</t>
+  </si>
+  <si>
+    <t>05:06:36:731</t>
+  </si>
+  <si>
+    <t>05:11:13</t>
+  </si>
+  <si>
+    <t>00:04:37</t>
+  </si>
+  <si>
+    <t>Fojor Namazer AZAN</t>
+  </si>
+  <si>
+    <t>05:11:14:057</t>
+  </si>
+  <si>
+    <t>05:11:19</t>
+  </si>
+  <si>
+    <t>05:11:19:032</t>
+  </si>
+  <si>
+    <t>05:21:21</t>
+  </si>
+  <si>
+    <t>00:10:02</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 05</t>
+  </si>
+  <si>
+    <t>05:21:21:157</t>
+  </si>
+  <si>
+    <t>05:32:30</t>
+  </si>
+  <si>
+    <t>00:11:09</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 06</t>
+  </si>
+  <si>
+    <t>05:32:30:489</t>
+  </si>
+  <si>
+    <t>05:41:23</t>
+  </si>
+  <si>
+    <t>00:08:53</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 07</t>
+  </si>
+  <si>
+    <t>05:41:24:174</t>
+  </si>
+  <si>
+    <t>05:47:33</t>
+  </si>
+  <si>
+    <t>00:06:09</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 08</t>
+  </si>
+  <si>
+    <t>05:47:33:196</t>
+  </si>
+  <si>
+    <t>05:59:07</t>
+  </si>
+  <si>
+    <t>00:11:34</t>
+  </si>
+  <si>
+    <t>Prem Songhat 120 MIn Part 09</t>
+  </si>
+  <si>
+    <t>05:59:07:622</t>
+  </si>
+  <si>
+    <t>06:00:17</t>
+  </si>
+  <si>
+    <t>06:00:18:344</t>
+  </si>
+  <si>
+    <t>06:29:24</t>
+  </si>
+  <si>
+    <t>00:29:06</t>
+  </si>
+  <si>
+    <t>Quran Talwet 13 para</t>
+  </si>
+  <si>
+    <t>06:29:24:849</t>
+  </si>
+  <si>
+    <t>06:30:34</t>
+  </si>
+  <si>
+    <t>06:30:35:621</t>
+  </si>
+  <si>
+    <t>06:48:11</t>
+  </si>
+  <si>
+    <t>00:17:36</t>
+  </si>
+  <si>
+    <t>Walton Asian Music( Cables) Nolok Babu Part 01</t>
+  </si>
+  <si>
+    <t>06:48:12:215</t>
+  </si>
+  <si>
+    <t>06:49:22</t>
+  </si>
+  <si>
+    <t>06:49:22:973</t>
+  </si>
+  <si>
+    <t>06:50:15</t>
+  </si>
+  <si>
+    <t>06:50:15:966</t>
+  </si>
+  <si>
+    <t>06:50:49</t>
+  </si>
+  <si>
+    <t>06:50:49:942</t>
+  </si>
+  <si>
+    <t>07:12:16</t>
+  </si>
+  <si>
+    <t>00:21:27</t>
+  </si>
+  <si>
+    <t>Walton Asian Music( Cables) Nolok Babu Part 02</t>
+  </si>
+  <si>
+    <t>07:12:17:134</t>
+  </si>
+  <si>
+    <t>07:13:33</t>
+  </si>
+  <si>
+    <t>07:13:33:063</t>
+  </si>
+  <si>
+    <t>07:14:18</t>
+  </si>
+  <si>
+    <t>07:14:18:974</t>
+  </si>
+  <si>
+    <t>07:14:59</t>
+  </si>
+  <si>
+    <t>07:15:00:706</t>
+  </si>
+  <si>
+    <t>07:31:59</t>
+  </si>
+  <si>
+    <t>00:16:59</t>
+  </si>
+  <si>
+    <t>Walton Asian Music( Cables) Nolok Babu Part 03</t>
+  </si>
+  <si>
+    <t>07:32:00:225</t>
+  </si>
+  <si>
+    <t>07:32:43</t>
+  </si>
+  <si>
+    <t>07:32:43:716</t>
+  </si>
+  <si>
+    <t>07:33:28</t>
+  </si>
+  <si>
+    <t>07:33:28:713</t>
+  </si>
+  <si>
+    <t>07:34:19</t>
+  </si>
+  <si>
+    <t>07:34:19:796</t>
+  </si>
+  <si>
+    <t>07:49:31</t>
+  </si>
+  <si>
+    <t>00:15:12</t>
+  </si>
+  <si>
+    <t>Walton Asian Music( Cables) Nolok Babu Part 04</t>
+  </si>
+  <si>
+    <t>07:49:32:299</t>
+  </si>
+  <si>
+    <t>07:50:06</t>
+  </si>
+  <si>
+    <t>07:50:07:020</t>
+  </si>
+  <si>
+    <t>07:50:49</t>
+  </si>
+  <si>
+    <t>07:50:49:023</t>
+  </si>
+  <si>
+    <t>07:51:57</t>
+  </si>
+  <si>
+    <t>07:51:57:261</t>
+  </si>
+  <si>
+    <t>08:09:35</t>
+  </si>
+  <si>
+    <t>00:17:38</t>
+  </si>
+  <si>
+    <t>Walton Asian Music( Cables) Nolpk Babu Part 05</t>
+  </si>
+  <si>
+    <t>08:09:36:202</t>
+  </si>
+  <si>
+    <t>08:09:41</t>
+  </si>
+  <si>
+    <t>08:09:41:159</t>
+  </si>
+  <si>
+    <t>08:13:47</t>
+  </si>
+  <si>
+    <t>00:04:06</t>
+  </si>
+  <si>
+    <t>govire</t>
+  </si>
+  <si>
+    <t>08:13:47:361</t>
+  </si>
+  <si>
+    <t>08:13:52</t>
+  </si>
+  <si>
+    <t>08:13:52:307</t>
+  </si>
+  <si>
+    <t>08:15:02</t>
+  </si>
+  <si>
+    <t>08:15:03:024</t>
+  </si>
+  <si>
+    <t>08:15:56</t>
+  </si>
+  <si>
+    <t>08:15:56:022</t>
+  </si>
+  <si>
+    <t>08:16:30</t>
+  </si>
+  <si>
+    <t>08:16:29:986</t>
+  </si>
+  <si>
+    <t>08:17:45</t>
+  </si>
+  <si>
+    <t>08:17:45:954</t>
+  </si>
+  <si>
+    <t>08:18:30</t>
+  </si>
+  <si>
+    <t>08:18:31:882</t>
+  </si>
+  <si>
+    <t>08:19:12</t>
+  </si>
+  <si>
+    <t>08:19:13:560</t>
+  </si>
+  <si>
+    <t>08:19:56</t>
+  </si>
+  <si>
+    <t>08:19:57:024</t>
+  </si>
+  <si>
+    <t>08:20:42</t>
+  </si>
+  <si>
+    <t>08:20:42:041</t>
+  </si>
+  <si>
+    <t>08:21:33</t>
+  </si>
+  <si>
+    <t>08:21:33:119</t>
+  </si>
+  <si>
+    <t>08:22:07</t>
+  </si>
+  <si>
+    <t>08:22:07:780</t>
+  </si>
+  <si>
+    <t>08:22:49</t>
+  </si>
+  <si>
+    <t>08:22:49:828</t>
+  </si>
+  <si>
+    <t>08:23:57</t>
+  </si>
+  <si>
+    <t>08:23:58:110</t>
+  </si>
+  <si>
+    <t>08:25:08</t>
+  </si>
+  <si>
+    <t>08:25:08:882</t>
+  </si>
+  <si>
+    <t>08:25:13</t>
+  </si>
+  <si>
+    <t>08:25:13:847</t>
+  </si>
+  <si>
+    <t>08:30:12</t>
+  </si>
+  <si>
+    <t>00:04:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Megher Nouka </t>
+  </si>
+  <si>
+    <t>08:30:13:764</t>
+  </si>
+  <si>
+    <t>08:30:18</t>
+  </si>
+  <si>
+    <t>08:30:18:709</t>
+  </si>
+  <si>
+    <t>08:40:44</t>
+  </si>
+  <si>
+    <t>00:10:26</t>
+  </si>
+  <si>
+    <t>Stupids Epi-04_Part 01</t>
+  </si>
+  <si>
+    <t>08:40:45:438</t>
+  </si>
+  <si>
+    <t>08:41:55</t>
+  </si>
+  <si>
+    <t>08:41:56:158</t>
+  </si>
+  <si>
+    <t>08:42:49</t>
+  </si>
+  <si>
+    <t>08:42:49:116</t>
+  </si>
+  <si>
+    <t>08:43:23</t>
+  </si>
+  <si>
+    <t>08:43:23:116</t>
+  </si>
+  <si>
+    <t>08:49:33</t>
+  </si>
+  <si>
+    <t>00:06:10</t>
+  </si>
+  <si>
+    <t>Stupids Epi-04_Part 02</t>
+  </si>
+  <si>
+    <t>08:49:33:154</t>
+  </si>
+  <si>
+    <t>08:50:49</t>
+  </si>
+  <si>
+    <t>08:50:49:073</t>
+  </si>
+  <si>
+    <t>08:51:34</t>
+  </si>
+  <si>
+    <t>08:51:34:951</t>
+  </si>
+  <si>
+    <t>08:52:15</t>
+  </si>
+  <si>
+    <t>08:52:16:632</t>
+  </si>
+  <si>
+    <t>08:56:11</t>
+  </si>
+  <si>
+    <t>00:03:55</t>
+  </si>
+  <si>
+    <t>Stupids Epi-04_Part 03</t>
+  </si>
+  <si>
+    <t>08:56:11:922</t>
+  </si>
+  <si>
+    <t>08:57:21</t>
+  </si>
+  <si>
+    <t>08:57:22:696</t>
+  </si>
+  <si>
+    <t>08:58:07</t>
+  </si>
+  <si>
+    <t>08:58:07:688</t>
+  </si>
+  <si>
+    <t>08:58:58</t>
+  </si>
+  <si>
+    <t>08:58:58:803</t>
+  </si>
+  <si>
+    <t>08:59:32</t>
+  </si>
+  <si>
+    <t>08:59:33:528</t>
+  </si>
+  <si>
+    <t>08:59:41</t>
+  </si>
+  <si>
+    <t>08:59:41:479</t>
+  </si>
+  <si>
+    <t>09:00:01</t>
+  </si>
+  <si>
+    <t>00:00:20</t>
+  </si>
+  <si>
+    <t>Live Station ID</t>
+  </si>
+  <si>
+    <t>09:00:21:992</t>
+  </si>
+  <si>
+    <t>09:01:12</t>
+  </si>
+  <si>
+    <t>09:12:10:439</t>
+  </si>
+  <si>
+    <t>09:12:18</t>
+  </si>
+  <si>
+    <t>09:12:18:438</t>
+  </si>
+  <si>
+    <t>09:12:23</t>
+  </si>
+  <si>
+    <t>09:12:30:520</t>
+  </si>
+  <si>
+    <t>09:13:15</t>
+  </si>
+  <si>
+    <t>09:22:12:698</t>
+  </si>
+  <si>
+    <t>09:22:20</t>
+  </si>
+  <si>
+    <t>09:22:20:657</t>
+  </si>
+  <si>
+    <t>09:22:25</t>
+  </si>
+  <si>
+    <t>09:22:38:374</t>
+  </si>
+  <si>
+    <t>09:23:48</t>
+  </si>
+  <si>
+    <t>09:25:55:322</t>
+  </si>
+  <si>
+    <t>09:26:48</t>
+  </si>
+  <si>
+    <t>09:26:48:329</t>
+  </si>
+  <si>
+    <t>09:27:22</t>
+  </si>
+  <si>
+    <t>09:27:22:301</t>
+  </si>
+  <si>
+    <t>09:28:30</t>
+  </si>
+  <si>
+    <t>09:28:30:535</t>
+  </si>
+  <si>
+    <t>09:29:13</t>
+  </si>
+  <si>
+    <t>09:29:13:967</t>
+  </si>
+  <si>
+    <t>09:29:58</t>
+  </si>
+  <si>
+    <t>09:29:58:966</t>
+  </si>
+  <si>
+    <t>09:30:05</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Tumi Shudhu Tumi</t>
+  </si>
+  <si>
+    <t>09:30:06:900</t>
+  </si>
+  <si>
+    <t>09:48:25</t>
+  </si>
+  <si>
+    <t>00:18:19</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 01</t>
+  </si>
+  <si>
+    <t>09:48:26:777</t>
+  </si>
+  <si>
+    <t>09:48:36</t>
+  </si>
+  <si>
+    <t>00:00:10</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL - Jui Pure Coconut Oil CP (April 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>09:48:36:742</t>
+  </si>
+  <si>
+    <t>09:48:46</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL - Meril Milk Soap Bar Riya (3 Variants) April 26 - 10 Sec</t>
+  </si>
+  <si>
+    <t>09:48:46:778</t>
+  </si>
+  <si>
+    <t>09:48:56</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL - Square Niye Eloi Chaka All in One (April 26) - 10 sec</t>
+  </si>
+  <si>
+    <t>09:48:57:131</t>
+  </si>
+  <si>
+    <t>09:49:17</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL - Senora Anti-Infection New OGSB (April 26) - 20 Sec</t>
+  </si>
+  <si>
+    <t>09:49:17:087</t>
+  </si>
+  <si>
+    <t>09:49:32</t>
+  </si>
+  <si>
+    <t>00:00:15</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL - Senora Confidence Heavyflow (April 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>09:49:32:465</t>
+  </si>
+  <si>
+    <t>09:49:42</t>
+  </si>
+  <si>
+    <t>09:49:42:495</t>
+  </si>
+  <si>
+    <t>09:49:52</t>
+  </si>
+  <si>
+    <t>09:49:52:424</t>
+  </si>
+  <si>
+    <t>09:50:02</t>
+  </si>
+  <si>
+    <t>09:50:02:782</t>
+  </si>
+  <si>
+    <t>09:51:12</t>
+  </si>
+  <si>
+    <t>09:51:13:488</t>
+  </si>
+  <si>
+    <t>09:52:06</t>
+  </si>
+  <si>
+    <t>09:52:06:455</t>
+  </si>
+  <si>
+    <t>09:52:13</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Tumi Shudhu Tumi</t>
+  </si>
+  <si>
+    <t>09:52:14:322</t>
+  </si>
+  <si>
+    <t>10:03:20</t>
+  </si>
+  <si>
+    <t>00:11:06</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 02</t>
+  </si>
+  <si>
+    <t>10:03:20:369</t>
+  </si>
+  <si>
+    <t>10:03:30</t>
+  </si>
+  <si>
+    <t>10:03:30:742</t>
+  </si>
+  <si>
+    <t>10:03:40</t>
+  </si>
+  <si>
+    <t>10:03:40:777</t>
+  </si>
+  <si>
+    <t>10:03:55</t>
+  </si>
+  <si>
+    <t>10:03:56:097</t>
+  </si>
+  <si>
+    <t>10:04:06</t>
+  </si>
+  <si>
+    <t>10:04:06:508</t>
+  </si>
+  <si>
+    <t>10:04:16</t>
+  </si>
+  <si>
+    <t>10:04:16:494</t>
+  </si>
+  <si>
+    <t>10:04:26</t>
+  </si>
+  <si>
+    <t>10:04:26:421</t>
+  </si>
+  <si>
+    <t>10:04:46</t>
+  </si>
+  <si>
+    <t>10:04:46:426</t>
+  </si>
+  <si>
+    <t>10:05:20</t>
+  </si>
+  <si>
+    <t>10:05:20:377</t>
+  </si>
+  <si>
+    <t>10:06:36</t>
+  </si>
+  <si>
+    <t>10:06:36:304</t>
+  </si>
+  <si>
+    <t>10:06:43</t>
+  </si>
+  <si>
+    <t>10:06:44:167</t>
+  </si>
+  <si>
+    <t>10:18:07</t>
+  </si>
+  <si>
+    <t>00:11:23</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 03</t>
+  </si>
+  <si>
+    <t>10:18:07:823</t>
+  </si>
+  <si>
+    <t>10:18:17</t>
+  </si>
+  <si>
+    <t>10:18:18:222</t>
+  </si>
+  <si>
+    <t>10:18:28</t>
+  </si>
+  <si>
+    <t>10:18:28:208</t>
+  </si>
+  <si>
+    <t>10:18:38</t>
+  </si>
+  <si>
+    <t>10:18:38:177</t>
+  </si>
+  <si>
+    <t>10:18:53</t>
+  </si>
+  <si>
+    <t>10:18:53:501</t>
+  </si>
+  <si>
+    <t>10:19:13</t>
+  </si>
+  <si>
+    <t>10:19:13:446</t>
+  </si>
+  <si>
+    <t>10:19:23</t>
+  </si>
+  <si>
+    <t>10:19:23:822</t>
+  </si>
+  <si>
+    <t>10:20:08</t>
+  </si>
+  <si>
+    <t>10:20:09:693</t>
+  </si>
+  <si>
+    <t>10:20:50</t>
+  </si>
+  <si>
+    <t>10:20:51:393</t>
+  </si>
+  <si>
+    <t>10:20:58</t>
+  </si>
+  <si>
+    <t>10:20:59:270</t>
+  </si>
+  <si>
+    <t>10:31:30</t>
+  </si>
+  <si>
+    <t>00:10:31</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 04</t>
+  </si>
+  <si>
+    <t>10:31:30:849</t>
+  </si>
+  <si>
+    <t>10:31:40</t>
+  </si>
+  <si>
+    <t>10:31:40:835</t>
+  </si>
+  <si>
+    <t>10:31:50</t>
+  </si>
+  <si>
+    <t>10:31:51:234</t>
+  </si>
+  <si>
+    <t>10:32:06</t>
+  </si>
+  <si>
+    <t>10:32:06:542</t>
+  </si>
+  <si>
+    <t>10:32:16</t>
+  </si>
+  <si>
+    <t>10:32:16:541</t>
+  </si>
+  <si>
+    <t>10:32:26</t>
+  </si>
+  <si>
+    <t>10:32:26:461</t>
+  </si>
+  <si>
+    <t>10:32:36</t>
+  </si>
+  <si>
+    <t>10:32:36:873</t>
+  </si>
+  <si>
+    <t>10:32:46</t>
+  </si>
+  <si>
+    <t>10:32:46:906</t>
+  </si>
+  <si>
+    <t>10:33:06</t>
+  </si>
+  <si>
+    <t>10:33:06:911</t>
+  </si>
+  <si>
+    <t>10:33:49</t>
+  </si>
+  <si>
+    <t>10:33:50:328</t>
+  </si>
+  <si>
+    <t>10:34:35</t>
+  </si>
+  <si>
+    <t>10:34:35:334</t>
+  </si>
+  <si>
+    <t>10:34:42</t>
+  </si>
+  <si>
+    <t>10:34:43:270</t>
+  </si>
+  <si>
+    <t>10:44:35</t>
+  </si>
+  <si>
+    <t>00:09:52</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 05</t>
+  </si>
+  <si>
+    <t>10:44:35:573</t>
+  </si>
+  <si>
+    <t>10:44:45</t>
+  </si>
+  <si>
+    <t>10:44:45:541</t>
+  </si>
+  <si>
+    <t>10:44:55</t>
+  </si>
+  <si>
+    <t>10:44:55:948</t>
+  </si>
+  <si>
+    <t>10:45:05</t>
+  </si>
+  <si>
+    <t>10:45:05:974</t>
+  </si>
+  <si>
+    <t>10:45:20</t>
+  </si>
+  <si>
+    <t>10:45:21:341</t>
+  </si>
+  <si>
+    <t>10:45:55</t>
+  </si>
+  <si>
+    <t>10:45:56:018</t>
+  </si>
+  <si>
+    <t>10:46:38</t>
+  </si>
+  <si>
+    <t>10:46:38:056</t>
+  </si>
+  <si>
+    <t>10:46:45</t>
+  </si>
+  <si>
+    <t>10:46:45:972</t>
+  </si>
+  <si>
+    <t>11:00:10</t>
+  </si>
+  <si>
+    <t>00:13:25</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 06</t>
+  </si>
+  <si>
+    <t>11:00:11:415</t>
+  </si>
+  <si>
+    <t>11:00:21</t>
+  </si>
+  <si>
+    <t>11:00:21:830</t>
+  </si>
+  <si>
+    <t>11:00:31</t>
+  </si>
+  <si>
+    <t>11:00:31:754</t>
+  </si>
+  <si>
+    <t>11:00:46</t>
+  </si>
+  <si>
+    <t>11:00:47:066</t>
+  </si>
+  <si>
+    <t>11:00:57</t>
+  </si>
+  <si>
+    <t>11:00:56:983</t>
+  </si>
+  <si>
+    <t>11:01:06</t>
+  </si>
+  <si>
+    <t>11:01:07:020</t>
+  </si>
+  <si>
+    <t>11:01:27</t>
+  </si>
+  <si>
+    <t>11:01:26:976</t>
+  </si>
+  <si>
+    <t>11:02:36</t>
+  </si>
+  <si>
+    <t>11:02:37:695</t>
+  </si>
+  <si>
+    <t>11:03:45</t>
+  </si>
+  <si>
+    <t>11:03:45:949</t>
+  </si>
+  <si>
+    <t>11:03:52</t>
+  </si>
+  <si>
+    <t>11:03:53:818</t>
+  </si>
+  <si>
+    <t>11:13:06</t>
+  </si>
+  <si>
+    <t>00:09:13</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 07</t>
+  </si>
+  <si>
+    <t>11:13:07:154</t>
+  </si>
+  <si>
+    <t>11:13:17</t>
+  </si>
+  <si>
+    <t>11:13:17:505</t>
+  </si>
+  <si>
+    <t>11:13:27</t>
+  </si>
+  <si>
+    <t>11:13:27:557</t>
+  </si>
+  <si>
+    <t>11:13:37</t>
+  </si>
+  <si>
+    <t>11:13:37:475</t>
+  </si>
+  <si>
+    <t>11:13:52</t>
+  </si>
+  <si>
+    <t>11:13:52:826</t>
+  </si>
+  <si>
+    <t>11:14:12</t>
+  </si>
+  <si>
+    <t>11:14:12:794</t>
+  </si>
+  <si>
+    <t>11:15:05</t>
+  </si>
+  <si>
+    <t>11:15:05:754</t>
+  </si>
+  <si>
+    <t>11:15:39</t>
+  </si>
+  <si>
+    <t>11:15:39:756</t>
+  </si>
+  <si>
+    <t>11:15:46</t>
+  </si>
+  <si>
+    <t>11:15:47:630</t>
+  </si>
+  <si>
+    <t>11:24:13</t>
+  </si>
+  <si>
+    <t>00:08:26</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 08</t>
+  </si>
+  <si>
+    <t>11:24:14:021</t>
+  </si>
+  <si>
+    <t>11:24:24</t>
+  </si>
+  <si>
+    <t>11:24:24:434</t>
+  </si>
+  <si>
+    <t>11:24:34</t>
+  </si>
+  <si>
+    <t>11:24:34:357</t>
+  </si>
+  <si>
+    <t>11:24:44</t>
+  </si>
+  <si>
+    <t>11:24:44:358</t>
+  </si>
+  <si>
+    <t>11:24:59</t>
+  </si>
+  <si>
+    <t>11:24:59:726</t>
+  </si>
+  <si>
+    <t>11:25:09</t>
+  </si>
+  <si>
+    <t>11:25:09:708</t>
+  </si>
+  <si>
+    <t>11:25:19</t>
+  </si>
+  <si>
+    <t>11:25:19:639</t>
+  </si>
+  <si>
+    <t>11:26:35</t>
+  </si>
+  <si>
+    <t>11:26:35:545</t>
+  </si>
+  <si>
+    <t>11:27:20</t>
+  </si>
+  <si>
+    <t>11:27:21:424</t>
+  </si>
+  <si>
+    <t>11:27:28</t>
+  </si>
+  <si>
+    <t>11:27:29:346</t>
+  </si>
+  <si>
+    <t>11:35:34</t>
+  </si>
+  <si>
+    <t>00:08:05</t>
+  </si>
+  <si>
+    <t>Tumi Shudhu Tumi 09 Part 100 Min Part 09</t>
+  </si>
+  <si>
+    <t>11:35:35:233</t>
+  </si>
+  <si>
+    <t>11:36:16</t>
+  </si>
+  <si>
+    <t>11:36:16:955</t>
+  </si>
+  <si>
+    <t>11:36:59</t>
+  </si>
+  <si>
+    <t>11:37:00:403</t>
+  </si>
+  <si>
+    <t>11:37:45</t>
+  </si>
+  <si>
+    <t>11:37:45:343</t>
+  </si>
+  <si>
+    <t>11:38:36</t>
+  </si>
+  <si>
+    <t>11:38:36:439</t>
+  </si>
+  <si>
+    <t>11:39:10</t>
+  </si>
+  <si>
+    <t>11:39:11:112</t>
+  </si>
+  <si>
+    <t>11:39:53</t>
+  </si>
+  <si>
+    <t>11:39:53:110</t>
+  </si>
+  <si>
+    <t>11:40:00</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>11:40:01:035</t>
+  </si>
+  <si>
+    <t>11:55:23</t>
+  </si>
+  <si>
+    <t>00:15:22</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_274 Part 01</t>
+  </si>
+  <si>
+    <t>11:55:23:957</t>
+  </si>
+  <si>
+    <t>11:55:43</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Unilever - Dove Bar Soap (Sep 25) - 20 Sec</t>
+  </si>
+  <si>
+    <t>11:55:43:992</t>
+  </si>
+  <si>
+    <t>11:55:50</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>11:55:51:882</t>
+  </si>
+  <si>
+    <t>12:07:33</t>
+  </si>
+  <si>
+    <t>00:11:42</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_274 Part 02</t>
+  </si>
+  <si>
+    <t>12:07:34:110</t>
+  </si>
+  <si>
+    <t>12:07:54</t>
+  </si>
+  <si>
+    <t>12:07:54:184</t>
+  </si>
+  <si>
+    <t>12:08:01</t>
+  </si>
+  <si>
+    <t>12:08:02:112</t>
+  </si>
+  <si>
+    <t>12:16:00</t>
+  </si>
+  <si>
+    <t>00:07:58</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_274 Part 03</t>
+  </si>
+  <si>
+    <t>12:16:00:839</t>
+  </si>
+  <si>
+    <t>12:16:10</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Unilever - Lifebuoy Bar Fifa (Mar 2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>12:16:11:270</t>
+  </si>
+  <si>
+    <t>12:16:45</t>
+  </si>
+  <si>
+    <t>12:16:45:288</t>
+  </si>
+  <si>
+    <t>12:16:55</t>
+  </si>
+  <si>
+    <t>12:16:55:690</t>
+  </si>
+  <si>
+    <t>12:17:02</t>
+  </si>
+  <si>
+    <t>12:17:03:566</t>
+  </si>
+  <si>
+    <t>12:22:34</t>
+  </si>
+  <si>
+    <t>00:05:31</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_274 Part 04</t>
+  </si>
+  <si>
+    <t>12:22:35:357</t>
+  </si>
+  <si>
+    <t>12:23:45</t>
+  </si>
+  <si>
+    <t>12:23:46:128</t>
+  </si>
+  <si>
+    <t>12:24:39</t>
+  </si>
+  <si>
+    <t>12:24:39:096</t>
+  </si>
+  <si>
+    <t>12:25:13</t>
+  </si>
+  <si>
+    <t>12:25:13:049</t>
+  </si>
+  <si>
+    <t>12:26:29</t>
+  </si>
+  <si>
+    <t>12:26:28:997</t>
+  </si>
+  <si>
+    <t>12:27:13</t>
+  </si>
+  <si>
+    <t>12:27:14:885</t>
+  </si>
+  <si>
+    <t>12:27:55</t>
+  </si>
+  <si>
+    <t>12:27:56:569</t>
+  </si>
+  <si>
+    <t>12:28:39</t>
+  </si>
+  <si>
+    <t>12:28:39:975</t>
+  </si>
+  <si>
+    <t>12:29:30</t>
+  </si>
+  <si>
+    <t>12:29:31:031</t>
+  </si>
+  <si>
+    <t>12:29:39</t>
+  </si>
+  <si>
+    <t>12:29:38:990</t>
+  </si>
+  <si>
+    <t>12:29:58</t>
+  </si>
+  <si>
+    <t>12:30:09:182</t>
+  </si>
+  <si>
+    <t>12:30:19</t>
+  </si>
+  <si>
+    <t>12:49:07:518</t>
+  </si>
+  <si>
+    <t>12:50:17</t>
+  </si>
+  <si>
+    <t>12:50:18:298</t>
+  </si>
+  <si>
+    <t>12:50:26</t>
+  </si>
+  <si>
+    <t>12:50:26:254</t>
+  </si>
+  <si>
+    <t>12:50:31</t>
+  </si>
+  <si>
+    <t>12:52:56:654</t>
+  </si>
+  <si>
+    <t>12:53:06</t>
+  </si>
+  <si>
+    <t>12:56:26:737</t>
+  </si>
+  <si>
+    <t>12:56:31</t>
+  </si>
+  <si>
+    <t>12:56:31:675</t>
+  </si>
+  <si>
+    <t>13:00:46</t>
+  </si>
+  <si>
+    <t>00:04:15</t>
+  </si>
+  <si>
+    <t>Johor Namazer AZAN</t>
+  </si>
+  <si>
+    <t>13:00:47:540</t>
+  </si>
+  <si>
+    <t>13:00:52</t>
+  </si>
+  <si>
+    <t>13:00:52:482</t>
+  </si>
+  <si>
+    <t>13:01:00</t>
+  </si>
+  <si>
+    <t>13:01:00:480</t>
+  </si>
+  <si>
+    <t>13:01:05</t>
+  </si>
+  <si>
+    <t>13:02:09:829</t>
+  </si>
+  <si>
+    <t>13:03:19</t>
+  </si>
+  <si>
+    <t>13:02:19:237</t>
+  </si>
+  <si>
+    <t>13:11:04</t>
+  </si>
+  <si>
+    <t>13:12:15:782</t>
+  </si>
+  <si>
+    <t>13:20:15</t>
+  </si>
+  <si>
+    <t>13:20:16:166</t>
+  </si>
+  <si>
+    <t>13:24:00</t>
+  </si>
+  <si>
+    <t>13:24:01:068</t>
+  </si>
+  <si>
+    <t>13:25:11</t>
+  </si>
+  <si>
+    <t>13:25:11:779</t>
+  </si>
+  <si>
+    <t>13:25:18</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Aj Gaye Holud</t>
+  </si>
+  <si>
+    <t>13:25:19:648</t>
+  </si>
+  <si>
+    <t>13:50:15</t>
+  </si>
+  <si>
+    <t>00:24:56</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 120 Min Part 01</t>
+  </si>
+  <si>
+    <t>13:50:16:267</t>
+  </si>
+  <si>
+    <t>13:51:26</t>
+  </si>
+  <si>
+    <t>13:51:27:029</t>
+  </si>
+  <si>
+    <t>13:51:34</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Aj Gaye Holud</t>
+  </si>
+  <si>
+    <t>13:51:34:908</t>
+  </si>
+  <si>
+    <t>14:10:02</t>
+  </si>
+  <si>
+    <t>00:18:28</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 120 Min Part 02</t>
+  </si>
+  <si>
+    <t>14:10:03:459</t>
+  </si>
+  <si>
+    <t>14:10:13</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\ACI - Savlon LA (Only Liquid Wash Mop) Jibanu Mukto Protidin - 10 Sec</t>
+  </si>
+  <si>
+    <t>14:10:13:754</t>
+  </si>
+  <si>
+    <t>14:10:23</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\STL -- Jui Pure Coconut Oil CP (April 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>14:10:23:658</t>
+  </si>
+  <si>
+    <t>14:10:57</t>
+  </si>
+  <si>
+    <t>14:10:57:668</t>
+  </si>
+  <si>
+    <t>14:11:04</t>
+  </si>
+  <si>
+    <t>14:11:05:544</t>
+  </si>
+  <si>
+    <t>14:33:35</t>
+  </si>
+  <si>
+    <t>00:22:30</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 120 Min Part 03</t>
+  </si>
+  <si>
+    <t>14:33:35:553</t>
+  </si>
+  <si>
+    <t>14:33:45</t>
+  </si>
+  <si>
+    <t>14:33:45:776</t>
+  </si>
+  <si>
+    <t>14:33:55</t>
+  </si>
+  <si>
+    <t>14:33:55:750</t>
+  </si>
+  <si>
+    <t>14:34:05</t>
+  </si>
+  <si>
+    <t>14:34:05:981</t>
+  </si>
+  <si>
+    <t>14:34:46</t>
+  </si>
+  <si>
+    <t>14:34:47:682</t>
+  </si>
+  <si>
+    <t>14:34:54</t>
+  </si>
+  <si>
+    <t>14:34:55:552</t>
+  </si>
+  <si>
+    <t>14:46:54</t>
+  </si>
+  <si>
+    <t>00:11:59</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 04</t>
+  </si>
+  <si>
+    <t>14:46:55:239</t>
+  </si>
+  <si>
+    <t>14:47:05</t>
+  </si>
+  <si>
+    <t>14:47:05:456</t>
+  </si>
+  <si>
+    <t>14:47:15</t>
+  </si>
+  <si>
+    <t>14:47:15:381</t>
+  </si>
+  <si>
+    <t>14:47:25</t>
+  </si>
+  <si>
+    <t>14:47:25:642</t>
+  </si>
+  <si>
+    <t>14:47:35</t>
+  </si>
+  <si>
+    <t>14:47:35:555</t>
+  </si>
+  <si>
+    <t>14:48:20</t>
+  </si>
+  <si>
+    <t>14:48:20:500</t>
+  </si>
+  <si>
+    <t>14:48:27</t>
+  </si>
+  <si>
+    <t>14:48:28:393</t>
+  </si>
+  <si>
+    <t>15:00:57</t>
+  </si>
+  <si>
+    <t>00:12:29</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 05</t>
+  </si>
+  <si>
+    <t>15:00:57:435</t>
+  </si>
+  <si>
+    <t>15:01:07</t>
+  </si>
+  <si>
+    <t>15:01:07:726</t>
+  </si>
+  <si>
+    <t>15:01:17</t>
+  </si>
+  <si>
+    <t>15:01:17:620</t>
+  </si>
+  <si>
+    <t>15:01:51</t>
+  </si>
+  <si>
+    <t>15:01:52:365</t>
+  </si>
+  <si>
+    <t>15:01:59</t>
+  </si>
+  <si>
+    <t>15:02:00:224</t>
+  </si>
+  <si>
+    <t>15:11:06</t>
+  </si>
+  <si>
+    <t>00:09:06</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 06</t>
+  </si>
+  <si>
+    <t>15:11:06:757</t>
+  </si>
+  <si>
+    <t>15:11:16</t>
+  </si>
+  <si>
+    <t>15:11:17:022</t>
+  </si>
+  <si>
+    <t>15:11:27</t>
+  </si>
+  <si>
+    <t>15:11:27:003</t>
+  </si>
+  <si>
+    <t>15:11:37</t>
+  </si>
+  <si>
+    <t>15:11:37:274</t>
+  </si>
+  <si>
+    <t>15:12:47</t>
+  </si>
+  <si>
+    <t>15:12:48:003</t>
+  </si>
+  <si>
+    <t>15:13:22</t>
+  </si>
+  <si>
+    <t>15:13:21:991</t>
+  </si>
+  <si>
+    <t>15:13:28</t>
+  </si>
+  <si>
+    <t>15:13:29:884</t>
+  </si>
+  <si>
+    <t>15:23:46</t>
+  </si>
+  <si>
+    <t>00:10:17</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 07</t>
+  </si>
+  <si>
+    <t>15:23:46:872</t>
+  </si>
+  <si>
+    <t>15:23:56</t>
+  </si>
+  <si>
+    <t>15:23:56:825</t>
+  </si>
+  <si>
+    <t>15:24:06</t>
+  </si>
+  <si>
+    <t>15:24:07:118</t>
+  </si>
+  <si>
+    <t>15:24:17</t>
+  </si>
+  <si>
+    <t>15:24:17:044</t>
+  </si>
+  <si>
+    <t>15:25:10</t>
+  </si>
+  <si>
+    <t>15:25:10:034</t>
+  </si>
+  <si>
+    <t>15:25:44</t>
+  </si>
+  <si>
+    <t>15:25:43:989</t>
+  </si>
+  <si>
+    <t>15:25:50</t>
+  </si>
+  <si>
+    <t>15:25:51:911</t>
+  </si>
+  <si>
+    <t>15:29:30</t>
+  </si>
+  <si>
+    <t>00:03:39</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 08</t>
+  </si>
+  <si>
+    <t>15:29:30:292</t>
+  </si>
+  <si>
+    <t>15:29:36</t>
+  </si>
+  <si>
+    <t>Befor News Program</t>
+  </si>
+  <si>
+    <t>15:29:36:284</t>
+  </si>
+  <si>
+    <t>15:29:44</t>
+  </si>
+  <si>
+    <t>15:29:44:234</t>
+  </si>
+  <si>
+    <t>15:30:04</t>
+  </si>
+  <si>
+    <t>15:30:38:189</t>
+  </si>
+  <si>
+    <t>15:31:48</t>
+  </si>
+  <si>
+    <t>15:44:11:076</t>
+  </si>
+  <si>
+    <t>15:44:19</t>
+  </si>
+  <si>
+    <t>15:44:19:039</t>
+  </si>
+  <si>
+    <t>15:44:24</t>
+  </si>
+  <si>
+    <t>15:44:44:335</t>
+  </si>
+  <si>
+    <t>15:45:54</t>
+  </si>
+  <si>
+    <t>15:53:54:000</t>
+  </si>
+  <si>
+    <t>15:54:02</t>
+  </si>
+  <si>
+    <t>15:54:01:957</t>
+  </si>
+  <si>
+    <t>15:54:06</t>
+  </si>
+  <si>
+    <t>15:54:16:535</t>
+  </si>
+  <si>
+    <t>15:54:22</t>
+  </si>
+  <si>
+    <t>After News Program</t>
+  </si>
+  <si>
+    <t>15:58:16:270</t>
+  </si>
+  <si>
+    <t>16:01:22</t>
+  </si>
+  <si>
+    <t>00:03:06</t>
+  </si>
+  <si>
+    <t>16:01:23:153</t>
+  </si>
+  <si>
+    <t>16:01:43</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Unilever - Closeup Hailee Revise (Nov 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>16:01:43:209</t>
+  </si>
+  <si>
+    <t>16:01:53</t>
+  </si>
+  <si>
+    <t>16:01:53:640</t>
+  </si>
+  <si>
+    <t>16:02:03</t>
+  </si>
+  <si>
+    <t>16:02:03:599</t>
+  </si>
+  <si>
+    <t>16:02:13</t>
+  </si>
+  <si>
+    <t>16:02:13:855</t>
+  </si>
+  <si>
+    <t>16:02:33</t>
+  </si>
+  <si>
+    <t>16:02:33:880</t>
+  </si>
+  <si>
+    <t>16:02:43</t>
+  </si>
+  <si>
+    <t>16:02:44:295</t>
+  </si>
+  <si>
+    <t>16:02:54</t>
+  </si>
+  <si>
+    <t>16:02:54:255</t>
+  </si>
+  <si>
+    <t>16:04:10</t>
+  </si>
+  <si>
+    <t>16:04:10:211</t>
+  </si>
+  <si>
+    <t>16:04:51</t>
+  </si>
+  <si>
+    <t>16:04:51:913</t>
+  </si>
+  <si>
+    <t>16:04:58</t>
+  </si>
+  <si>
+    <t>16:04:59:831</t>
+  </si>
+  <si>
+    <t>16:10:50</t>
+  </si>
+  <si>
+    <t>00:05:51</t>
+  </si>
+  <si>
+    <t>Aj Gaye Holud 09 Part 100 Min Part 09</t>
+  </si>
+  <si>
+    <t>16:10:51:478</t>
+  </si>
+  <si>
+    <t>16:12:01</t>
+  </si>
+  <si>
+    <t>16:12:02:246</t>
+  </si>
+  <si>
+    <t>16:19:32</t>
+  </si>
+  <si>
+    <t>00:07:30</t>
+  </si>
+  <si>
+    <t>Cine Gaan _EP 67- Part 01</t>
+  </si>
+  <si>
+    <t>16:19:32:461</t>
+  </si>
+  <si>
+    <t>16:27:42</t>
+  </si>
+  <si>
+    <t>00:08:10</t>
+  </si>
+  <si>
+    <t>Cine Gaan _EP 67- Part 02</t>
+  </si>
+  <si>
+    <t>16:27:42:685</t>
+  </si>
+  <si>
+    <t>16:33:14</t>
+  </si>
+  <si>
+    <t>00:05:32</t>
+  </si>
+  <si>
+    <t>Cine Gaan _EP 67- Part 03</t>
+  </si>
+  <si>
+    <t>16:33:15:605</t>
+  </si>
+  <si>
+    <t>16:34:25</t>
+  </si>
+  <si>
+    <t>16:34:26:363</t>
+  </si>
+  <si>
+    <t>16:44:52</t>
+  </si>
+  <si>
+    <t>16:44:53:089</t>
+  </si>
+  <si>
+    <t>16:44:58</t>
+  </si>
+  <si>
+    <t>16:44:58:096</t>
+  </si>
+  <si>
+    <t>16:49:21</t>
+  </si>
+  <si>
+    <t>00:04:23</t>
+  </si>
+  <si>
+    <t>Asor Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>16:49:21:862</t>
+  </si>
+  <si>
+    <t>16:49:26</t>
+  </si>
+  <si>
+    <t>16:49:26:814</t>
+  </si>
+  <si>
+    <t>16:55:36</t>
+  </si>
+  <si>
+    <t>16:55:36:827</t>
+  </si>
+  <si>
+    <t>16:59:31</t>
+  </si>
+  <si>
+    <t>16:59:32:107</t>
+  </si>
+  <si>
+    <t>16:59:40</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Desh Songbad</t>
+  </si>
+  <si>
+    <t>16:59:40:097</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>17:04:27:104</t>
+  </si>
+  <si>
+    <t>17:05:37</t>
+  </si>
+  <si>
+    <t>17:05:44:029</t>
+  </si>
+  <si>
+    <t>17:05:52</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Desh Songbad</t>
+  </si>
+  <si>
+    <t>17:05:52:022</t>
+  </si>
+  <si>
+    <t>17:05:57</t>
+  </si>
+  <si>
+    <t>17:11:20:090</t>
+  </si>
+  <si>
+    <t>17:12:30</t>
+  </si>
+  <si>
+    <t>17:12:47:535</t>
+  </si>
+  <si>
+    <t>17:14:03</t>
+  </si>
+  <si>
+    <t>17:14:03:469</t>
+  </si>
+  <si>
+    <t>17:14:48</t>
+  </si>
+  <si>
+    <t>17:14:49:295</t>
+  </si>
+  <si>
+    <t>17:15:30</t>
+  </si>
+  <si>
+    <t>17:15:30:983</t>
+  </si>
+  <si>
+    <t>17:16:13</t>
+  </si>
+  <si>
+    <t>17:16:14:431</t>
+  </si>
+  <si>
+    <t>17:16:21</t>
+  </si>
+  <si>
+    <t>17:16:22:348</t>
+  </si>
+  <si>
+    <t>17:31:44</t>
+  </si>
+  <si>
+    <t>17:31:45:269</t>
+  </si>
+  <si>
+    <t>17:32:05</t>
+  </si>
+  <si>
+    <t>17:32:05:315</t>
+  </si>
+  <si>
+    <t>17:32:12</t>
+  </si>
+  <si>
+    <t>17:32:13:234</t>
+  </si>
+  <si>
+    <t>17:43:55</t>
+  </si>
+  <si>
+    <t>17:43:55:517</t>
+  </si>
+  <si>
+    <t>17:44:15</t>
+  </si>
+  <si>
+    <t>17:44:15:536</t>
+  </si>
+  <si>
+    <t>17:44:22</t>
+  </si>
+  <si>
+    <t>17:44:23:460</t>
+  </si>
+  <si>
+    <t>17:52:21</t>
+  </si>
+  <si>
+    <t>17:52:22:144</t>
+  </si>
+  <si>
+    <t>17:52:32</t>
+  </si>
+  <si>
+    <t>17:52:32:598</t>
+  </si>
+  <si>
+    <t>17:53:06</t>
+  </si>
+  <si>
+    <t>17:53:06:596</t>
+  </si>
+  <si>
+    <t>17:53:16</t>
+  </si>
+  <si>
+    <t>17:53:17:000</t>
+  </si>
+  <si>
+    <t>17:53:24</t>
+  </si>
+  <si>
+    <t>17:53:24:874</t>
+  </si>
+  <si>
+    <t>17:58:55</t>
+  </si>
+  <si>
+    <t>17:58:56:710</t>
+  </si>
+  <si>
+    <t>18:00:12</t>
+  </si>
+  <si>
+    <t>18:00:12:635</t>
+  </si>
+  <si>
+    <t>18:00:18</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Table Talk</t>
+  </si>
+  <si>
+    <t>Peak</t>
+  </si>
+  <si>
+    <t>18:00:18:934</t>
+  </si>
+  <si>
+    <t>18:17:27</t>
+  </si>
+  <si>
+    <t>00:17:09</t>
+  </si>
+  <si>
+    <t>TABLE TALK PART 01</t>
+  </si>
+  <si>
+    <t>18:17:28:802</t>
+  </si>
+  <si>
+    <t>18:18:38</t>
+  </si>
+  <si>
+    <t>18:18:39:557</t>
+  </si>
+  <si>
+    <t>18:19:13</t>
+  </si>
+  <si>
+    <t>18:19:13:521</t>
+  </si>
+  <si>
+    <t>18:19:18</t>
+  </si>
+  <si>
+    <t>18:19:18:523</t>
+  </si>
+  <si>
+    <t>18:23:06</t>
   </si>
   <si>
     <t>00:03:48</t>
   </si>
   <si>
-    <t>00:00:49</t>
-[...638 lines deleted...]
-    <t>04:35:27</t>
+    <t>Magrib Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>18:23:06:945</t>
+  </si>
+  <si>
+    <t>18:23:11</t>
+  </si>
+  <si>
+    <t>18:23:11:899</t>
+  </si>
+  <si>
+    <t>18:23:17</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Table Talk</t>
+  </si>
+  <si>
+    <t>18:23:18:282</t>
+  </si>
+  <si>
+    <t>18:32:53</t>
+  </si>
+  <si>
+    <t>00:09:35</t>
+  </si>
+  <si>
+    <t>TABLE TALK PART 02</t>
+  </si>
+  <si>
+    <t>18:32:53:834</t>
+  </si>
+  <si>
+    <t>18:34:03</t>
+  </si>
+  <si>
+    <t>18:34:04:595</t>
+  </si>
+  <si>
+    <t>18:35:20</t>
+  </si>
+  <si>
+    <t>18:35:20:525</t>
+  </si>
+  <si>
+    <t>18:36:05</t>
+  </si>
+  <si>
+    <t>18:36:06:406</t>
+  </si>
+  <si>
+    <t>18:36:47</t>
+  </si>
+  <si>
+    <t>18:36:48:079</t>
+  </si>
+  <si>
+    <t>18:37:31</t>
+  </si>
+  <si>
+    <t>18:37:31:541</t>
+  </si>
+  <si>
+    <t>18:37:37</t>
+  </si>
+  <si>
+    <t>18:37:37:907</t>
+  </si>
+  <si>
+    <t>18:49:31</t>
+  </si>
+  <si>
+    <t>00:11:54</t>
+  </si>
+  <si>
+    <t>TABLE TALK PART 03</t>
+  </si>
+  <si>
+    <t>18:49:32:235</t>
+  </si>
+  <si>
+    <t>18:50:42</t>
+  </si>
+  <si>
+    <t>18:50:43:009</t>
+  </si>
+  <si>
+    <t>18:51:36</t>
+  </si>
+  <si>
+    <t>18:51:35:959</t>
+  </si>
+  <si>
+    <t>18:52:09</t>
+  </si>
+  <si>
+    <t>18:52:09:947</t>
+  </si>
+  <si>
+    <t>18:53:25</t>
+  </si>
+  <si>
+    <t>18:53:25:915</t>
+  </si>
+  <si>
+    <t>18:54:10</t>
+  </si>
+  <si>
+    <t>18:54:11:835</t>
+  </si>
+  <si>
+    <t>18:54:52</t>
+  </si>
+  <si>
+    <t>18:54:53:571</t>
+  </si>
+  <si>
+    <t>18:55:38</t>
+  </si>
+  <si>
+    <t>18:55:38:508</t>
+  </si>
+  <si>
+    <t>18:56:29</t>
+  </si>
+  <si>
+    <t>18:56:29:643</t>
+  </si>
+  <si>
+    <t>18:57:03</t>
+  </si>
+  <si>
+    <t>18:57:04:329</t>
+  </si>
+  <si>
+    <t>18:57:46</t>
+  </si>
+  <si>
+    <t>18:57:46:307</t>
+  </si>
+  <si>
+    <t>18:58:54</t>
+  </si>
+  <si>
+    <t>18:58:54:564</t>
+  </si>
+  <si>
+    <t>19:00:04</t>
+  </si>
+  <si>
+    <t>19:00:05:290</t>
+  </si>
+  <si>
+    <t>19:00:13</t>
+  </si>
+  <si>
+    <t>19:00:13:269</t>
+  </si>
+  <si>
+    <t>19:00:33</t>
+  </si>
+  <si>
+    <t>19:00:56:275</t>
+  </si>
+  <si>
+    <t>19:01:11</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\DBBL - Pocket a Pocket a Rocket - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:15:17:810</t>
+  </si>
+  <si>
+    <t>19:15:37</t>
+  </si>
+  <si>
+    <t>19:15:37:848</t>
+  </si>
+  <si>
+    <t>19:15:52</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\DBBL - Nexuspay Best App Feb 26 - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:15:53:166</t>
+  </si>
+  <si>
+    <t>19:16:03</t>
+  </si>
+  <si>
+    <t>19:16:03:591</t>
+  </si>
+  <si>
+    <t>19:16:33</t>
+  </si>
+  <si>
+    <t>00:00:30</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Bashundhara - Housing 2021 - 30 Sec</t>
+  </si>
+  <si>
+    <t>19:16:33:931</t>
+  </si>
+  <si>
+    <t>19:16:41</t>
+  </si>
+  <si>
+    <t>19:16:41:879</t>
+  </si>
+  <si>
+    <t>19:16:46</t>
+  </si>
+  <si>
+    <t>19:16:57:158</t>
+  </si>
+  <si>
+    <t>19:17:12</t>
+  </si>
+  <si>
+    <t>19:21:32:528</t>
+  </si>
+  <si>
+    <t>19:21:42</t>
+  </si>
+  <si>
+    <t>19:21:42:873</t>
+  </si>
+  <si>
+    <t>19:21:57</t>
+  </si>
+  <si>
+    <t>19:21:58:216</t>
+  </si>
+  <si>
+    <t>19:23:08</t>
+  </si>
+  <si>
+    <t>19:23:08:927</t>
+  </si>
+  <si>
+    <t>19:23:16</t>
+  </si>
+  <si>
+    <t>19:23:16:891</t>
+  </si>
+  <si>
+    <t>19:23:21</t>
+  </si>
+  <si>
+    <t>19:23:29:854</t>
+  </si>
+  <si>
+    <t>19:24:39</t>
+  </si>
+  <si>
+    <t>19:27:36:856</t>
+  </si>
+  <si>
+    <t>19:28:29</t>
+  </si>
+  <si>
+    <t>19:28:29:851</t>
+  </si>
+  <si>
+    <t>19:29:03</t>
+  </si>
+  <si>
+    <t>19:29:03:809</t>
+  </si>
+  <si>
+    <t>19:30:19</t>
+  </si>
+  <si>
+    <t>19:30:19:734</t>
+  </si>
+  <si>
+    <t>19:30:26</t>
+  </si>
+  <si>
+    <t>19:30:27:636</t>
+  </si>
+  <si>
+    <t>19:45:32</t>
   </si>
   <si>
     <t>00:15:05</t>
   </si>
   <si>
-    <t>Seneher Badhon 100 Min Part 01</t>
-[...101 lines deleted...]
-    <t>05:59:36</t>
+    <t>AYESHA_MORIOM S_4 EP_275 Part 01</t>
+  </si>
+  <si>
+    <t>19:45:33:339</t>
+  </si>
+  <si>
+    <t>19:45:38</t>
+  </si>
+  <si>
+    <t>19:45:38:296</t>
+  </si>
+  <si>
+    <t>19:49:26</t>
+  </si>
+  <si>
+    <t>Esa Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>19:49:26:201</t>
+  </si>
+  <si>
+    <t>19:49:31</t>
+  </si>
+  <si>
+    <t>19:49:31:214</t>
+  </si>
+  <si>
+    <t>19:49:56</t>
+  </si>
+  <si>
+    <t>00:00:25</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\Pepsico - Food Bole SSSS 7 UP (Restaurant) - 25 Sec</t>
+  </si>
+  <si>
+    <t>19:49:56:377</t>
+  </si>
+  <si>
+    <t>19:50:03</t>
+  </si>
+  <si>
+    <t>19:50:04:238</t>
+  </si>
+  <si>
+    <t>20:01:02</t>
   </si>
   <si>
     <t>00:10:58</t>
   </si>
   <si>
-    <t>Seneher Badhon 100 Min Part 09</t>
-[...2690 lines deleted...]
-    <t>20:06:10</t>
+    <t>AYESHA_MORIOM S_4 EP_275 Part 02</t>
+  </si>
+  <si>
+    <t>20:01:02:365</t>
+  </si>
+  <si>
+    <t>20:01:27</t>
+  </si>
+  <si>
+    <t>20:01:27:581</t>
+  </si>
+  <si>
+    <t>20:01:34</t>
+  </si>
+  <si>
+    <t>20:01:35:447</t>
+  </si>
+  <si>
+    <t>20:09:09</t>
+  </si>
+  <si>
+    <t>00:07:34</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_275 Part 03</t>
+  </si>
+  <si>
+    <t>20:09:10:292</t>
+  </si>
+  <si>
+    <t>20:09:35</t>
+  </si>
+  <si>
+    <t>20:09:35:501</t>
+  </si>
+  <si>
+    <t>20:09:42</t>
+  </si>
+  <si>
+    <t>20:09:43:378</t>
+  </si>
+  <si>
+    <t>20:16:41</t>
+  </si>
+  <si>
+    <t>00:06:58</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_275 Part 04</t>
+  </si>
+  <si>
+    <t>20:16:41:869</t>
+  </si>
+  <si>
+    <t>20:17:51</t>
+  </si>
+  <si>
+    <t>20:17:52:602</t>
+  </si>
+  <si>
+    <t>20:18:45</t>
+  </si>
+  <si>
+    <t>20:18:45:611</t>
+  </si>
+  <si>
+    <t>20:19:19</t>
+  </si>
+  <si>
+    <t>20:19:19:568</t>
+  </si>
+  <si>
+    <t>20:20:35</t>
+  </si>
+  <si>
+    <t>20:20:35:539</t>
+  </si>
+  <si>
+    <t>20:21:20</t>
+  </si>
+  <si>
+    <t>20:21:21:426</t>
+  </si>
+  <si>
+    <t>20:22:02</t>
+  </si>
+  <si>
+    <t>20:22:03:099</t>
+  </si>
+  <si>
+    <t>20:22:46</t>
+  </si>
+  <si>
+    <t>20:22:46:585</t>
+  </si>
+  <si>
+    <t>20:23:31</t>
+  </si>
+  <si>
+    <t>20:23:31:584</t>
+  </si>
+  <si>
+    <t>20:24:22</t>
+  </si>
+  <si>
+    <t>20:24:22:647</t>
+  </si>
+  <si>
+    <t>20:24:56</t>
+  </si>
+  <si>
+    <t>20:24:57:365</t>
+  </si>
+  <si>
+    <t>20:25:39</t>
+  </si>
+  <si>
+    <t>20:25:39:426</t>
+  </si>
+  <si>
+    <t>20:25:44</t>
+  </si>
+  <si>
+    <t>20:25:44:385</t>
+  </si>
+  <si>
+    <t>20:29:48</t>
+  </si>
+  <si>
+    <t>00:04:04</t>
+  </si>
+  <si>
+    <t>Lal Shari</t>
+  </si>
+  <si>
+    <t>20:29:49:018</t>
+  </si>
+  <si>
+    <t>20:29:54</t>
+  </si>
+  <si>
+    <t>20:29:54:027</t>
+  </si>
+  <si>
+    <t>20:30:09</t>
+  </si>
+  <si>
+    <t>20:30:09:331</t>
+  </si>
+  <si>
+    <t>20:36:13</t>
   </si>
   <si>
     <t>00:06:04</t>
   </si>
   <si>
-    <t>Sandalina E_Cafe Ep_413 Part 01</t>
-[...368 lines deleted...]
-    <t>21:18:06:669</t>
+    <t>Black &amp; White EP_62 Part 01</t>
+  </si>
+  <si>
+    <t>20:36:13:391</t>
+  </si>
+  <si>
+    <t>20:36:28</t>
+  </si>
+  <si>
+    <t>20:36:28:651</t>
+  </si>
+  <si>
+    <t>20:36:53</t>
+  </si>
+  <si>
+    <t>20:36:53:873</t>
+  </si>
+  <si>
+    <t>20:37:08</t>
+  </si>
+  <si>
+    <t>20:37:09:165</t>
+  </si>
+  <si>
+    <t>20:37:29</t>
+  </si>
+  <si>
+    <t>20:37:29:211</t>
+  </si>
+  <si>
+    <t>20:37:54</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\DBBL - Rocket Scholarship April 26  - 25 Sec</t>
+  </si>
+  <si>
+    <t>20:37:54:226</t>
+  </si>
+  <si>
+    <t>20:38:19</t>
+  </si>
+  <si>
+    <t>20:38:19:415</t>
+  </si>
+  <si>
+    <t>20:38:34</t>
+  </si>
+  <si>
+    <t>20:38:34:736</t>
+  </si>
+  <si>
+    <t>20:46:11</t>
+  </si>
+  <si>
+    <t>00:07:37</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP_62 Part 02</t>
+  </si>
+  <si>
+    <t>20:46:12:450</t>
+  </si>
+  <si>
+    <t>20:46:27</t>
+  </si>
+  <si>
+    <t>20:46:27:788</t>
+  </si>
+  <si>
+    <t>20:46:52</t>
+  </si>
+  <si>
+    <t>20:46:52:935</t>
+  </si>
+  <si>
+    <t>20:47:02</t>
+  </si>
+  <si>
+    <t>20:47:03:370</t>
+  </si>
+  <si>
+    <t>20:47:18</t>
+  </si>
+  <si>
+    <t>20:47:18:699</t>
+  </si>
+  <si>
+    <t>20:47:28</t>
+  </si>
+  <si>
+    <t>20:47:29:096</t>
+  </si>
+  <si>
+    <t>20:47:44</t>
+  </si>
+  <si>
+    <t>20:47:44:371</t>
+  </si>
+  <si>
+    <t>20:54:31</t>
+  </si>
+  <si>
+    <t>00:06:47</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP_62 Part 03</t>
+  </si>
+  <si>
+    <t>20:54:31:855</t>
+  </si>
+  <si>
+    <t>20:55:41</t>
+  </si>
+  <si>
+    <t>20:55:42:634</t>
+  </si>
+  <si>
+    <t>20:56:58</t>
+  </si>
+  <si>
+    <t>20:56:58:554</t>
+  </si>
+  <si>
+    <t>20:57:43</t>
+  </si>
+  <si>
+    <t>20:57:44:429</t>
+  </si>
+  <si>
+    <t>20:58:25</t>
+  </si>
+  <si>
+    <t>20:58:26:095</t>
+  </si>
+  <si>
+    <t>20:59:09</t>
+  </si>
+  <si>
+    <t>20:59:09:589</t>
+  </si>
+  <si>
+    <t>20:59:54</t>
+  </si>
+  <si>
+    <t>20:59:54:589</t>
+  </si>
+  <si>
+    <t>21:00:09</t>
+  </si>
+  <si>
+    <t>21:00:09:875</t>
+  </si>
+  <si>
+    <t>21:09:21</t>
+  </si>
+  <si>
+    <t>00:09:12</t>
+  </si>
+  <si>
+    <t>Stupids Epi-05_Part 01</t>
+  </si>
+  <si>
+    <t>21:09:22:751</t>
+  </si>
+  <si>
+    <t>21:09:37</t>
+  </si>
+  <si>
+    <t>21:09:38:033</t>
+  </si>
+  <si>
+    <t>21:10:03</t>
+  </si>
+  <si>
+    <t>21:10:03:213</t>
+  </si>
+  <si>
+    <t>21:10:18</t>
+  </si>
+  <si>
+    <t>21:10:18:553</t>
+  </si>
+  <si>
+    <t>21:11:28</t>
+  </si>
+  <si>
+    <t>21:11:29:255</t>
+  </si>
+  <si>
+    <t>21:11:54</t>
+  </si>
+  <si>
+    <t>21:11:54:222</t>
+  </si>
+  <si>
+    <t>21:12:19</t>
+  </si>
+  <si>
+    <t>21:12:19:424</t>
+  </si>
+  <si>
+    <t>21:12:34</t>
+  </si>
+  <si>
+    <t>21:12:34:698</t>
+  </si>
+  <si>
+    <t>21:17:59</t>
+  </si>
+  <si>
+    <t>00:05:25</t>
+  </si>
+  <si>
+    <t>Stupids Epi-05_Part 02</t>
+  </si>
+  <si>
+    <t>21:18:00:139</t>
+  </si>
+  <si>
+    <t>21:18:15</t>
+  </si>
+  <si>
+    <t>21:18:15:430</t>
   </si>
   <si>
     <t>21:18:40</t>
   </si>
   <si>
-    <t>21:18:41:401</t>
+    <t>21:18:40:632</t>
+  </si>
+  <si>
+    <t>21:18:55</t>
+  </si>
+  <si>
+    <t>21:18:55:918</t>
+  </si>
+  <si>
+    <t>21:19:20</t>
+  </si>
+  <si>
+    <t>21:19:21:100</t>
   </si>
   <si>
     <t>21:19:36</t>
   </si>
   <si>
-    <t>21:19:37:267</t>
-[...92 lines deleted...]
-    <t>21:29:52</t>
+    <t>21:19:36:436</t>
+  </si>
+  <si>
+    <t>21:25:28</t>
+  </si>
+  <si>
+    <t>00:05:52</t>
+  </si>
+  <si>
+    <t>Stupids Epi-05_Part 03</t>
+  </si>
+  <si>
+    <t>21:25:29:236</t>
+  </si>
+  <si>
+    <t>21:26:39</t>
+  </si>
+  <si>
+    <t>21:26:39:942</t>
+  </si>
+  <si>
+    <t>21:27:13</t>
+  </si>
+  <si>
+    <t>21:27:13:961</t>
+  </si>
+  <si>
+    <t>21:27:47</t>
+  </si>
+  <si>
+    <t>21:27:48:627</t>
+  </si>
+  <si>
+    <t>21:28:30</t>
+  </si>
+  <si>
+    <t>21:28:30:630</t>
+  </si>
+  <si>
+    <t>21:29:38</t>
+  </si>
+  <si>
+    <t>21:29:38:867</t>
+  </si>
+  <si>
+    <t>21:30:03</t>
+  </si>
+  <si>
+    <t>21:30:03:879</t>
+  </si>
+  <si>
+    <t>21:30:10</t>
+  </si>
+  <si>
+    <t>21:30:11:762</t>
+  </si>
+  <si>
+    <t>21:45:16</t>
+  </si>
+  <si>
+    <t>21:45:17:408</t>
+  </si>
+  <si>
+    <t>21:45:42</t>
+  </si>
+  <si>
+    <t>21:45:42:586</t>
+  </si>
+  <si>
+    <t>21:45:49</t>
+  </si>
+  <si>
+    <t>21:45:50:480</t>
+  </si>
+  <si>
+    <t>21:56:48</t>
+  </si>
+  <si>
+    <t>21:56:48:552</t>
+  </si>
+  <si>
+    <t>21:57:13</t>
+  </si>
+  <si>
+    <t>21:57:13:751</t>
+  </si>
+  <si>
+    <t>21:57:20</t>
+  </si>
+  <si>
+    <t>21:57:21:672</t>
+  </si>
+  <si>
+    <t>22:04:55</t>
+  </si>
+  <si>
+    <t>22:04:56:483</t>
+  </si>
+  <si>
+    <t>22:05:21</t>
+  </si>
+  <si>
+    <t>22:05:21:690</t>
+  </si>
+  <si>
+    <t>22:05:28</t>
+  </si>
+  <si>
+    <t>22:05:29:594</t>
+  </si>
+  <si>
+    <t>22:12:27</t>
+  </si>
+  <si>
+    <t>22:12:28:078</t>
+  </si>
+  <si>
+    <t>22:13:38</t>
+  </si>
+  <si>
+    <t>22:13:38:824</t>
+  </si>
+  <si>
+    <t>22:14:31</t>
+  </si>
+  <si>
+    <t>22:14:31:795</t>
+  </si>
+  <si>
+    <t>22:15:05</t>
+  </si>
+  <si>
+    <t>22:15:05:793</t>
+  </si>
+  <si>
+    <t>22:16:21</t>
+  </si>
+  <si>
+    <t>22:16:21:770</t>
+  </si>
+  <si>
+    <t>22:17:06</t>
+  </si>
+  <si>
+    <t>22:17:07:635</t>
+  </si>
+  <si>
+    <t>22:17:48</t>
+  </si>
+  <si>
+    <t>22:17:49:312</t>
+  </si>
+  <si>
+    <t>22:18:59</t>
+  </si>
+  <si>
+    <t>22:19:00:039</t>
+  </si>
+  <si>
+    <t>22:19:43</t>
+  </si>
+  <si>
+    <t>22:19:43:530</t>
+  </si>
+  <si>
+    <t>22:20:28</t>
+  </si>
+  <si>
+    <t>22:20:28:482</t>
+  </si>
+  <si>
+    <t>22:21:19</t>
+  </si>
+  <si>
+    <t>22:21:19:591</t>
+  </si>
+  <si>
+    <t>22:21:53</t>
+  </si>
+  <si>
+    <t>22:21:54:310</t>
+  </si>
+  <si>
+    <t>22:22:36</t>
+  </si>
+  <si>
+    <t>22:22:36:347</t>
+  </si>
+  <si>
+    <t>22:23:44</t>
+  </si>
+  <si>
+    <t>22:23:44:633</t>
+  </si>
+  <si>
+    <t>22:24:37</t>
+  </si>
+  <si>
+    <t>22:24:37:636</t>
+  </si>
+  <si>
+    <t>22:25:47</t>
+  </si>
+  <si>
+    <t>22:25:48:353</t>
+  </si>
+  <si>
+    <t>22:25:53</t>
+  </si>
+  <si>
+    <t>22:25:53:312</t>
+  </si>
+  <si>
+    <t>22:29:30</t>
+  </si>
+  <si>
+    <t>00:03:37</t>
+  </si>
+  <si>
+    <t>Dana mele projapoti</t>
+  </si>
+  <si>
+    <t>22:29:30:521</t>
+  </si>
+  <si>
+    <t>22:29:35</t>
+  </si>
+  <si>
+    <t>22:29:35:514</t>
+  </si>
+  <si>
+    <t>22:29:50</t>
+  </si>
+  <si>
+    <t>22:29:50:795</t>
+  </si>
+  <si>
+    <t>22:29:58</t>
   </si>
   <si>
     <t>{ live } Akhon Dekhben PRIME NEWS</t>
   </si>
   <si>
-    <t>21:29:52:914</t>
-[...38 lines deleted...]
-    <t>21:44:51</t>
+    <t>22:29:58:797</t>
+  </si>
+  <si>
+    <t>22:30:18</t>
+  </si>
+  <si>
+    <t>22:32:33:294</t>
+  </si>
+  <si>
+    <t>22:32:48</t>
+  </si>
+  <si>
+    <t>22:42:11:638</t>
+  </si>
+  <si>
+    <t>22:43:04</t>
+  </si>
+  <si>
+    <t>22:43:04:596</t>
+  </si>
+  <si>
+    <t>22:43:19</t>
+  </si>
+  <si>
+    <t>22:43:19:933</t>
+  </si>
+  <si>
+    <t>22:43:39</t>
   </si>
   <si>
     <t>F:\ON-AIR\Commercial\Nasir Glass (Opal) TVC - 20 sec</t>
   </si>
   <si>
-    <t>21:44:51:165</t>
-[...62 lines deleted...]
-    <t>21:48:42</t>
+    <t>22:43:39:839</t>
+  </si>
+  <si>
+    <t>22:44:04</t>
+  </si>
+  <si>
+    <t>22:44:04:805</t>
+  </si>
+  <si>
+    <t>22:44:34</t>
+  </si>
+  <si>
+    <t>22:44:35:073</t>
+  </si>
+  <si>
+    <t>22:44:50</t>
+  </si>
+  <si>
+    <t>22:44:50:365</t>
+  </si>
+  <si>
+    <t>22:45:00</t>
+  </si>
+  <si>
+    <t>22:45:00:757</t>
+  </si>
+  <si>
+    <t>22:45:15</t>
+  </si>
+  <si>
+    <t>22:45:16:087</t>
+  </si>
+  <si>
+    <t>22:45:24</t>
   </si>
   <si>
     <t>{ live } Apnara Dekhchen PRIME NEWS</t>
   </si>
   <si>
-    <t>21:48:42:348</t>
-[...212 lines deleted...]
-    <t>23:05:52</t>
+    <t>22:45:24:046</t>
+  </si>
+  <si>
+    <t>22:45:29</t>
+  </si>
+  <si>
+    <t>22:46:04:147</t>
+  </si>
+  <si>
+    <t>22:46:19</t>
+  </si>
+  <si>
+    <t>22:50:12:755</t>
+  </si>
+  <si>
+    <t>22:50:32</t>
+  </si>
+  <si>
+    <t>22:50:32:731</t>
+  </si>
+  <si>
+    <t>22:50:47</t>
+  </si>
+  <si>
+    <t>22:50:48:020</t>
+  </si>
+  <si>
+    <t>22:50:58</t>
+  </si>
+  <si>
+    <t>22:50:58:405</t>
+  </si>
+  <si>
+    <t>22:51:13</t>
+  </si>
+  <si>
+    <t>22:51:13:697</t>
+  </si>
+  <si>
+    <t>22:51:21</t>
+  </si>
+  <si>
+    <t>22:51:21:659</t>
+  </si>
+  <si>
+    <t>22:51:26</t>
+  </si>
+  <si>
+    <t>22:51:38:124</t>
+  </si>
+  <si>
+    <t>22:52:48</t>
+  </si>
+  <si>
+    <t>22:55:56:078</t>
+  </si>
+  <si>
+    <t>22:56:49</t>
+  </si>
+  <si>
+    <t>22:56:49:088</t>
+  </si>
+  <si>
+    <t>22:57:23</t>
+  </si>
+  <si>
+    <t>22:57:23:048</t>
+  </si>
+  <si>
+    <t>22:58:08</t>
+  </si>
+  <si>
+    <t>22:58:08:925</t>
+  </si>
+  <si>
+    <t>22:58:49</t>
+  </si>
+  <si>
+    <t>22:58:50:605</t>
+  </si>
+  <si>
+    <t>22:59:24</t>
+  </si>
+  <si>
+    <t>22:59:24:616</t>
+  </si>
+  <si>
+    <t>22:59:49</t>
+  </si>
+  <si>
+    <t>22:59:49:553</t>
+  </si>
+  <si>
+    <t>22:59:55</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Walton Cable Asian Music RPT</t>
+  </si>
+  <si>
+    <t>22:59:55:957</t>
+  </si>
+  <si>
+    <t>23:18:56</t>
+  </si>
+  <si>
+    <t>00:19:01</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music_EP-1423(Lovely Dev &amp; Sofiul Badsha) PART 01</t>
+  </si>
+  <si>
+    <t>23:05:21:483</t>
+  </si>
+  <si>
+    <t>23:24:22</t>
+  </si>
+  <si>
+    <t>23:06:45:851</t>
+  </si>
+  <si>
+    <t>23:06:51</t>
+  </si>
+  <si>
+    <t>23:08:27:616</t>
+  </si>
+  <si>
+    <t>23:18:58</t>
+  </si>
+  <si>
+    <t>23:19:00:140</t>
+  </si>
+  <si>
+    <t>23:19:15</t>
+  </si>
+  <si>
+    <t>23:19:15:470</t>
+  </si>
+  <si>
+    <t>23:19:45</t>
   </si>
   <si>
     <t>F:\ON-AIR\Commercial\Nasir Starch - 30 Sec</t>
   </si>
   <si>
-    <t>23:05:52:239</t>
-[...14 lines deleted...]
-    <t>23:07:02</t>
+    <t>23:19:45:427</t>
+  </si>
+  <si>
+    <t>23:20:00</t>
+  </si>
+  <si>
+    <t>23:20:00:690</t>
+  </si>
+  <si>
+    <t>23:20:20</t>
+  </si>
+  <si>
+    <t>23:20:20:791</t>
+  </si>
+  <si>
+    <t>23:20:35</t>
+  </si>
+  <si>
+    <t>23:20:36:090</t>
+  </si>
+  <si>
+    <t>23:21:06</t>
   </si>
   <si>
     <t>F:\ON-AIR\Commercial\Nasir Green Building Glass (Riaz) - 30 Sec</t>
   </si>
   <si>
-    <t>23:07:02:643</t>
-[...20 lines deleted...]
-    <t>23:08:23</t>
+    <t>23:21:06:092</t>
+  </si>
+  <si>
+    <t>23:21:26</t>
+  </si>
+  <si>
+    <t>23:21:26:113</t>
+  </si>
+  <si>
+    <t>23:21:41</t>
+  </si>
+  <si>
+    <t>23:21:41:372</t>
+  </si>
+  <si>
+    <t>23:22:11</t>
   </si>
   <si>
     <t>F:\ON-AIR\Commercial\Nasir Clear Glass (Jan 2020) - 30 sec</t>
   </si>
   <si>
-    <t>23:08:24:116</t>
-[...155 lines deleted...]
-    <t>23:59:10:824</t>
+    <t>23:22:11:659</t>
+  </si>
+  <si>
+    <t>23:22:36</t>
+  </si>
+  <si>
+    <t>23:22:36:652</t>
+  </si>
+  <si>
+    <t>23:23:10</t>
+  </si>
+  <si>
+    <t>23:23:10:621</t>
+  </si>
+  <si>
+    <t>23:23:25</t>
+  </si>
+  <si>
+    <t>23:23:25:949</t>
+  </si>
+  <si>
+    <t>23:24:41</t>
+  </si>
+  <si>
+    <t>23:24:41:904</t>
+  </si>
+  <si>
+    <t>23:24:56</t>
+  </si>
+  <si>
+    <t>23:24:57:189</t>
+  </si>
+  <si>
+    <t>23:25:03</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Walton Cable Asian Music RPT</t>
+  </si>
+  <si>
+    <t>23:25:03:571</t>
+  </si>
+  <si>
+    <t>23:44:33</t>
+  </si>
+  <si>
+    <t>00:19:30</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music_EP-1423(Lovely Dev &amp; Sofiul Badsha) PART 02</t>
+  </si>
+  <si>
+    <t>23:44:34:428</t>
+  </si>
+  <si>
+    <t>23:44:49</t>
+  </si>
+  <si>
+    <t>23:44:49:700</t>
+  </si>
+  <si>
+    <t>23:45:09</t>
+  </si>
+  <si>
+    <t>23:45:09:749</t>
+  </si>
+  <si>
+    <t>23:45:24</t>
+  </si>
+  <si>
+    <t>23:45:25:016</t>
+  </si>
+  <si>
+    <t>23:45:35</t>
+  </si>
+  <si>
+    <t>23:45:35:456</t>
+  </si>
+  <si>
+    <t>23:45:50</t>
+  </si>
+  <si>
+    <t>23:45:50:787</t>
+  </si>
+  <si>
+    <t>23:46:15</t>
+  </si>
+  <si>
+    <t>23:46:15:752</t>
+  </si>
+  <si>
+    <t>23:46:44</t>
+  </si>
+  <si>
+    <t>23:46:45:589</t>
+  </si>
+  <si>
+    <t>23:46:55</t>
+  </si>
+  <si>
+    <t>23:46:55:995</t>
+  </si>
+  <si>
+    <t>23:47:10</t>
+  </si>
+  <si>
+    <t>23:47:11:260</t>
+  </si>
+  <si>
+    <t>23:47:17</t>
+  </si>
+  <si>
+    <t>23:47:17:660</t>
+  </si>
+  <si>
+    <t>00:10:09</t>
+  </si>
+  <si>
+    <t>00:22:52</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music_EP-1423(Lovely Dev &amp; Sofiul Badsha) PART 03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4903,51 +4597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K626"/>
+  <dimension ref="A1:K575"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4960,21909 +4654,20124 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K3">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K4">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K5">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K6">
-        <v>43</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E7">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K7">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8">
         <v>41</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K8">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K9">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E10">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K10">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11">
         <v>53</v>
       </c>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K11">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E12">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>17</v>
       </c>
       <c r="J12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K12">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="E13">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K13">
-        <v>36</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="E14">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K14">
-        <v>85</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="E15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K15">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>17</v>
       </c>
       <c r="J16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K16">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E17">
         <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>17</v>
       </c>
       <c r="J17" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K17">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E18">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>17</v>
       </c>
       <c r="J18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K18">
-        <v>7</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E19">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>17</v>
       </c>
       <c r="J19" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K19">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E20">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>17</v>
       </c>
       <c r="J20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K20">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E21">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>17</v>
       </c>
       <c r="J21" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K21">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="E22">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>17</v>
       </c>
       <c r="J22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K22">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="E23">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
       <c r="J23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K23">
-        <v>46</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E24">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
       <c r="J24" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K24">
-        <v>43</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E25">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>17</v>
       </c>
       <c r="J25" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K25">
-        <v>44</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E26">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K26">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27">
+        <v>45</v>
+      </c>
+      <c r="F27" t="s">
         <v>97</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="G27">
+        <v>1</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" t="s">
         <v>99</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E28">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K28">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
+        <v>100</v>
+      </c>
+      <c r="C29" t="s">
         <v>101</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>102</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K29">
-        <v>42</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="E30">
-        <v>50</v>
+        <v>830</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
       <c r="J30" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K30">
-        <v>50</v>
+        <v>830</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E31">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F31" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
       <c r="J31" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K31">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="E32">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K32">
-        <v>85</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="E33">
-        <v>6</v>
+        <v>310</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K33">
-        <v>6</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E34">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>17</v>
       </c>
       <c r="J34" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K34">
-        <v>5</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="E35">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
       <c r="J35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K35">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="E36">
-        <v>7</v>
+        <v>151</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>17</v>
       </c>
       <c r="J36" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K36">
-        <v>7</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E37">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
       <c r="J37" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K37">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E38">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>17</v>
       </c>
       <c r="J38" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K38">
-        <v>58</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E39">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
       <c r="J39" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K39">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C40" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="D40" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E40">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
       <c r="J40" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K40">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D41" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E41">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
       <c r="J41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K41">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C42" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D42" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="E42">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>17</v>
       </c>
       <c r="J42" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K42">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E43">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>17</v>
       </c>
       <c r="J43" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K43">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C44" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="E44">
-        <v>40</v>
+        <v>1235</v>
       </c>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
       <c r="J44" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K44">
-        <v>40</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C45" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="D45" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="E45">
-        <v>34</v>
+        <v>923</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
       <c r="J45" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K45">
-        <v>34</v>
+        <v>923</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>150</v>
       </c>
       <c r="E46">
-        <v>61</v>
+        <v>674</v>
       </c>
       <c r="F46" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
       <c r="J46" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K46">
-        <v>61</v>
+        <v>674</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="D47" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E47">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F47" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
       <c r="J47" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K47">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="C48" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>156</v>
       </c>
       <c r="E48">
-        <v>50</v>
+        <v>525</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>157</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>17</v>
       </c>
       <c r="J48" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K48">
-        <v>50</v>
+        <v>525</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="C49" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>160</v>
       </c>
       <c r="E49">
-        <v>36</v>
+        <v>480</v>
       </c>
       <c r="F49" t="s">
-        <v>62</v>
+        <v>161</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>17</v>
       </c>
       <c r="J49" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K49">
-        <v>36</v>
+        <v>480</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="C50" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="D50" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="E50">
-        <v>85</v>
+        <v>224</v>
       </c>
       <c r="F50" t="s">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>17</v>
       </c>
       <c r="J50" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K50">
-        <v>85</v>
+        <v>224</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="C51" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="D51" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E51">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
       <c r="J51" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K51">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="D52" t="s">
-        <v>69</v>
+        <v>170</v>
       </c>
       <c r="E52">
-        <v>6</v>
+        <v>1051</v>
       </c>
       <c r="F52" t="s">
-        <v>70</v>
+        <v>171</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>17</v>
       </c>
       <c r="J52" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K52">
-        <v>6</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="C53" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="D53" t="s">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="E53">
-        <v>5</v>
+        <v>826</v>
       </c>
       <c r="F53" t="s">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>17</v>
       </c>
       <c r="J53" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K53">
-        <v>5</v>
+        <v>826</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>176</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="D54" t="s">
-        <v>77</v>
+        <v>178</v>
       </c>
       <c r="E54">
-        <v>7</v>
+        <v>651</v>
       </c>
       <c r="F54" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
       <c r="J54" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K54">
-        <v>7</v>
+        <v>651</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="D55" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="E55">
-        <v>43</v>
+        <v>735</v>
       </c>
       <c r="F55" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
       <c r="J55" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K55">
-        <v>43</v>
+        <v>735</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="E56">
-        <v>700</v>
+        <v>614</v>
       </c>
       <c r="F56" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
       <c r="J56" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K56">
-        <v>700</v>
+        <v>614</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="C57" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="D57" t="s">
-        <v>65</v>
+        <v>190</v>
       </c>
       <c r="E57">
-        <v>85</v>
+        <v>573</v>
       </c>
       <c r="F57" t="s">
-        <v>66</v>
+        <v>191</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
       <c r="J57" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K57">
-        <v>85</v>
+        <v>573</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D58" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="E58">
-        <v>58</v>
+        <v>335</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
       <c r="J58" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K58">
-        <v>58</v>
+        <v>335</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>196</v>
       </c>
       <c r="C59" t="s">
-        <v>165</v>
+        <v>197</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="E59">
-        <v>56</v>
+        <v>306</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
       <c r="J59" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K59">
-        <v>56</v>
+        <v>306</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
-        <v>166</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="D60" t="s">
-        <v>25</v>
+        <v>202</v>
       </c>
       <c r="E60">
-        <v>49</v>
+        <v>295</v>
       </c>
       <c r="F60" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>17</v>
       </c>
       <c r="J60" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K60">
-        <v>49</v>
+        <v>295</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="C61" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="D61" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E61">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="F61" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>17</v>
       </c>
       <c r="J61" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K61">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" t="s">
-        <v>170</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>207</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>208</v>
       </c>
       <c r="E62">
-        <v>8</v>
+        <v>1184</v>
       </c>
       <c r="F62" t="s">
-        <v>173</v>
+        <v>209</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>17</v>
       </c>
       <c r="J62" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K62">
-        <v>8</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>211</v>
       </c>
       <c r="D63" t="s">
-        <v>158</v>
+        <v>212</v>
       </c>
       <c r="E63">
-        <v>700</v>
+        <v>860</v>
       </c>
       <c r="F63" t="s">
-        <v>159</v>
+        <v>213</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
       <c r="J63" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K63">
-        <v>700</v>
+        <v>860</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
       <c r="C64" t="s">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="D64" t="s">
-        <v>37</v>
+        <v>216</v>
       </c>
       <c r="E64">
-        <v>44</v>
+        <v>682</v>
       </c>
       <c r="F64" t="s">
-        <v>38</v>
+        <v>217</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>17</v>
       </c>
       <c r="J64" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K64">
-        <v>44</v>
+        <v>682</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" t="s">
-        <v>178</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="D65" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="E65">
-        <v>8</v>
+        <v>695</v>
       </c>
       <c r="F65" t="s">
-        <v>180</v>
+        <v>221</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>17</v>
       </c>
       <c r="J65" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K65">
-        <v>8</v>
+        <v>695</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="C66" t="s">
-        <v>182</v>
+        <v>223</v>
       </c>
       <c r="D66" t="s">
-        <v>183</v>
+        <v>62</v>
       </c>
       <c r="E66">
-        <v>307</v>
+        <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>184</v>
+        <v>224</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>17</v>
       </c>
       <c r="J66" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K66">
-        <v>307</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>225</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>226</v>
       </c>
       <c r="D67" t="s">
-        <v>49</v>
+        <v>227</v>
       </c>
       <c r="E67">
-        <v>61</v>
+        <v>277</v>
       </c>
       <c r="F67" t="s">
-        <v>50</v>
+        <v>228</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>17</v>
       </c>
       <c r="J67" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K67">
-        <v>61</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>187</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>188</v>
+        <v>230</v>
       </c>
       <c r="D68" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="E68">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F68" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>17</v>
       </c>
       <c r="J68" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K68">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>190</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>233</v>
       </c>
       <c r="E69">
-        <v>159</v>
+        <v>602</v>
       </c>
       <c r="F69" t="s">
-        <v>192</v>
+        <v>234</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>17</v>
       </c>
       <c r="J69" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K69">
-        <v>159</v>
+        <v>602</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="D70" t="s">
-        <v>65</v>
+        <v>237</v>
       </c>
       <c r="E70">
-        <v>85</v>
+        <v>669</v>
       </c>
       <c r="F70" t="s">
-        <v>66</v>
+        <v>238</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>17</v>
       </c>
       <c r="J70" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K70">
-        <v>85</v>
+        <v>669</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" t="s">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>240</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>241</v>
       </c>
       <c r="E71">
-        <v>1434</v>
+        <v>533</v>
       </c>
       <c r="F71" t="s">
-        <v>198</v>
+        <v>242</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>17</v>
       </c>
       <c r="J71" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K71">
-        <v>1434</v>
+        <v>533</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>243</v>
       </c>
       <c r="C72" t="s">
-        <v>200</v>
+        <v>244</v>
       </c>
       <c r="D72" t="s">
-        <v>65</v>
+        <v>245</v>
       </c>
       <c r="E72">
-        <v>85</v>
+        <v>369</v>
       </c>
       <c r="F72" t="s">
-        <v>66</v>
+        <v>246</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>17</v>
       </c>
       <c r="J72" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K72">
-        <v>85</v>
+        <v>369</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>201</v>
+        <v>247</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>248</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>249</v>
       </c>
       <c r="E73">
-        <v>1099</v>
+        <v>694</v>
       </c>
       <c r="F73" t="s">
-        <v>204</v>
+        <v>250</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>17</v>
       </c>
       <c r="J73" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K73">
-        <v>1099</v>
+        <v>694</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>205</v>
+        <v>251</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>252</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="E74">
-        <v>683</v>
+        <v>70</v>
       </c>
       <c r="F74" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>17</v>
       </c>
       <c r="J74" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K74">
-        <v>683</v>
+        <v>70</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>254</v>
       </c>
       <c r="D75" t="s">
-        <v>211</v>
+        <v>255</v>
       </c>
       <c r="E75">
-        <v>631</v>
+        <v>1746</v>
       </c>
       <c r="F75" t="s">
-        <v>212</v>
+        <v>256</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>17</v>
       </c>
       <c r="J75" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K75">
-        <v>631</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>257</v>
       </c>
       <c r="C76" t="s">
-        <v>214</v>
+        <v>258</v>
       </c>
       <c r="D76" t="s">
-        <v>215</v>
+        <v>21</v>
       </c>
       <c r="E76">
-        <v>592</v>
+        <v>70</v>
       </c>
       <c r="F76" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>17</v>
       </c>
       <c r="J76" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K76">
-        <v>592</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" t="s">
-        <v>217</v>
+        <v>259</v>
       </c>
       <c r="C77" t="s">
-        <v>218</v>
+        <v>260</v>
       </c>
       <c r="D77" t="s">
-        <v>219</v>
+        <v>261</v>
       </c>
       <c r="E77">
-        <v>805</v>
+        <v>1056</v>
       </c>
       <c r="F77" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>17</v>
       </c>
       <c r="J77" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K77">
-        <v>805</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>221</v>
+        <v>263</v>
       </c>
       <c r="C78" t="s">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="D78" t="s">
-        <v>223</v>
+        <v>21</v>
       </c>
       <c r="E78">
-        <v>553</v>
+        <v>70</v>
       </c>
       <c r="F78" t="s">
-        <v>224</v>
+        <v>22</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>17</v>
       </c>
       <c r="J78" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K78">
-        <v>553</v>
+        <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>265</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>266</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>26</v>
       </c>
       <c r="E79">
-        <v>506</v>
+        <v>53</v>
       </c>
       <c r="F79" t="s">
-        <v>228</v>
+        <v>27</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>17</v>
       </c>
       <c r="J79" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K79">
-        <v>506</v>
+        <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="C80" t="s">
-        <v>230</v>
+        <v>268</v>
       </c>
       <c r="D80" t="s">
-        <v>231</v>
+        <v>30</v>
       </c>
       <c r="E80">
-        <v>485</v>
+        <v>34</v>
       </c>
       <c r="F80" t="s">
-        <v>232</v>
+        <v>31</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>17</v>
       </c>
       <c r="J80" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K80">
-        <v>485</v>
+        <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
-        <v>233</v>
+        <v>269</v>
       </c>
       <c r="C81" t="s">
-        <v>234</v>
+        <v>270</v>
       </c>
       <c r="D81" t="s">
-        <v>65</v>
+        <v>271</v>
       </c>
       <c r="E81">
-        <v>85</v>
+        <v>1287</v>
       </c>
       <c r="F81" t="s">
-        <v>66</v>
+        <v>272</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>17</v>
       </c>
       <c r="J81" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K81">
-        <v>85</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>235</v>
+        <v>273</v>
       </c>
       <c r="C82" t="s">
-        <v>236</v>
+        <v>274</v>
       </c>
       <c r="D82" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E82">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="F82" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>17</v>
       </c>
       <c r="J82" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K82">
-        <v>61</v>
+        <v>76</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>275</v>
       </c>
       <c r="C83" t="s">
-        <v>238</v>
+        <v>276</v>
       </c>
       <c r="D83" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="E83">
-        <v>905</v>
+        <v>45</v>
       </c>
       <c r="F83" t="s">
-        <v>240</v>
+        <v>39</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>17</v>
       </c>
       <c r="J83" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K83">
-        <v>905</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>241</v>
+        <v>277</v>
       </c>
       <c r="C84" t="s">
-        <v>242</v>
+        <v>278</v>
       </c>
       <c r="D84" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="E84">
-        <v>702</v>
+        <v>41</v>
       </c>
       <c r="F84" t="s">
-        <v>244</v>
+        <v>43</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>17</v>
       </c>
       <c r="J84" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K84">
-        <v>702</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" t="s">
-        <v>245</v>
+        <v>279</v>
       </c>
       <c r="C85" t="s">
-        <v>246</v>
+        <v>280</v>
       </c>
       <c r="D85" t="s">
-        <v>247</v>
+        <v>281</v>
       </c>
       <c r="E85">
-        <v>559</v>
+        <v>1019</v>
       </c>
       <c r="F85" t="s">
-        <v>248</v>
+        <v>282</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>17</v>
       </c>
       <c r="J85" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K85">
-        <v>559</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" t="s">
-        <v>249</v>
+        <v>283</v>
       </c>
       <c r="C86" t="s">
-        <v>250</v>
+        <v>284</v>
       </c>
       <c r="D86" t="s">
-        <v>251</v>
+        <v>46</v>
       </c>
       <c r="E86">
-        <v>681</v>
+        <v>43</v>
       </c>
       <c r="F86" t="s">
-        <v>252</v>
+        <v>47</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>17</v>
       </c>
       <c r="J86" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K86">
-        <v>681</v>
+        <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>253</v>
+        <v>285</v>
       </c>
       <c r="C87" t="s">
-        <v>254</v>
+        <v>286</v>
       </c>
       <c r="D87" t="s">
-        <v>255</v>
+        <v>38</v>
       </c>
       <c r="E87">
-        <v>670</v>
+        <v>45</v>
       </c>
       <c r="F87" t="s">
-        <v>256</v>
+        <v>76</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>17</v>
       </c>
       <c r="J87" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K87">
-        <v>670</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>257</v>
+        <v>287</v>
       </c>
       <c r="C88" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="D88" t="s">
-        <v>259</v>
+        <v>79</v>
       </c>
       <c r="E88">
-        <v>277</v>
+        <v>51</v>
       </c>
       <c r="F88" t="s">
-        <v>260</v>
+        <v>80</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>17</v>
       </c>
       <c r="J88" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K88">
-        <v>277</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="C89" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="D89" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="E89">
-        <v>293</v>
+        <v>912</v>
       </c>
       <c r="F89" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>17</v>
       </c>
       <c r="J89" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K89">
-        <v>293</v>
+        <v>912</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="C90" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="D90" t="s">
-        <v>267</v>
+        <v>30</v>
       </c>
       <c r="E90">
-        <v>629</v>
+        <v>34</v>
       </c>
       <c r="F90" t="s">
-        <v>268</v>
+        <v>139</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>17</v>
       </c>
       <c r="J90" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K90">
-        <v>629</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="C91" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="D91" t="s">
-        <v>271</v>
+        <v>83</v>
       </c>
       <c r="E91">
-        <v>577</v>
+        <v>42</v>
       </c>
       <c r="F91" t="s">
-        <v>272</v>
+        <v>84</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>17</v>
       </c>
       <c r="J91" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K91">
-        <v>577</v>
+        <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="C92" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="D92" t="s">
-        <v>275</v>
+        <v>87</v>
       </c>
       <c r="E92">
-        <v>658</v>
+        <v>68</v>
       </c>
       <c r="F92" t="s">
-        <v>276</v>
+        <v>88</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>17</v>
       </c>
       <c r="J92" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K92">
-        <v>658</v>
+        <v>68</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="C93" t="s">
-        <v>278</v>
+        <v>300</v>
       </c>
       <c r="D93" t="s">
-        <v>14</v>
+        <v>301</v>
       </c>
       <c r="E93">
-        <v>58</v>
+        <v>1058</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>302</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>17</v>
       </c>
       <c r="J93" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K93">
-        <v>58</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="C94" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="D94" t="s">
-        <v>281</v>
+        <v>62</v>
       </c>
       <c r="E94">
-        <v>1599</v>
+        <v>5</v>
       </c>
       <c r="F94" t="s">
-        <v>282</v>
+        <v>224</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>17</v>
       </c>
       <c r="J94" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K94">
-        <v>1599</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="C95" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="D95" t="s">
-        <v>65</v>
+        <v>307</v>
       </c>
       <c r="E95">
-        <v>85</v>
+        <v>246</v>
       </c>
       <c r="F95" t="s">
-        <v>66</v>
+        <v>308</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>17</v>
       </c>
       <c r="J95" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K95">
-        <v>85</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="C96" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="D96" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="E96">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>224</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>17</v>
       </c>
       <c r="J96" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K96">
-        <v>58</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="C97" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="D97" t="s">
         <v>21</v>
       </c>
       <c r="E97">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>17</v>
       </c>
       <c r="J97" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K97">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
       <c r="C98" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="D98" t="s">
-        <v>291</v>
+        <v>26</v>
       </c>
       <c r="E98">
-        <v>614</v>
+        <v>53</v>
       </c>
       <c r="F98" t="s">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>17</v>
       </c>
       <c r="J98" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K98">
-        <v>614</v>
+        <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
       <c r="C99" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="D99" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E99">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F99" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>17</v>
       </c>
       <c r="J99" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K99">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>295</v>
+        <v>317</v>
       </c>
       <c r="C100" t="s">
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="D100" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E100">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>17</v>
       </c>
       <c r="J100" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K100">
-        <v>46</v>
+        <v>76</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="C101" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="D101" t="s">
-        <v>299</v>
+        <v>38</v>
       </c>
       <c r="E101">
-        <v>586</v>
+        <v>45</v>
       </c>
       <c r="F101" t="s">
-        <v>300</v>
+        <v>39</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>17</v>
       </c>
       <c r="J101" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K101">
-        <v>586</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="C102" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="D102" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E102">
+        <v>41</v>
+      </c>
+      <c r="F102" t="s">
         <v>43</v>
       </c>
-      <c r="F102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>17</v>
       </c>
       <c r="J102" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K102">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="C103" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="D103" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E103">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F103" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>17</v>
       </c>
       <c r="J103" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K103">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="C104" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="D104" t="s">
-        <v>307</v>
+        <v>38</v>
       </c>
       <c r="E104">
-        <v>607</v>
+        <v>45</v>
       </c>
       <c r="F104" t="s">
-        <v>308</v>
+        <v>76</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>17</v>
       </c>
       <c r="J104" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K104">
-        <v>607</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
       <c r="C105" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="D105" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="E105">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F105" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>17</v>
       </c>
       <c r="J105" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K105">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="C106" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="D106" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E106">
         <v>34</v>
       </c>
       <c r="F106" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>17</v>
       </c>
       <c r="J106" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K106">
         <v>34</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="C107" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="D107" t="s">
-        <v>315</v>
+        <v>83</v>
       </c>
       <c r="E107">
-        <v>510</v>
+        <v>42</v>
       </c>
       <c r="F107" t="s">
-        <v>316</v>
+        <v>84</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>17</v>
       </c>
       <c r="J107" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K107">
-        <v>510</v>
+        <v>42</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="C108" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="D108" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="E108">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="F108" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>17</v>
       </c>
       <c r="J108" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K108">
-        <v>85</v>
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="C109" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D109" t="s">
-        <v>321</v>
+        <v>21</v>
       </c>
       <c r="E109">
-        <v>494</v>
+        <v>70</v>
       </c>
       <c r="F109" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>17</v>
       </c>
       <c r="J109" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K109">
-        <v>494</v>
+        <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="C110" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="D110" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E110">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="F110" t="s">
-        <v>50</v>
+        <v>224</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>17</v>
       </c>
       <c r="J110" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K110">
-        <v>61</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="C111" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="D111" t="s">
-        <v>53</v>
+        <v>341</v>
       </c>
       <c r="E111">
-        <v>42</v>
+        <v>299</v>
       </c>
       <c r="F111" t="s">
-        <v>54</v>
+        <v>342</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>17</v>
       </c>
       <c r="J111" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K111">
-        <v>42</v>
+        <v>299</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="C112" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="D112" t="s">
-        <v>329</v>
+        <v>62</v>
       </c>
       <c r="E112">
-        <v>375</v>
+        <v>5</v>
       </c>
       <c r="F112" t="s">
-        <v>330</v>
+        <v>224</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>17</v>
       </c>
       <c r="J112" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K112">
-        <v>375</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="C113" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="D113" t="s">
-        <v>57</v>
+        <v>347</v>
       </c>
       <c r="E113">
-        <v>50</v>
+        <v>626</v>
       </c>
       <c r="F113" t="s">
-        <v>58</v>
+        <v>348</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>17</v>
       </c>
       <c r="J113" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K113">
-        <v>50</v>
+        <v>626</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="C114" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="D114" t="s">
-        <v>335</v>
+        <v>21</v>
       </c>
       <c r="E114">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F114" t="s">
-        <v>336</v>
+        <v>22</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>17</v>
       </c>
       <c r="J114" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K114">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="C115" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="D115" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="E115">
-        <v>193</v>
+        <v>53</v>
       </c>
       <c r="F115" t="s">
-        <v>340</v>
+        <v>27</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>17</v>
       </c>
       <c r="J115" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K115">
-        <v>193</v>
+        <v>53</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C116" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="D116" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="E116">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="F116" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>17</v>
       </c>
       <c r="J116" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K116">
-        <v>85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="C117" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="D117" t="s">
-        <v>291</v>
+        <v>357</v>
       </c>
       <c r="E117">
-        <v>614</v>
+        <v>370</v>
       </c>
       <c r="F117" t="s">
-        <v>292</v>
+        <v>358</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>17</v>
       </c>
       <c r="J117" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K117">
-        <v>614</v>
+        <v>370</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="C118" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="D118" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E118">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>17</v>
       </c>
       <c r="J118" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K118">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="C119" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="D119" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E119">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="F119" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>17</v>
       </c>
       <c r="J119" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K119">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="C120" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="D120" t="s">
-        <v>299</v>
+        <v>42</v>
       </c>
       <c r="E120">
-        <v>586</v>
+        <v>41</v>
       </c>
       <c r="F120" t="s">
-        <v>300</v>
+        <v>43</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>17</v>
       </c>
       <c r="J120" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K120">
-        <v>586</v>
+        <v>41</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="C121" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="D121" t="s">
-        <v>25</v>
+        <v>367</v>
       </c>
       <c r="E121">
-        <v>49</v>
+        <v>235</v>
       </c>
       <c r="F121" t="s">
-        <v>26</v>
+        <v>368</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>17</v>
       </c>
       <c r="J121" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K121">
-        <v>49</v>
+        <v>235</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="C122" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="D122" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E122">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="F122" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>17</v>
       </c>
       <c r="J122" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K122">
-        <v>46</v>
+        <v>70</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="C123" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="D123" t="s">
-        <v>307</v>
+        <v>38</v>
       </c>
       <c r="E123">
-        <v>607</v>
+        <v>45</v>
       </c>
       <c r="F123" t="s">
-        <v>308</v>
+        <v>76</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>17</v>
       </c>
       <c r="J123" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K123">
-        <v>607</v>
+        <v>45</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="C124" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="D124" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="E124">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F124" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>17</v>
       </c>
       <c r="J124" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K124">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="C125" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="D125" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E125">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F125" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>17</v>
       </c>
       <c r="J125" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K125">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="C126" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="D126" t="s">
-        <v>315</v>
+        <v>102</v>
       </c>
       <c r="E126">
-        <v>510</v>
+        <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>17</v>
       </c>
       <c r="J126" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K126">
-        <v>510</v>
+        <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="C127" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="D127" t="s">
-        <v>65</v>
+        <v>381</v>
       </c>
       <c r="E127">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F127" t="s">
-        <v>66</v>
+        <v>382</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>17</v>
       </c>
       <c r="J127" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K127">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="C128" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="D128" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="E128">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>17</v>
       </c>
       <c r="J128" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K128">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="C129" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="D129" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E129">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>17</v>
       </c>
       <c r="J129" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K129">
-        <v>56</v>
+        <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="C130" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="D130" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="E130">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="F130" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>17</v>
       </c>
       <c r="J130" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K130">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="C131" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="D131" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E131">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F131" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>17</v>
       </c>
       <c r="J131" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K131">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="C132" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="D132" t="s">
-        <v>33</v>
+        <v>102</v>
       </c>
       <c r="E132">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>17</v>
       </c>
       <c r="J132" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K132">
-        <v>43</v>
+        <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="C133" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="D133" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E133">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F133" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>17</v>
       </c>
       <c r="J133" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K133">
-        <v>44</v>
+        <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="C134" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="D134" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E134">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F134" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>17</v>
       </c>
       <c r="J134" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K134">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="C135" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="D135" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E135">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="F135" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>17</v>
       </c>
       <c r="J135" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K135">
-        <v>34</v>
+        <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="C136" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="D136" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E136">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="F136" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>17</v>
       </c>
       <c r="J136" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K136">
-        <v>61</v>
+        <v>34</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="C137" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="D137" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="E137">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="F137" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>17</v>
       </c>
       <c r="J137" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K137">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="C138" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="D138" t="s">
-        <v>335</v>
+        <v>46</v>
       </c>
       <c r="E138">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F138" t="s">
-        <v>336</v>
+        <v>47</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>17</v>
       </c>
       <c r="J138" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K138">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="C139" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
       <c r="D139" t="s">
-        <v>389</v>
+        <v>38</v>
       </c>
       <c r="E139">
-        <v>419</v>
+        <v>45</v>
       </c>
       <c r="F139" t="s">
-        <v>390</v>
+        <v>76</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>17</v>
       </c>
       <c r="J139" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K139">
-        <v>419</v>
+        <v>45</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="C140" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="D140" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="E140">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F140" t="s">
-        <v>15</v>
+        <v>409</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
         <v>17</v>
       </c>
       <c r="J140" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K140">
-        <v>58</v>
+        <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="C141" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="D141" t="s">
-        <v>21</v>
+        <v>412</v>
       </c>
       <c r="E141">
-        <v>56</v>
+        <v>1099</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>413</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
         <v>17</v>
       </c>
       <c r="J141" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K141">
-        <v>56</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="C142" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="D142" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="E142">
-        <v>453</v>
+        <v>10</v>
       </c>
       <c r="F142" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>17</v>
       </c>
       <c r="J142" t="s">
         <v>18</v>
       </c>
       <c r="K142">
-        <v>453</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="C143" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="D143" t="s">
-        <v>25</v>
+        <v>416</v>
       </c>
       <c r="E143">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>26</v>
+        <v>420</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>17</v>
       </c>
       <c r="J143" t="s">
         <v>18</v>
       </c>
       <c r="K143">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="C144" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="D144" t="s">
-        <v>29</v>
+        <v>416</v>
       </c>
       <c r="E144">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F144" t="s">
-        <v>30</v>
+        <v>423</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>17</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="C145" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="D145" t="s">
-        <v>405</v>
+        <v>381</v>
       </c>
       <c r="E145">
-        <v>221</v>
+        <v>20</v>
       </c>
       <c r="F145" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>17</v>
       </c>
       <c r="J145" t="s">
         <v>18</v>
       </c>
       <c r="K145">
-        <v>221</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="C146" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="D146" t="s">
-        <v>65</v>
+        <v>429</v>
       </c>
       <c r="E146">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="F146" t="s">
-        <v>66</v>
+        <v>430</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>17</v>
       </c>
       <c r="J146" t="s">
         <v>18</v>
       </c>
       <c r="K146">
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="C147" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="D147" t="s">
-        <v>33</v>
+        <v>416</v>
       </c>
       <c r="E147">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F147" t="s">
-        <v>34</v>
+        <v>420</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>17</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="C148" t="s">
-        <v>412</v>
+        <v>434</v>
       </c>
       <c r="D148" t="s">
-        <v>37</v>
+        <v>416</v>
       </c>
       <c r="E148">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F148" t="s">
-        <v>38</v>
+        <v>417</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
         <v>17</v>
       </c>
       <c r="J148" t="s">
         <v>18</v>
       </c>
       <c r="K148">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="C149" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
       <c r="D149" t="s">
-        <v>49</v>
+        <v>416</v>
       </c>
       <c r="E149">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>50</v>
+        <v>423</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
         <v>17</v>
       </c>
       <c r="J149" t="s">
         <v>18</v>
       </c>
       <c r="K149">
-        <v>61</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="C150" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
       <c r="D150" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E150">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F150" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
         <v>17</v>
       </c>
       <c r="J150" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K150">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>417</v>
+        <v>439</v>
       </c>
       <c r="C151" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="D151" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="E151">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
         <v>17</v>
       </c>
       <c r="J151" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K151">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="C152" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="D152" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E152">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F152" t="s">
-        <v>42</v>
+        <v>443</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
         <v>17</v>
       </c>
       <c r="J152" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K152">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="C153" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="D153" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="E153">
-        <v>60</v>
+        <v>666</v>
       </c>
       <c r="F153" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
         <v>17</v>
       </c>
       <c r="J153" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K153">
-        <v>60</v>
+        <v>666</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="C154" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="D154" t="s">
-        <v>172</v>
+        <v>416</v>
       </c>
       <c r="E154">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F154" t="s">
-        <v>173</v>
+        <v>423</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
         <v>17</v>
       </c>
       <c r="J154" t="s">
         <v>18</v>
       </c>
       <c r="K154">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="C155" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="D155" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E155">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>17</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="C156" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
       <c r="D156" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="E156">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>50</v>
+        <v>430</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>17</v>
       </c>
       <c r="J156" t="s">
         <v>18</v>
       </c>
       <c r="K156">
-        <v>61</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="C157" t="s">
-        <v>434</v>
+        <v>455</v>
       </c>
       <c r="D157" t="s">
-        <v>172</v>
+        <v>416</v>
       </c>
       <c r="E157">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F157" t="s">
-        <v>180</v>
+        <v>423</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>17</v>
       </c>
       <c r="J157" t="s">
         <v>18</v>
       </c>
       <c r="K157">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" t="s">
-        <v>435</v>
+        <v>456</v>
       </c>
       <c r="C158" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="D158" t="s">
-        <v>73</v>
+        <v>416</v>
       </c>
       <c r="E158">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F158" t="s">
-        <v>74</v>
+        <v>420</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>17</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
       <c r="C159" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="D159" t="s">
-        <v>29</v>
+        <v>416</v>
       </c>
       <c r="E159">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F159" t="s">
-        <v>30</v>
+        <v>417</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>17</v>
       </c>
       <c r="J159" t="s">
         <v>18</v>
       </c>
       <c r="K159">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="C160" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="D160" t="s">
-        <v>172</v>
+        <v>381</v>
       </c>
       <c r="E160">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>180</v>
+        <v>426</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>17</v>
       </c>
       <c r="J160" t="s">
         <v>18</v>
       </c>
       <c r="K160">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" t="s">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="C161" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="D161" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="E161">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F161" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>17</v>
       </c>
       <c r="J161" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K161">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
-        <v>443</v>
+        <v>464</v>
       </c>
       <c r="C162" t="s">
-        <v>444</v>
+        <v>465</v>
       </c>
       <c r="D162" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E162">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F162" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>17</v>
       </c>
       <c r="J162" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K162">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="C163" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="D163" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E163">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F163" t="s">
-        <v>58</v>
+        <v>443</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>17</v>
       </c>
       <c r="J163" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K163">
-        <v>50</v>
+        <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="C164" t="s">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="D164" t="s">
-        <v>335</v>
+        <v>470</v>
       </c>
       <c r="E164">
-        <v>35</v>
+        <v>683</v>
       </c>
       <c r="F164" t="s">
-        <v>336</v>
+        <v>471</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>17</v>
       </c>
       <c r="J164" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K164">
-        <v>35</v>
+        <v>683</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="C165" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="D165" t="s">
-        <v>77</v>
+        <v>416</v>
       </c>
       <c r="E165">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F165" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>17</v>
       </c>
       <c r="J165" t="s">
         <v>18</v>
       </c>
       <c r="K165">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>452</v>
+        <v>474</v>
       </c>
       <c r="C166" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="D166" t="s">
-        <v>454</v>
+        <v>416</v>
       </c>
       <c r="E166">
-        <v>1203</v>
+        <v>10</v>
       </c>
       <c r="F166" t="s">
-        <v>455</v>
+        <v>420</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
         <v>17</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166">
-        <v>1203</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="C167" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="D167" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E167">
         <v>10</v>
       </c>
       <c r="F167" t="s">
-        <v>459</v>
+        <v>417</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
         <v>17</v>
       </c>
       <c r="J167" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K167">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="C168" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="D168" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E168">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F168" t="s">
-        <v>463</v>
+        <v>430</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
         <v>17</v>
       </c>
       <c r="J168" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K168">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="C169" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="D169" t="s">
-        <v>458</v>
+        <v>381</v>
       </c>
       <c r="E169">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F169" t="s">
-        <v>466</v>
+        <v>426</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
         <v>17</v>
       </c>
       <c r="J169" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K169">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="C170" t="s">
-        <v>468</v>
+        <v>483</v>
       </c>
       <c r="D170" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E170">
         <v>10</v>
       </c>
       <c r="F170" t="s">
-        <v>469</v>
+        <v>423</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
         <v>17</v>
       </c>
       <c r="J170" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K170">
         <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="C171" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="D171" t="s">
-        <v>458</v>
+        <v>38</v>
       </c>
       <c r="E171">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F171" t="s">
-        <v>472</v>
+        <v>39</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
         <v>17</v>
       </c>
       <c r="J171" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K171">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="C172" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="D172" t="s">
-        <v>475</v>
+        <v>42</v>
       </c>
       <c r="E172">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F172" t="s">
-        <v>476</v>
+        <v>43</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
         <v>17</v>
       </c>
       <c r="J172" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K172">
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="C173" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="D173" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E173">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="F173" t="s">
-        <v>66</v>
+        <v>443</v>
       </c>
       <c r="G173">
         <v>1</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
         <v>17</v>
       </c>
       <c r="J173" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K173">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="C174" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="D174" t="s">
-        <v>77</v>
+        <v>492</v>
       </c>
       <c r="E174">
-        <v>7</v>
+        <v>631</v>
       </c>
       <c r="F174" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
         <v>17</v>
       </c>
       <c r="J174" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K174">
-        <v>7</v>
+        <v>631</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="C175" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="D175" t="s">
-        <v>484</v>
+        <v>416</v>
       </c>
       <c r="E175">
-        <v>424</v>
+        <v>10</v>
       </c>
       <c r="F175" t="s">
-        <v>485</v>
+        <v>417</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
         <v>17</v>
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175">
-        <v>424</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="C176" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D176" t="s">
-        <v>73</v>
+        <v>416</v>
       </c>
       <c r="E176">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
-        <v>488</v>
+        <v>423</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
         <v>17</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="C177" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="D177" t="s">
-        <v>491</v>
+        <v>429</v>
       </c>
       <c r="E177">
-        <v>644</v>
+        <v>15</v>
       </c>
       <c r="F177" t="s">
-        <v>485</v>
+        <v>430</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
         <v>17</v>
       </c>
       <c r="J177" t="s">
         <v>18</v>
       </c>
       <c r="K177">
-        <v>644</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C178" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D178" t="s">
-        <v>475</v>
+        <v>416</v>
       </c>
       <c r="E178">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>494</v>
+        <v>420</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
         <v>17</v>
       </c>
       <c r="J178" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K178">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C179" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="D179" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E179">
         <v>10</v>
       </c>
       <c r="F179" t="s">
-        <v>459</v>
+        <v>417</v>
       </c>
       <c r="G179">
         <v>1</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
         <v>17</v>
       </c>
       <c r="J179" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K179">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="C180" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="D180" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E180">
         <v>10</v>
       </c>
       <c r="F180" t="s">
-        <v>472</v>
+        <v>423</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
         <v>17</v>
       </c>
       <c r="J180" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K180">
         <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="C181" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="D181" t="s">
-        <v>65</v>
+        <v>416</v>
       </c>
       <c r="E181">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>66</v>
+        <v>420</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
         <v>17</v>
       </c>
       <c r="J181" t="s">
         <v>18</v>
       </c>
       <c r="K181">
-        <v>85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="C182" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="D182" t="s">
-        <v>21</v>
+        <v>381</v>
       </c>
       <c r="E182">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F182" t="s">
-        <v>22</v>
+        <v>426</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
         <v>17</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182">
-        <v>56</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="C183" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="D183" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="E183">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
         <v>17</v>
       </c>
       <c r="J183" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K183">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="C184" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="D184" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="E184">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F184" t="s">
-        <v>481</v>
+        <v>76</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>17</v>
       </c>
       <c r="J184" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K184">
-        <v>7</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="C185" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="D185" t="s">
-        <v>509</v>
+        <v>66</v>
       </c>
       <c r="E185">
-        <v>633</v>
+        <v>7</v>
       </c>
       <c r="F185" t="s">
-        <v>510</v>
+        <v>443</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>17</v>
       </c>
       <c r="J185" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K185">
-        <v>633</v>
+        <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="C186" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D186" t="s">
-        <v>458</v>
+        <v>518</v>
       </c>
       <c r="E186">
-        <v>10</v>
+        <v>592</v>
       </c>
       <c r="F186" t="s">
-        <v>459</v>
+        <v>519</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>17</v>
       </c>
       <c r="J186" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K186">
-        <v>10</v>
+        <v>592</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="C187" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="D187" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E187">
         <v>10</v>
       </c>
       <c r="F187" t="s">
-        <v>463</v>
+        <v>417</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
         <v>17</v>
       </c>
       <c r="J187" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K187">
         <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="C188" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="D188" t="s">
-        <v>475</v>
+        <v>416</v>
       </c>
       <c r="E188">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F188" t="s">
-        <v>517</v>
+        <v>423</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
         <v>17</v>
       </c>
       <c r="J188" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K188">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C189" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="D189" t="s">
-        <v>475</v>
+        <v>416</v>
       </c>
       <c r="E189">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F189" t="s">
-        <v>476</v>
+        <v>420</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
         <v>17</v>
       </c>
       <c r="J189" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K189">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="C190" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D190" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E190">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F190" t="s">
-        <v>472</v>
+        <v>430</v>
       </c>
       <c r="G190">
         <v>1</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>17</v>
       </c>
       <c r="J190" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K190">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C191" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D191" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E191">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>17</v>
       </c>
       <c r="J191" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K191">
-        <v>56</v>
+        <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C192" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="D192" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E192">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="F192" t="s">
-        <v>481</v>
+        <v>84</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>17</v>
       </c>
       <c r="J192" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K192">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C193" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D193" t="s">
-        <v>528</v>
+        <v>66</v>
       </c>
       <c r="E193">
-        <v>545</v>
+        <v>7</v>
       </c>
       <c r="F193" t="s">
-        <v>529</v>
+        <v>443</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>17</v>
       </c>
       <c r="J193" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K193">
-        <v>545</v>
+        <v>7</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C194" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D194" t="s">
-        <v>475</v>
+        <v>536</v>
       </c>
       <c r="E194">
-        <v>15</v>
+        <v>805</v>
       </c>
       <c r="F194" t="s">
-        <v>494</v>
+        <v>537</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>17</v>
       </c>
       <c r="J194" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K194">
-        <v>15</v>
+        <v>805</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C195" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="D195" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E195">
         <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>472</v>
+        <v>423</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
         <v>17</v>
       </c>
       <c r="J195" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K195">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="C196" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="D196" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E196">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F196" t="s">
-        <v>536</v>
+        <v>417</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
         <v>17</v>
       </c>
       <c r="J196" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K196">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C197" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="D197" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E197">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F197" t="s">
-        <v>469</v>
+        <v>430</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
         <v>17</v>
       </c>
       <c r="J197" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K197">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C198" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="D198" t="s">
-        <v>25</v>
+        <v>416</v>
       </c>
       <c r="E198">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
+        <v>417</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
         <v>17</v>
       </c>
       <c r="J198" t="s">
         <v>18</v>
       </c>
       <c r="K198">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C199" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D199" t="s">
-        <v>77</v>
+        <v>416</v>
       </c>
       <c r="E199">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>481</v>
+        <v>420</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
         <v>17</v>
       </c>
       <c r="J199" t="s">
         <v>18</v>
       </c>
       <c r="K199">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="C200" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="D200" t="s">
-        <v>545</v>
+        <v>381</v>
       </c>
       <c r="E200">
-        <v>626</v>
+        <v>20</v>
       </c>
       <c r="F200" t="s">
-        <v>546</v>
+        <v>426</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
         <v>17</v>
       </c>
       <c r="J200" t="s">
         <v>18</v>
       </c>
       <c r="K200">
-        <v>626</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C201" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D201" t="s">
-        <v>475</v>
+        <v>21</v>
       </c>
       <c r="E201">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F201" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
         <v>17</v>
       </c>
       <c r="J201" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K201">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C202" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D202" t="s">
-        <v>458</v>
+        <v>87</v>
       </c>
       <c r="E202">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="F202" t="s">
-        <v>463</v>
+        <v>88</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
         <v>17</v>
       </c>
       <c r="J202" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K202">
-        <v>10</v>
+        <v>68</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C203" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D203" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E203">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F203" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
         <v>17</v>
       </c>
       <c r="J203" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K203">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" t="s">
+        <v>556</v>
+      </c>
+      <c r="C204" t="s">
+        <v>557</v>
+      </c>
+      <c r="D204" t="s">
+        <v>558</v>
+      </c>
+      <c r="E204">
         <v>553</v>
       </c>
-      <c r="C204" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F204" t="s">
-        <v>459</v>
+        <v>559</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
         <v>17</v>
       </c>
       <c r="J204" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K204">
-        <v>10</v>
+        <v>553</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="C205" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="D205" t="s">
-        <v>29</v>
+        <v>416</v>
       </c>
       <c r="E205">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F205" t="s">
-        <v>30</v>
+        <v>423</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
         <v>17</v>
       </c>
       <c r="J205" t="s">
         <v>18</v>
       </c>
       <c r="K205">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C206" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="D206" t="s">
-        <v>77</v>
+        <v>416</v>
       </c>
       <c r="E206">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F206" t="s">
-        <v>481</v>
+        <v>420</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
         <v>17</v>
       </c>
       <c r="J206" t="s">
         <v>18</v>
       </c>
       <c r="K206">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C207" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="D207" t="s">
-        <v>561</v>
+        <v>416</v>
       </c>
       <c r="E207">
-        <v>413</v>
+        <v>10</v>
       </c>
       <c r="F207" t="s">
-        <v>562</v>
+        <v>417</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
         <v>17</v>
       </c>
       <c r="J207" t="s">
         <v>18</v>
       </c>
       <c r="K207">
-        <v>413</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C208" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="D208" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="E208">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F208" t="s">
-        <v>488</v>
+        <v>430</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
         <v>17</v>
       </c>
       <c r="J208" t="s">
         <v>18</v>
       </c>
       <c r="K208">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C209" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D209" t="s">
-        <v>567</v>
+        <v>381</v>
       </c>
       <c r="E209">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="F209" t="s">
-        <v>562</v>
+        <v>426</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
         <v>17</v>
       </c>
       <c r="J209" t="s">
         <v>18</v>
       </c>
       <c r="K209">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C210" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D210" t="s">
-        <v>429</v>
+        <v>26</v>
       </c>
       <c r="E210">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F210" t="s">
-        <v>536</v>
+        <v>27</v>
       </c>
       <c r="G210">
         <v>1</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
         <v>17</v>
       </c>
       <c r="J210" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K210">
-        <v>20</v>
+        <v>53</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C211" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D211" t="s">
-        <v>458</v>
+        <v>30</v>
       </c>
       <c r="E211">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F211" t="s">
-        <v>472</v>
+        <v>31</v>
       </c>
       <c r="G211">
         <v>1</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
         <v>17</v>
       </c>
       <c r="J211" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K211">
-        <v>10</v>
+        <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C212" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D212" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E212">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F212" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
         <v>17</v>
       </c>
       <c r="J212" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K212">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C213" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D213" t="s">
-        <v>475</v>
+        <v>578</v>
       </c>
       <c r="E213">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="F213" t="s">
-        <v>494</v>
+        <v>579</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
         <v>17</v>
       </c>
       <c r="J213" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K213">
-        <v>15</v>
+        <v>506</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C214" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D214" t="s">
-        <v>33</v>
+        <v>416</v>
       </c>
       <c r="E214">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F214" t="s">
-        <v>34</v>
+        <v>423</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
         <v>17</v>
       </c>
       <c r="J214" t="s">
         <v>18</v>
       </c>
       <c r="K214">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C215" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="D215" t="s">
-        <v>37</v>
+        <v>416</v>
       </c>
       <c r="E215">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F215" t="s">
-        <v>38</v>
+        <v>417</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
         <v>17</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C216" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D216" t="s">
-        <v>14</v>
+        <v>416</v>
       </c>
       <c r="E216">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F216" t="s">
-        <v>15</v>
+        <v>420</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
         <v>17</v>
       </c>
       <c r="J216" t="s">
         <v>18</v>
       </c>
       <c r="K216">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C217" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D217" t="s">
-        <v>45</v>
+        <v>429</v>
       </c>
       <c r="E217">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="F217" t="s">
-        <v>46</v>
+        <v>430</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
         <v>17</v>
       </c>
       <c r="J217" t="s">
         <v>18</v>
       </c>
       <c r="K217">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="C218" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="D218" t="s">
-        <v>77</v>
+        <v>416</v>
       </c>
       <c r="E218">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F218" t="s">
-        <v>481</v>
+        <v>420</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
         <v>17</v>
       </c>
       <c r="J218" t="s">
         <v>18</v>
       </c>
       <c r="K218">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C219" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D219" t="s">
-        <v>588</v>
+        <v>416</v>
       </c>
       <c r="E219">
-        <v>537</v>
+        <v>10</v>
       </c>
       <c r="F219" t="s">
-        <v>589</v>
+        <v>417</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
         <v>17</v>
       </c>
       <c r="J219" t="s">
         <v>18</v>
       </c>
       <c r="K219">
-        <v>537</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C220" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D220" t="s">
-        <v>475</v>
+        <v>34</v>
       </c>
       <c r="E220">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="F220" t="s">
-        <v>476</v>
+        <v>35</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
         <v>17</v>
       </c>
       <c r="J220" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K220">
-        <v>15</v>
+        <v>76</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C221" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D221" t="s">
-        <v>458</v>
+        <v>38</v>
       </c>
       <c r="E221">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F221" t="s">
-        <v>459</v>
+        <v>39</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
         <v>17</v>
       </c>
       <c r="J221" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K221">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C222" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D222" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E222">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F222" t="s">
-        <v>472</v>
+        <v>443</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
         <v>17</v>
       </c>
       <c r="J222" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K222">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C223" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D223" t="s">
-        <v>475</v>
+        <v>600</v>
       </c>
       <c r="E223">
-        <v>15</v>
+        <v>485</v>
       </c>
       <c r="F223" t="s">
-        <v>517</v>
+        <v>601</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
         <v>17</v>
       </c>
       <c r="J223" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K223">
-        <v>15</v>
+        <v>485</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C224" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="D224" t="s">
+        <v>42</v>
+      </c>
+      <c r="E224">
         <v>41</v>
       </c>
-      <c r="E224">
-[...1 lines deleted...]
-      </c>
       <c r="F224" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
         <v>17</v>
       </c>
       <c r="J224" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K224">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C225" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D225" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E225">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F225" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
         <v>17</v>
       </c>
       <c r="J225" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K225">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C226" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="D226" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="E226">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F226" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
         <v>17</v>
       </c>
       <c r="J226" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K226">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C227" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="D227" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E227">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="F227" t="s">
-        <v>481</v>
+        <v>80</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
         <v>17</v>
       </c>
       <c r="J227" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K227">
-        <v>7</v>
+        <v>51</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C228" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="D228" t="s">
-        <v>608</v>
+        <v>30</v>
       </c>
       <c r="E228">
-        <v>464</v>
+        <v>34</v>
       </c>
       <c r="F228" t="s">
-        <v>609</v>
+        <v>139</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
         <v>17</v>
       </c>
       <c r="J228" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K228">
-        <v>464</v>
+        <v>34</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C229" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D229" t="s">
-        <v>429</v>
+        <v>83</v>
       </c>
       <c r="E229">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F229" t="s">
-        <v>612</v>
+        <v>84</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
         <v>17</v>
       </c>
       <c r="J229" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K229">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C230" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D230" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E230">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F230" t="s">
-        <v>469</v>
+        <v>616</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
         <v>17</v>
       </c>
       <c r="J230" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K230">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C231" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D231" t="s">
-        <v>429</v>
+        <v>619</v>
       </c>
       <c r="E231">
-        <v>20</v>
+        <v>922</v>
       </c>
       <c r="F231" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
         <v>17</v>
       </c>
       <c r="J231" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K231">
-        <v>20</v>
+        <v>922</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C232" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D232" t="s">
-        <v>475</v>
+        <v>381</v>
       </c>
       <c r="E232">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F232" t="s">
-        <v>494</v>
+        <v>623</v>
       </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
         <v>17</v>
       </c>
       <c r="J232" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K232">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C233" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D233" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E233">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F233" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
         <v>17</v>
       </c>
       <c r="J233" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K233">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="C234" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="D234" t="s">
-        <v>53</v>
+        <v>629</v>
       </c>
       <c r="E234">
-        <v>42</v>
+        <v>702</v>
       </c>
       <c r="F234" t="s">
-        <v>54</v>
+        <v>630</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
         <v>17</v>
       </c>
       <c r="J234" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K234">
-        <v>42</v>
+        <v>702</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="C235" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="D235" t="s">
-        <v>57</v>
+        <v>381</v>
       </c>
       <c r="E235">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F235" t="s">
-        <v>58</v>
+        <v>623</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
         <v>17</v>
       </c>
       <c r="J235" t="s">
         <v>18</v>
       </c>
       <c r="K235">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="C236" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="D236" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E236">
         <v>7</v>
       </c>
       <c r="F236" t="s">
-        <v>481</v>
+        <v>626</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
         <v>17</v>
       </c>
       <c r="J236" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K236">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="C237" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="D237" t="s">
-        <v>14</v>
+        <v>637</v>
       </c>
       <c r="E237">
-        <v>58</v>
+        <v>478</v>
       </c>
       <c r="F237" t="s">
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
         <v>17</v>
       </c>
       <c r="J237" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K237">
-        <v>58</v>
+        <v>478</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="C238" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="D238" t="s">
-        <v>335</v>
+        <v>416</v>
       </c>
       <c r="E238">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
-        <v>336</v>
+        <v>641</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
         <v>17</v>
       </c>
       <c r="J238" t="s">
         <v>18</v>
       </c>
       <c r="K238">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="C239" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="D239" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E239">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="F239" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
         <v>17</v>
       </c>
       <c r="J239" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K239">
-        <v>61</v>
+        <v>34</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="C240" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="D240" t="s">
-        <v>636</v>
+        <v>416</v>
       </c>
       <c r="E240">
-        <v>420</v>
+        <v>10</v>
       </c>
       <c r="F240" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
         <v>17</v>
       </c>
       <c r="J240" t="s">
         <v>18</v>
       </c>
       <c r="K240">
-        <v>420</v>
+        <v>10</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="C241" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="D241" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="E241">
         <v>7</v>
       </c>
       <c r="F241" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
         <v>17</v>
       </c>
       <c r="J241" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K241">
         <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="C242" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="D242" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="E242">
-        <v>735</v>
+        <v>331</v>
       </c>
       <c r="F242" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
         <v>17</v>
       </c>
       <c r="J242" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K242">
-        <v>735</v>
+        <v>331</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="C243" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="D243" t="s">
-        <v>429</v>
+        <v>21</v>
       </c>
       <c r="E243">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F243" t="s">
-        <v>647</v>
+        <v>22</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
         <v>17</v>
       </c>
       <c r="J243" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K243">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="C244" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="D244" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E244">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="F244" t="s">
-        <v>650</v>
+        <v>27</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
         <v>17</v>
       </c>
       <c r="J244" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K244">
-        <v>7</v>
+        <v>53</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="C245" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="D245" t="s">
-        <v>653</v>
+        <v>30</v>
       </c>
       <c r="E245">
-        <v>647</v>
+        <v>34</v>
       </c>
       <c r="F245" t="s">
-        <v>654</v>
+        <v>31</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
         <v>17</v>
       </c>
       <c r="J245" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K245">
-        <v>647</v>
+        <v>34</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C246" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D246" t="s">
-        <v>429</v>
+        <v>34</v>
       </c>
       <c r="E246">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="F246" t="s">
-        <v>647</v>
+        <v>35</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
         <v>17</v>
       </c>
       <c r="J246" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K246">
-        <v>20</v>
+        <v>76</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C247" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D247" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="E247">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F247" t="s">
-        <v>650</v>
+        <v>39</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
         <v>17</v>
       </c>
       <c r="J247" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K247">
-        <v>7</v>
+        <v>45</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C248" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="D248" t="s">
-        <v>299</v>
+        <v>42</v>
       </c>
       <c r="E248">
-        <v>586</v>
+        <v>41</v>
       </c>
       <c r="F248" t="s">
-        <v>661</v>
+        <v>43</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
         <v>17</v>
       </c>
       <c r="J248" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K248">
-        <v>586</v>
+        <v>41</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C249" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D249" t="s">
-        <v>429</v>
+        <v>46</v>
       </c>
       <c r="E249">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F249" t="s">
-        <v>612</v>
+        <v>47</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
         <v>17</v>
       </c>
       <c r="J249" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K249">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C250" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D250" t="s">
-        <v>666</v>
+        <v>79</v>
       </c>
       <c r="E250">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F250" t="s">
-        <v>667</v>
+        <v>80</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
         <v>17</v>
       </c>
       <c r="J250" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K250">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" t="s">
         <v>668</v>
       </c>
       <c r="C251" t="s">
         <v>669</v>
       </c>
       <c r="D251" t="s">
-        <v>429</v>
+        <v>102</v>
       </c>
       <c r="E251">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F251" t="s">
-        <v>612</v>
+        <v>103</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
         <v>17</v>
       </c>
       <c r="J251" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K251">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" t="s">
         <v>670</v>
       </c>
       <c r="C252" t="s">
         <v>671</v>
       </c>
       <c r="D252" t="s">
-        <v>77</v>
+        <v>381</v>
       </c>
       <c r="E252">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F252" t="s">
-        <v>650</v>
+        <v>382</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
         <v>17</v>
       </c>
       <c r="J252" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K252">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" t="s">
         <v>672</v>
       </c>
       <c r="C253" t="s">
         <v>673</v>
       </c>
       <c r="D253" t="s">
-        <v>608</v>
+        <v>416</v>
       </c>
       <c r="E253">
-        <v>464</v>
+        <v>10</v>
       </c>
       <c r="F253" t="s">
-        <v>674</v>
+        <v>641</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
         <v>17</v>
       </c>
       <c r="J253" t="s">
         <v>18</v>
       </c>
       <c r="K253">
-        <v>464</v>
+        <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" t="s">
+        <v>674</v>
+      </c>
+      <c r="C254" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="D254" t="s">
         <v>21</v>
       </c>
       <c r="E254">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
         <v>17</v>
       </c>
       <c r="J254" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K254">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" t="s">
+        <v>676</v>
+      </c>
+      <c r="C255" t="s">
         <v>677</v>
       </c>
-      <c r="C255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D255" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="E255">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F255" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
         <v>17</v>
       </c>
       <c r="J255" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K255">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" t="s">
+        <v>678</v>
+      </c>
+      <c r="C256" t="s">
         <v>679</v>
       </c>
-      <c r="C256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D256" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E256">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="F256" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
         <v>17</v>
       </c>
       <c r="J256" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K256">
-        <v>46</v>
+        <v>5</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" t="s">
+        <v>680</v>
+      </c>
+      <c r="C257" t="s">
         <v>681</v>
       </c>
-      <c r="C257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D257" t="s">
-        <v>33</v>
+        <v>416</v>
       </c>
       <c r="E257">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
-        <v>34</v>
+        <v>641</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
         <v>17</v>
       </c>
       <c r="J257" t="s">
         <v>18</v>
       </c>
       <c r="K257">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" t="s">
+        <v>682</v>
+      </c>
+      <c r="C258" t="s">
         <v>683</v>
       </c>
-      <c r="C258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D258" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E258">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F258" t="s">
-        <v>38</v>
+        <v>224</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
         <v>17</v>
       </c>
       <c r="J258" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K258">
-        <v>44</v>
+        <v>5</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" t="s">
+        <v>684</v>
+      </c>
+      <c r="C259" t="s">
         <v>685</v>
       </c>
-      <c r="C259" t="s">
+      <c r="D259" t="s">
         <v>686</v>
       </c>
-      <c r="D259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259">
-        <v>40</v>
+        <v>255</v>
       </c>
       <c r="F259" t="s">
-        <v>42</v>
+        <v>687</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
         <v>17</v>
       </c>
       <c r="J259" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K259">
-        <v>40</v>
+        <v>255</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C260" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D260" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E260">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="F260" t="s">
-        <v>50</v>
+        <v>224</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
         <v>17</v>
       </c>
       <c r="J260" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K260">
-        <v>61</v>
+        <v>5</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C261" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D261" t="s">
-        <v>423</v>
+        <v>102</v>
       </c>
       <c r="E261">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F261" t="s">
-        <v>691</v>
+        <v>112</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
         <v>17</v>
       </c>
       <c r="J261" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K261">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" t="s">
         <v>692</v>
       </c>
       <c r="C262" t="s">
         <v>693</v>
       </c>
       <c r="D262" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="E262">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F262" t="s">
-        <v>173</v>
+        <v>63</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
         <v>17</v>
       </c>
       <c r="J262" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K262">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" t="s">
         <v>694</v>
       </c>
       <c r="C263" t="s">
         <v>695</v>
       </c>
       <c r="D263" t="s">
-        <v>429</v>
+        <v>21</v>
       </c>
       <c r="E263">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F263" t="s">
-        <v>430</v>
+        <v>22</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
         <v>17</v>
       </c>
       <c r="J263" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K263">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" t="s">
         <v>696</v>
       </c>
       <c r="C264" t="s">
         <v>697</v>
       </c>
       <c r="D264" t="s">
-        <v>429</v>
+        <v>156</v>
       </c>
       <c r="E264">
-        <v>20</v>
+        <v>525</v>
       </c>
       <c r="F264" t="s">
-        <v>612</v>
+        <v>157</v>
       </c>
       <c r="G264">
         <v>1</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
         <v>17</v>
       </c>
       <c r="J264" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K264">
-        <v>20</v>
+        <v>525</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" t="s">
         <v>698</v>
       </c>
       <c r="C265" t="s">
         <v>699</v>
       </c>
       <c r="D265" t="s">
-        <v>429</v>
+        <v>160</v>
       </c>
       <c r="E265">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="F265" t="s">
-        <v>647</v>
+        <v>161</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>17</v>
       </c>
       <c r="J265" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K265">
-        <v>20</v>
+        <v>480</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" t="s">
         <v>700</v>
       </c>
       <c r="C266" t="s">
         <v>701</v>
       </c>
       <c r="D266" t="s">
-        <v>429</v>
+        <v>164</v>
       </c>
       <c r="E266">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="F266" t="s">
-        <v>612</v>
+        <v>165</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>17</v>
       </c>
       <c r="J266" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K266">
-        <v>20</v>
+        <v>224</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" t="s">
         <v>702</v>
       </c>
       <c r="C267" t="s">
         <v>703</v>
       </c>
       <c r="D267" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="E267">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F267" t="s">
-        <v>180</v>
+        <v>22</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>17</v>
       </c>
       <c r="J267" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K267">
-        <v>8</v>
+        <v>70</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" t="s">
         <v>704</v>
       </c>
       <c r="C268" t="s">
         <v>705</v>
       </c>
       <c r="D268" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E268">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F268" t="s">
-        <v>74</v>
+        <v>706</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>17</v>
       </c>
       <c r="J268" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K268">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C269" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D269" t="s">
-        <v>429</v>
+        <v>709</v>
       </c>
       <c r="E269">
-        <v>20</v>
+        <v>1496</v>
       </c>
       <c r="F269" t="s">
-        <v>612</v>
+        <v>710</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>17</v>
       </c>
       <c r="J269" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K269">
-        <v>20</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C270" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D270" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E270">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F270" t="s">
-        <v>710</v>
+        <v>22</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
         <v>17</v>
       </c>
       <c r="J270" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K270">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C271" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D271" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E271">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F271" t="s">
-        <v>647</v>
+        <v>715</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
         <v>17</v>
       </c>
       <c r="J271" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K271">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C272" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D272" t="s">
-        <v>429</v>
+        <v>718</v>
       </c>
       <c r="E272">
-        <v>20</v>
+        <v>1108</v>
       </c>
       <c r="F272" t="s">
-        <v>612</v>
+        <v>719</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
         <v>17</v>
       </c>
       <c r="J272" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K272">
-        <v>20</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="C273" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="D273" t="s">
-        <v>717</v>
+        <v>416</v>
       </c>
       <c r="E273">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="F273" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="G273">
         <v>1</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
         <v>17</v>
       </c>
       <c r="J273" t="s">
         <v>18</v>
       </c>
       <c r="K273">
-        <v>255</v>
+        <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C274" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D274" t="s">
-        <v>172</v>
+        <v>416</v>
       </c>
       <c r="E274">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F274" t="s">
-        <v>180</v>
+        <v>725</v>
       </c>
       <c r="G274">
         <v>1</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
         <v>17</v>
       </c>
       <c r="J274" t="s">
         <v>18</v>
       </c>
       <c r="K274">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="C275" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="D275" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="E275">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F275" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
         <v>17</v>
       </c>
       <c r="J275" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K275">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="C276" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="D276" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E276">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="F276" t="s">
-        <v>66</v>
+        <v>715</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
         <v>17</v>
       </c>
       <c r="J276" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K276">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C277" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="D277" t="s">
-        <v>335</v>
+        <v>732</v>
       </c>
       <c r="E277">
-        <v>35</v>
+        <v>1350</v>
       </c>
       <c r="F277" t="s">
-        <v>336</v>
+        <v>733</v>
       </c>
       <c r="G277">
         <v>1</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
         <v>17</v>
       </c>
       <c r="J277" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K277">
-        <v>35</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="C278" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="D278" t="s">
-        <v>321</v>
+        <v>416</v>
       </c>
       <c r="E278">
-        <v>494</v>
+        <v>10</v>
       </c>
       <c r="F278" t="s">
-        <v>322</v>
+        <v>722</v>
       </c>
       <c r="G278">
         <v>1</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
         <v>17</v>
       </c>
       <c r="J278" t="s">
         <v>18</v>
       </c>
       <c r="K278">
-        <v>494</v>
+        <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="C279" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="D279" t="s">
-        <v>57</v>
+        <v>416</v>
       </c>
       <c r="E279">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F279" t="s">
-        <v>58</v>
+        <v>725</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
         <v>17</v>
       </c>
       <c r="J279" t="s">
         <v>18</v>
       </c>
       <c r="K279">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="C280" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="D280" t="s">
-        <v>329</v>
+        <v>416</v>
       </c>
       <c r="E280">
-        <v>375</v>
+        <v>10</v>
       </c>
       <c r="F280" t="s">
-        <v>330</v>
+        <v>722</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
         <v>17</v>
       </c>
       <c r="J280" t="s">
         <v>18</v>
       </c>
       <c r="K280">
-        <v>375</v>
+        <v>10</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="C281" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="D281" t="s">
-        <v>458</v>
+        <v>42</v>
       </c>
       <c r="E281">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F281" t="s">
-        <v>735</v>
+        <v>43</v>
       </c>
       <c r="G281">
         <v>1</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
         <v>17</v>
       </c>
       <c r="J281" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K281">
-        <v>10</v>
+        <v>41</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="C282" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="D282" t="s">
-        <v>335</v>
+        <v>66</v>
       </c>
       <c r="E282">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="F282" t="s">
-        <v>336</v>
+        <v>715</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
         <v>17</v>
       </c>
       <c r="J282" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K282">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="C283" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="D283" t="s">
-        <v>458</v>
+        <v>746</v>
       </c>
       <c r="E283">
-        <v>10</v>
+        <v>719</v>
       </c>
       <c r="F283" t="s">
-        <v>710</v>
+        <v>747</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
         <v>17</v>
       </c>
       <c r="J283" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K283">
-        <v>10</v>
+        <v>719</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="C284" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="D284" t="s">
-        <v>339</v>
+        <v>416</v>
       </c>
       <c r="E284">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F284" t="s">
-        <v>340</v>
+        <v>722</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
         <v>17</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284">
-        <v>193</v>
+        <v>10</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="C285" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="D285" t="s">
-        <v>65</v>
+        <v>416</v>
       </c>
       <c r="E285">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="F285" t="s">
-        <v>66</v>
+        <v>725</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
         <v>17</v>
       </c>
       <c r="J285" t="s">
         <v>18</v>
       </c>
       <c r="K285">
-        <v>85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="C286" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="D286" t="s">
-        <v>746</v>
+        <v>416</v>
       </c>
       <c r="E286">
-        <v>1544</v>
+        <v>10</v>
       </c>
       <c r="F286" t="s">
-        <v>747</v>
+        <v>722</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
         <v>17</v>
       </c>
       <c r="J286" t="s">
         <v>18</v>
       </c>
       <c r="K286">
-        <v>1544</v>
+        <v>10</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="C287" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="D287" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E287">
         <v>10</v>
       </c>
       <c r="F287" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
         <v>17</v>
       </c>
       <c r="J287" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K287">
         <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C288" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="D288" t="s">
-        <v>429</v>
+        <v>38</v>
       </c>
       <c r="E288">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F288" t="s">
-        <v>612</v>
+        <v>76</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
         <v>17</v>
       </c>
       <c r="J288" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K288">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C289" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="D289" t="s">
-        <v>666</v>
+        <v>66</v>
       </c>
       <c r="E289">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F289" t="s">
-        <v>755</v>
+        <v>715</v>
       </c>
       <c r="G289">
         <v>1</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
         <v>17</v>
       </c>
       <c r="J289" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K289">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C290" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="D290" t="s">
-        <v>429</v>
+        <v>762</v>
       </c>
       <c r="E290">
-        <v>20</v>
+        <v>749</v>
       </c>
       <c r="F290" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
         <v>17</v>
       </c>
       <c r="J290" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K290">
-        <v>20</v>
+        <v>749</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="C291" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="D291" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E291">
         <v>10</v>
       </c>
       <c r="F291" t="s">
-        <v>466</v>
+        <v>722</v>
       </c>
       <c r="G291">
         <v>1</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
         <v>17</v>
       </c>
       <c r="J291" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K291">
         <v>10</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="C292" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="D292" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E292">
         <v>10</v>
       </c>
       <c r="F292" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
         <v>17</v>
       </c>
       <c r="J292" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K292">
         <v>10</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C293" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D293" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="E293">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="F293" t="s">
-        <v>66</v>
+        <v>139</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
         <v>17</v>
       </c>
       <c r="J293" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K293">
-        <v>85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="C294" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="D294" t="s">
-        <v>767</v>
+        <v>66</v>
       </c>
       <c r="E294">
-        <v>673</v>
+        <v>7</v>
       </c>
       <c r="F294" t="s">
-        <v>768</v>
+        <v>715</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
         <v>17</v>
       </c>
       <c r="J294" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K294">
-        <v>673</v>
+        <v>7</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C295" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D295" t="s">
-        <v>73</v>
+        <v>774</v>
       </c>
       <c r="E295">
-        <v>5</v>
+        <v>546</v>
       </c>
       <c r="F295" t="s">
-        <v>488</v>
+        <v>775</v>
       </c>
       <c r="G295">
         <v>1</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>17</v>
       </c>
       <c r="J295" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K295">
-        <v>5</v>
+        <v>546</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="C296" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="D296" t="s">
-        <v>773</v>
+        <v>416</v>
       </c>
       <c r="E296">
-        <v>784</v>
+        <v>10</v>
       </c>
       <c r="F296" t="s">
-        <v>768</v>
+        <v>722</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>17</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296">
-        <v>784</v>
+        <v>10</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C297" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="D297" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E297">
         <v>10</v>
       </c>
       <c r="F297" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
         <v>17</v>
       </c>
       <c r="J297" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K297">
         <v>10</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="C298" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D298" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E298">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F298" t="s">
-        <v>612</v>
+        <v>722</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
         <v>17</v>
       </c>
       <c r="J298" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K298">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C299" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="D299" t="s">
-        <v>475</v>
+        <v>21</v>
       </c>
       <c r="E299">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F299" t="s">
-        <v>517</v>
+        <v>22</v>
       </c>
       <c r="G299">
         <v>1</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
         <v>17</v>
       </c>
       <c r="J299" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K299">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C300" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="D300" t="s">
-        <v>475</v>
+        <v>30</v>
       </c>
       <c r="E300">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F300" t="s">
-        <v>782</v>
+        <v>31</v>
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>17</v>
       </c>
       <c r="J300" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K300">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C301" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="D301" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E301">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F301" t="s">
-        <v>466</v>
+        <v>715</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>17</v>
       </c>
       <c r="J301" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K301">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C302" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D302" t="s">
-        <v>429</v>
+        <v>790</v>
       </c>
       <c r="E302">
-        <v>20</v>
+        <v>617</v>
       </c>
       <c r="F302" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>17</v>
       </c>
       <c r="J302" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K302">
-        <v>20</v>
+        <v>617</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="C303" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="D303" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E303">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F303" t="s">
-        <v>536</v>
+        <v>725</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
         <v>17</v>
       </c>
       <c r="J303" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K303">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="C304" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="D304" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E304">
         <v>10</v>
       </c>
       <c r="F304" t="s">
-        <v>750</v>
+        <v>722</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>17</v>
       </c>
       <c r="J304" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K304">
         <v>10</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C305" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D305" t="s">
-        <v>794</v>
+        <v>416</v>
       </c>
       <c r="E305">
-        <v>576</v>
+        <v>10</v>
       </c>
       <c r="F305" t="s">
-        <v>795</v>
+        <v>725</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
         <v>17</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305">
-        <v>576</v>
+        <v>10</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C306" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D306" t="s">
-        <v>458</v>
+        <v>26</v>
       </c>
       <c r="E306">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="F306" t="s">
-        <v>750</v>
+        <v>27</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
         <v>17</v>
       </c>
       <c r="J306" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K306">
-        <v>10</v>
+        <v>53</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C307" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D307" t="s">
-        <v>429</v>
+        <v>30</v>
       </c>
       <c r="E307">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F307" t="s">
-        <v>612</v>
+        <v>31</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
         <v>17</v>
       </c>
       <c r="J307" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K307">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C308" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D308" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E308">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F308" t="s">
-        <v>536</v>
+        <v>715</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
         <v>17</v>
       </c>
       <c r="J308" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K308">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C309" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D309" t="s">
-        <v>429</v>
+        <v>806</v>
       </c>
       <c r="E309">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="F309" t="s">
-        <v>758</v>
+        <v>807</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>17</v>
       </c>
       <c r="J309" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K309">
-        <v>20</v>
+        <v>219</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C310" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D310" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E310">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F310" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>17</v>
       </c>
       <c r="J310" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K310">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C311" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="D311" t="s">
-        <v>458</v>
+        <v>102</v>
       </c>
       <c r="E311">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F311" t="s">
-        <v>466</v>
+        <v>103</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>17</v>
       </c>
       <c r="J311" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K311">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C312" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D312" t="s">
-        <v>458</v>
+        <v>381</v>
       </c>
       <c r="E312">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F312" t="s">
-        <v>750</v>
+        <v>382</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
         <v>17</v>
       </c>
       <c r="J312" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K312">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="C313" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="D313" t="s">
-        <v>251</v>
+        <v>21</v>
       </c>
       <c r="E313">
-        <v>681</v>
+        <v>70</v>
       </c>
       <c r="F313" t="s">
-        <v>812</v>
+        <v>22</v>
       </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
         <v>17</v>
       </c>
       <c r="J313" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K313">
-        <v>681</v>
+        <v>70</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C314" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="D314" t="s">
-        <v>458</v>
+        <v>102</v>
       </c>
       <c r="E314">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F314" t="s">
-        <v>750</v>
+        <v>112</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
         <v>17</v>
       </c>
       <c r="J314" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K314">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C315" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="D315" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E315">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F315" t="s">
-        <v>612</v>
+        <v>63</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
         <v>17</v>
       </c>
       <c r="J315" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K315">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="C316" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="D316" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E316">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F316" t="s">
-        <v>819</v>
+        <v>22</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
         <v>17</v>
       </c>
       <c r="J316" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K316">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C317" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D317" t="s">
-        <v>475</v>
+        <v>102</v>
       </c>
       <c r="E317">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F317" t="s">
-        <v>517</v>
+        <v>112</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
         <v>17</v>
       </c>
       <c r="J317" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K317">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C318" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="D318" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E318">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F318" t="s">
-        <v>787</v>
+        <v>63</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
         <v>17</v>
       </c>
       <c r="J318" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K318">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C319" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="D319" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E319">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F319" t="s">
-        <v>536</v>
+        <v>829</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
         <v>17</v>
       </c>
       <c r="J319" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K319">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="C320" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="D320" t="s">
-        <v>458</v>
+        <v>832</v>
       </c>
       <c r="E320">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="F320" t="s">
-        <v>750</v>
+        <v>807</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
         <v>17</v>
       </c>
       <c r="J320" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K320">
-        <v>10</v>
+        <v>186</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="C321" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="D321" t="s">
-        <v>57</v>
+        <v>381</v>
       </c>
       <c r="E321">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F321" t="s">
-        <v>58</v>
+        <v>835</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
         <v>17</v>
       </c>
       <c r="J321" t="s">
         <v>18</v>
       </c>
       <c r="K321">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="C322" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="D322" t="s">
-        <v>45</v>
+        <v>416</v>
       </c>
       <c r="E322">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F322" t="s">
-        <v>46</v>
+        <v>641</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
         <v>17</v>
       </c>
       <c r="J322" t="s">
         <v>18</v>
       </c>
       <c r="K322">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="C323" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="D323" t="s">
-        <v>834</v>
+        <v>416</v>
       </c>
       <c r="E323">
-        <v>321</v>
+        <v>10</v>
       </c>
       <c r="F323" t="s">
-        <v>835</v>
+        <v>725</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
         <v>17</v>
       </c>
       <c r="J323" t="s">
         <v>18</v>
       </c>
       <c r="K323">
-        <v>321</v>
+        <v>10</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="C324" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="D324" t="s">
-        <v>73</v>
+        <v>416</v>
       </c>
       <c r="E324">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F324" t="s">
-        <v>488</v>
+        <v>722</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
         <v>17</v>
       </c>
       <c r="J324" t="s">
         <v>18</v>
       </c>
       <c r="K324">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="C325" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="D325" t="s">
-        <v>840</v>
+        <v>381</v>
       </c>
       <c r="E325">
-        <v>602</v>
+        <v>20</v>
       </c>
       <c r="F325" t="s">
-        <v>841</v>
+        <v>623</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
         <v>17</v>
       </c>
       <c r="J325" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K325">
-        <v>602</v>
+        <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C326" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D326" t="s">
-        <v>73</v>
+        <v>416</v>
       </c>
       <c r="E326">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F326" t="s">
-        <v>488</v>
+        <v>641</v>
       </c>
       <c r="G326">
         <v>1</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
         <v>17</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C327" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D327" t="s">
-        <v>339</v>
+        <v>416</v>
       </c>
       <c r="E327">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F327" t="s">
-        <v>835</v>
+        <v>725</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>17</v>
       </c>
       <c r="J327" t="s">
         <v>18</v>
       </c>
       <c r="K327">
-        <v>193</v>
+        <v>10</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C328" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D328" t="s">
-        <v>458</v>
+        <v>34</v>
       </c>
       <c r="E328">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="F328" t="s">
-        <v>466</v>
+        <v>35</v>
       </c>
       <c r="G328">
         <v>1</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>17</v>
       </c>
       <c r="J328" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K328">
-        <v>10</v>
+        <v>76</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C329" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="D329" t="s">
-        <v>458</v>
+        <v>42</v>
       </c>
       <c r="E329">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F329" t="s">
-        <v>750</v>
+        <v>43</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>17</v>
       </c>
       <c r="J329" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K329">
-        <v>10</v>
+        <v>41</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C330" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D330" t="s">
-        <v>666</v>
+        <v>66</v>
       </c>
       <c r="E330">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F330" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
         <v>17</v>
       </c>
       <c r="J330" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K330">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C331" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D331" t="s">
-        <v>429</v>
+        <v>856</v>
       </c>
       <c r="E331">
-        <v>20</v>
+        <v>351</v>
       </c>
       <c r="F331" t="s">
-        <v>787</v>
+        <v>857</v>
       </c>
       <c r="G331">
         <v>1</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>17</v>
       </c>
       <c r="J331" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K331">
-        <v>20</v>
+        <v>351</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="C332" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="D332" t="s">
-        <v>475</v>
+        <v>21</v>
       </c>
       <c r="E332">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F332" t="s">
-        <v>782</v>
+        <v>22</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>17</v>
       </c>
       <c r="J332" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K332">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="C333" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="D333" t="s">
-        <v>458</v>
+        <v>862</v>
       </c>
       <c r="E333">
-        <v>10</v>
+        <v>450</v>
       </c>
       <c r="F333" t="s">
-        <v>750</v>
+        <v>863</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
         <v>17</v>
       </c>
       <c r="J333" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K333">
-        <v>10</v>
+        <v>450</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="C334" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="D334" t="s">
-        <v>65</v>
+        <v>866</v>
       </c>
       <c r="E334">
-        <v>85</v>
+        <v>490</v>
       </c>
       <c r="F334" t="s">
-        <v>66</v>
+        <v>867</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
         <v>17</v>
       </c>
       <c r="J334" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K334">
-        <v>85</v>
+        <v>490</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="C335" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="D335" t="s">
-        <v>14</v>
+        <v>870</v>
       </c>
       <c r="E335">
-        <v>58</v>
+        <v>332</v>
       </c>
       <c r="F335" t="s">
-        <v>15</v>
+        <v>871</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
         <v>17</v>
       </c>
       <c r="J335" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K335">
-        <v>58</v>
+        <v>332</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="C336" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="D336" t="s">
-        <v>864</v>
+        <v>21</v>
       </c>
       <c r="E336">
-        <v>656</v>
+        <v>70</v>
       </c>
       <c r="F336" t="s">
-        <v>865</v>
+        <v>22</v>
       </c>
       <c r="G336">
         <v>1</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
         <v>17</v>
       </c>
       <c r="J336" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K336">
-        <v>656</v>
+        <v>70</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="C337" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="D337" t="s">
-        <v>458</v>
+        <v>347</v>
       </c>
       <c r="E337">
-        <v>10</v>
+        <v>626</v>
       </c>
       <c r="F337" t="s">
-        <v>750</v>
+        <v>348</v>
       </c>
       <c r="G337">
         <v>1</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
         <v>17</v>
       </c>
       <c r="J337" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K337">
-        <v>10</v>
+        <v>626</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="C338" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="D338" t="s">
-        <v>666</v>
+        <v>62</v>
       </c>
       <c r="E338">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F338" t="s">
-        <v>667</v>
+        <v>224</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
         <v>17</v>
       </c>
       <c r="J338" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K338">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="C339" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="D339" t="s">
-        <v>458</v>
+        <v>880</v>
       </c>
       <c r="E339">
-        <v>10</v>
+        <v>263</v>
       </c>
       <c r="F339" t="s">
-        <v>466</v>
+        <v>881</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
         <v>17</v>
       </c>
       <c r="J339" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K339">
-        <v>10</v>
+        <v>263</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="C340" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="D340" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E340">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F340" t="s">
-        <v>787</v>
+        <v>63</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
         <v>17</v>
       </c>
       <c r="J340" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K340">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="C341" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="D341" t="s">
-        <v>458</v>
+        <v>357</v>
       </c>
       <c r="E341">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="F341" t="s">
-        <v>819</v>
+        <v>358</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
         <v>17</v>
       </c>
       <c r="J341" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K341">
-        <v>10</v>
+        <v>370</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="C342" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="D342" t="s">
-        <v>458</v>
+        <v>367</v>
       </c>
       <c r="E342">
-        <v>10</v>
+        <v>235</v>
       </c>
       <c r="F342" t="s">
-        <v>750</v>
+        <v>368</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
         <v>17</v>
       </c>
       <c r="J342" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K342">
-        <v>10</v>
+        <v>235</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="C343" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="D343" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="E343">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="F343" t="s">
-        <v>50</v>
+        <v>890</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
         <v>17</v>
       </c>
       <c r="J343" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K343">
-        <v>61</v>
+        <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="C344" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
       <c r="D344" t="s">
-        <v>25</v>
+        <v>381</v>
       </c>
       <c r="E344">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F344" t="s">
-        <v>26</v>
+        <v>382</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
         <v>17</v>
       </c>
       <c r="J344" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K344">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="C345" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="D345" t="s">
-        <v>884</v>
+        <v>21</v>
       </c>
       <c r="E345">
-        <v>468</v>
+        <v>70</v>
       </c>
       <c r="F345" t="s">
-        <v>885</v>
+        <v>22</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345" t="s">
         <v>17</v>
       </c>
       <c r="J345" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K345">
-        <v>468</v>
+        <v>70</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="C346" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="D346" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="E346">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F346" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346" t="s">
         <v>17</v>
       </c>
       <c r="J346" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K346">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="C347" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="D347" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="E347">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F347" t="s">
-        <v>173</v>
+        <v>63</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347" t="s">
         <v>17</v>
       </c>
       <c r="J347" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K347">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="C348" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="D348" t="s">
-        <v>429</v>
+        <v>21</v>
       </c>
       <c r="E348">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F348" t="s">
-        <v>430</v>
+        <v>22</v>
       </c>
       <c r="G348">
         <v>1</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348" t="s">
         <v>17</v>
       </c>
       <c r="J348" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K348">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="C349" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="D349" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E349">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F349" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="G349">
         <v>1</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349" t="s">
         <v>17</v>
       </c>
       <c r="J349" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K349">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="C350" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="D350" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="E350">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F350" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350" t="s">
         <v>17</v>
       </c>
       <c r="J350" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K350">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="C351" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="D351" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="E351">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="F351" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
       <c r="I351" t="s">
         <v>17</v>
       </c>
       <c r="J351" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K351">
-        <v>5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="C352" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="D352" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E352">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="F352" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G352">
         <v>1</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352" t="s">
         <v>17</v>
       </c>
       <c r="J352" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K352">
-        <v>85</v>
+        <v>43</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="C353" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="D353" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
       <c r="E353">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F353" t="s">
-        <v>180</v>
+        <v>616</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353" t="s">
         <v>17</v>
       </c>
       <c r="J353" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K353">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="C354" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="D354" t="s">
-        <v>73</v>
+        <v>619</v>
       </c>
       <c r="E354">
-        <v>5</v>
+        <v>922</v>
       </c>
       <c r="F354" t="s">
-        <v>74</v>
+        <v>620</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354" t="s">
         <v>17</v>
       </c>
       <c r="J354" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K354">
-        <v>5</v>
+        <v>922</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="C355" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="D355" t="s">
-        <v>69</v>
+        <v>381</v>
       </c>
       <c r="E355">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F355" t="s">
-        <v>888</v>
+        <v>835</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355" t="s">
         <v>17</v>
       </c>
       <c r="J355" t="s">
         <v>18</v>
       </c>
       <c r="K355">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="C356" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="D356" t="s">
-        <v>909</v>
+        <v>66</v>
       </c>
       <c r="E356">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="F356" t="s">
-        <v>885</v>
+        <v>626</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" t="s">
         <v>17</v>
       </c>
       <c r="J356" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K356">
-        <v>79</v>
+        <v>7</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="C357" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="D357" t="s">
-        <v>458</v>
+        <v>629</v>
       </c>
       <c r="E357">
-        <v>10</v>
+        <v>702</v>
       </c>
       <c r="F357" t="s">
-        <v>750</v>
+        <v>630</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" t="s">
         <v>17</v>
       </c>
       <c r="J357" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K357">
-        <v>10</v>
+        <v>702</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="C358" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="D358" t="s">
-        <v>666</v>
+        <v>381</v>
       </c>
       <c r="E358">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F358" t="s">
-        <v>667</v>
+        <v>623</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" t="s">
         <v>17</v>
       </c>
       <c r="J358" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K358">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="C359" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="D359" t="s">
-        <v>475</v>
+        <v>66</v>
       </c>
       <c r="E359">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F359" t="s">
-        <v>517</v>
+        <v>626</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" t="s">
         <v>17</v>
       </c>
       <c r="J359" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K359">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="C360" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="D360" t="s">
-        <v>429</v>
+        <v>637</v>
       </c>
       <c r="E360">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F360" t="s">
-        <v>787</v>
+        <v>638</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" t="s">
         <v>17</v>
       </c>
       <c r="J360" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K360">
-        <v>20</v>
+        <v>478</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="C361" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="D361" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E361">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F361" t="s">
-        <v>758</v>
+        <v>641</v>
       </c>
       <c r="G361">
         <v>1</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" t="s">
         <v>17</v>
       </c>
       <c r="J361" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K361">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="C362" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="D362" t="s">
-        <v>458</v>
+        <v>30</v>
       </c>
       <c r="E362">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F362" t="s">
-        <v>819</v>
+        <v>31</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" t="s">
         <v>17</v>
       </c>
       <c r="J362" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K362">
-        <v>10</v>
+        <v>34</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="C363" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="D363" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E363">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F363" t="s">
-        <v>536</v>
+        <v>641</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" t="s">
         <v>17</v>
       </c>
       <c r="J363" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K363">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="C364" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="D364" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E364">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F364" t="s">
-        <v>750</v>
+        <v>626</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" t="s">
         <v>17</v>
       </c>
       <c r="J364" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K364">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="C365" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="D365" t="s">
-        <v>928</v>
+        <v>650</v>
       </c>
       <c r="E365">
-        <v>562</v>
+        <v>331</v>
       </c>
       <c r="F365" t="s">
-        <v>929</v>
+        <v>651</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
       <c r="I365" t="s">
         <v>17</v>
       </c>
       <c r="J365" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K365">
-        <v>562</v>
+        <v>331</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="C366" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="D366" t="s">
-        <v>475</v>
+        <v>34</v>
       </c>
       <c r="E366">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="F366" t="s">
-        <v>517</v>
+        <v>35</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" t="s">
         <v>17</v>
       </c>
       <c r="J366" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K366">
-        <v>15</v>
+        <v>76</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="C367" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D367" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E367">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F367" t="s">
-        <v>647</v>
+        <v>940</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I367" t="s">
         <v>17</v>
       </c>
       <c r="J367" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K367">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="C368" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="D368" t="s">
-        <v>458</v>
+        <v>944</v>
       </c>
       <c r="E368">
-        <v>10</v>
+        <v>1029</v>
       </c>
       <c r="F368" t="s">
-        <v>750</v>
+        <v>945</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I368" t="s">
         <v>17</v>
       </c>
       <c r="J368" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K368">
-        <v>10</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="C369" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="D369" t="s">
-        <v>429</v>
+        <v>21</v>
       </c>
       <c r="E369">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F369" t="s">
-        <v>617</v>
+        <v>22</v>
       </c>
       <c r="G369">
         <v>1</v>
       </c>
       <c r="H369" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I369" t="s">
         <v>17</v>
       </c>
       <c r="J369" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K369">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="C370" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="D370" t="s">
-        <v>475</v>
+        <v>30</v>
       </c>
       <c r="E370">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F370" t="s">
-        <v>782</v>
+        <v>31</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I370" t="s">
         <v>17</v>
       </c>
       <c r="J370" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K370">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="C371" t="s">
+        <v>951</v>
+      </c>
+      <c r="D371" t="s">
+        <v>62</v>
+      </c>
+      <c r="E371">
+        <v>5</v>
+      </c>
+      <c r="F371" t="s">
+        <v>224</v>
+      </c>
+      <c r="G371">
+        <v>1</v>
+      </c>
+      <c r="H371" t="s">
         <v>941</v>
       </c>
-      <c r="D371" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I371" t="s">
         <v>17</v>
       </c>
       <c r="J371" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K371">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="C372" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="D372" t="s">
-        <v>666</v>
+        <v>954</v>
       </c>
       <c r="E372">
-        <v>30</v>
+        <v>228</v>
       </c>
       <c r="F372" t="s">
-        <v>667</v>
+        <v>955</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I372" t="s">
         <v>17</v>
       </c>
       <c r="J372" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K372">
-        <v>30</v>
+        <v>228</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" t="s">
-        <v>944</v>
+        <v>956</v>
       </c>
       <c r="C373" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="D373" t="s">
-        <v>458</v>
+        <v>62</v>
       </c>
       <c r="E373">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F373" t="s">
-        <v>750</v>
+        <v>224</v>
       </c>
       <c r="G373">
         <v>1</v>
       </c>
       <c r="H373" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I373" t="s">
         <v>17</v>
       </c>
       <c r="J373" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K373">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" t="s">
-        <v>946</v>
+        <v>958</v>
       </c>
       <c r="C374" t="s">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="D374" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E374">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F374" t="s">
-        <v>617</v>
+        <v>960</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I374" t="s">
         <v>17</v>
       </c>
       <c r="J374" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K374">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="C375" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="D375" t="s">
-        <v>429</v>
+        <v>963</v>
       </c>
       <c r="E375">
-        <v>20</v>
+        <v>575</v>
       </c>
       <c r="F375" t="s">
-        <v>647</v>
+        <v>964</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I375" t="s">
         <v>17</v>
       </c>
       <c r="J375" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K375">
-        <v>20</v>
+        <v>575</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="C376" t="s">
-        <v>951</v>
+        <v>966</v>
       </c>
       <c r="D376" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E376">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F376" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G376">
         <v>1</v>
       </c>
       <c r="H376" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I376" t="s">
         <v>17</v>
       </c>
       <c r="J376" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K376">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" t="s">
-        <v>952</v>
+        <v>967</v>
       </c>
       <c r="C377" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
       <c r="D377" t="s">
-        <v>954</v>
+        <v>34</v>
       </c>
       <c r="E377">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="F377" t="s">
-        <v>955</v>
+        <v>35</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I377" t="s">
         <v>17</v>
       </c>
       <c r="J377" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K377">
-        <v>115</v>
+        <v>76</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="C378" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="D378" t="s">
-        <v>958</v>
+        <v>38</v>
       </c>
       <c r="E378">
-        <v>343</v>
+        <v>45</v>
       </c>
       <c r="F378" t="s">
-        <v>955</v>
+        <v>39</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I378" t="s">
         <v>17</v>
       </c>
       <c r="J378" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K378">
-        <v>343</v>
+        <v>45</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="C379" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="D379" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="E379">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="F379" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I379" t="s">
         <v>17</v>
       </c>
       <c r="J379" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K379">
-        <v>5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="C380" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="D380" t="s">
-        <v>963</v>
+        <v>46</v>
       </c>
       <c r="E380">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F380" t="s">
-        <v>964</v>
+        <v>47</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I380" t="s">
         <v>17</v>
       </c>
       <c r="J380" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K380">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C381" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="D381" t="s">
-        <v>666</v>
+        <v>58</v>
       </c>
       <c r="E381">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F381" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I381" t="s">
         <v>17</v>
       </c>
       <c r="J381" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K381">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="C382" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="D382" t="s">
-        <v>73</v>
+        <v>979</v>
       </c>
       <c r="E382">
-        <v>5</v>
+        <v>714</v>
       </c>
       <c r="F382" t="s">
-        <v>74</v>
+        <v>980</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I382" t="s">
         <v>17</v>
       </c>
       <c r="J382" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K382">
-        <v>5</v>
+        <v>714</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
       <c r="C383" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="D383" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E383">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="F383" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I383" t="s">
         <v>17</v>
       </c>
       <c r="J383" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K383">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="C384" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="D384" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E384">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F384" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G384">
         <v>1</v>
       </c>
       <c r="H384" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I384" t="s">
         <v>17</v>
       </c>
       <c r="J384" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K384">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="C385" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="D385" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E385">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F385" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I385" t="s">
         <v>17</v>
       </c>
       <c r="J385" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K385">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="C386" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="D386" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E386">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="F386" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G386">
         <v>1</v>
       </c>
       <c r="H386" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I386" t="s">
         <v>17</v>
       </c>
       <c r="J386" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K386">
-        <v>46</v>
+        <v>76</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="C387" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="D387" t="s">
+        <v>38</v>
+      </c>
+      <c r="E387">
         <v>45</v>
       </c>
-      <c r="E387">
-[...1 lines deleted...]
-      </c>
       <c r="F387" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I387" t="s">
         <v>17</v>
       </c>
       <c r="J387" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K387">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="C388" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="D388" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E388">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F388" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I388" t="s">
         <v>17</v>
       </c>
       <c r="J388" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K388">
-        <v>61</v>
+        <v>41</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="C389" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="D389" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="E389">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F389" t="s">
-        <v>984</v>
+        <v>76</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I389" t="s">
         <v>17</v>
       </c>
       <c r="J389" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K389">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="C390" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="D390" t="s">
-        <v>429</v>
+        <v>79</v>
       </c>
       <c r="E390">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F390" t="s">
-        <v>430</v>
+        <v>80</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I390" t="s">
         <v>17</v>
       </c>
       <c r="J390" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K390">
-        <v>20</v>
+        <v>51</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="C391" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="D391" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E391">
         <v>34</v>
       </c>
       <c r="F391" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I391" t="s">
         <v>17</v>
       </c>
       <c r="J391" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K391">
         <v>34</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="C392" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="D392" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="E392">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F392" t="s">
-        <v>991</v>
+        <v>84</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I392" t="s">
         <v>17</v>
       </c>
       <c r="J392" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K392">
-        <v>8</v>
+        <v>42</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="C393" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="D393" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="E393">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="F393" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I393" t="s">
         <v>17</v>
       </c>
       <c r="J393" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K393">
-        <v>5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="C394" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="D394" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E394">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F394" t="s">
-        <v>640</v>
+        <v>22</v>
       </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I394" t="s">
         <v>17</v>
       </c>
       <c r="J394" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K394">
-        <v>7</v>
+        <v>70</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="C395" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="D395" t="s">
-        <v>998</v>
+        <v>102</v>
       </c>
       <c r="E395">
-        <v>655</v>
+        <v>8</v>
       </c>
       <c r="F395" t="s">
-        <v>644</v>
+        <v>103</v>
       </c>
       <c r="G395">
         <v>1</v>
       </c>
       <c r="H395" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I395" t="s">
         <v>17</v>
       </c>
       <c r="J395" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K395">
-        <v>655</v>
+        <v>8</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="C396" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="D396" t="s">
-        <v>429</v>
+        <v>381</v>
       </c>
       <c r="E396">
         <v>20</v>
       </c>
       <c r="F396" t="s">
-        <v>612</v>
+        <v>382</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I396" t="s">
         <v>17</v>
       </c>
       <c r="J396" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K396">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="C397" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="D397" t="s">
-        <v>77</v>
+        <v>429</v>
       </c>
       <c r="E397">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F397" t="s">
-        <v>650</v>
+        <v>1011</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I397" t="s">
         <v>17</v>
       </c>
       <c r="J397" t="s">
         <v>18</v>
       </c>
       <c r="K397">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="C398" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="D398" t="s">
-        <v>653</v>
+        <v>381</v>
       </c>
       <c r="E398">
-        <v>647</v>
+        <v>20</v>
       </c>
       <c r="F398" t="s">
-        <v>654</v>
+        <v>623</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I398" t="s">
         <v>17</v>
       </c>
       <c r="J398" t="s">
         <v>18</v>
       </c>
       <c r="K398">
-        <v>647</v>
+        <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="C399" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="D399" t="s">
         <v>429</v>
       </c>
       <c r="E399">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F399" t="s">
-        <v>612</v>
+        <v>1016</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I399" t="s">
         <v>17</v>
       </c>
       <c r="J399" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K399">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="C400" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="D400" t="s">
-        <v>77</v>
+        <v>416</v>
       </c>
       <c r="E400">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F400" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I400" t="s">
         <v>17</v>
       </c>
       <c r="J400" t="s">
         <v>18</v>
       </c>
       <c r="K400">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="C401" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="D401" t="s">
-        <v>299</v>
+        <v>1021</v>
       </c>
       <c r="E401">
-        <v>586</v>
+        <v>30</v>
       </c>
       <c r="F401" t="s">
-        <v>661</v>
+        <v>1022</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I401" t="s">
         <v>17</v>
       </c>
       <c r="J401" t="s">
         <v>18</v>
       </c>
       <c r="K401">
-        <v>586</v>
+        <v>30</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="C402" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="D402" t="s">
-        <v>429</v>
+        <v>102</v>
       </c>
       <c r="E402">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F402" t="s">
-        <v>647</v>
+        <v>112</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I402" t="s">
         <v>17</v>
       </c>
       <c r="J402" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K402">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="C403" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="D403" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E403">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F403" t="s">
-        <v>650</v>
+        <v>63</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I403" t="s">
         <v>17</v>
       </c>
       <c r="J403" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K403">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="C404" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D404" t="s">
+        <v>429</v>
+      </c>
+      <c r="E404">
+        <v>15</v>
+      </c>
+      <c r="F404" t="s">
         <v>1016</v>
       </c>
-      <c r="D404" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I404" t="s">
         <v>17</v>
       </c>
       <c r="J404" t="s">
         <v>18</v>
       </c>
       <c r="K404">
-        <v>464</v>
+        <v>15</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="C405" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="D405" t="s">
-        <v>172</v>
+        <v>416</v>
       </c>
       <c r="E405">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F405" t="s">
-        <v>173</v>
+        <v>641</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I405" t="s">
         <v>17</v>
       </c>
       <c r="J405" t="s">
         <v>18</v>
       </c>
       <c r="K405">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="C406" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="D406" t="s">
         <v>429</v>
       </c>
       <c r="E406">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F406" t="s">
-        <v>430</v>
+        <v>1011</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406" t="s">
-        <v>16</v>
+        <v>941</v>
       </c>
       <c r="I406" t="s">
         <v>17</v>
       </c>
       <c r="J406" t="s">
         <v>18</v>
       </c>
       <c r="K406">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="C407" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="D407" t="s">
-        <v>429</v>
+        <v>21</v>
       </c>
       <c r="E407">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F407" t="s">
-        <v>612</v>
+        <v>22</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I407" t="s">
         <v>17</v>
       </c>
       <c r="J407" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K407">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="C408" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="D408" t="s">
-        <v>666</v>
+        <v>102</v>
       </c>
       <c r="E408">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F408" t="s">
-        <v>1026</v>
+        <v>112</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I408" t="s">
         <v>17</v>
       </c>
       <c r="J408" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K408">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="C409" t="s">
-        <v>1028</v>
+        <v>1038</v>
       </c>
       <c r="D409" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E409">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F409" t="s">
-        <v>647</v>
+        <v>63</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I409" t="s">
         <v>17</v>
       </c>
       <c r="J409" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K409">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" t="s">
-        <v>1029</v>
+        <v>1039</v>
       </c>
       <c r="C410" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
       <c r="D410" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E410">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F410" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I410" t="s">
         <v>17</v>
       </c>
       <c r="J410" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K410">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
       <c r="C411" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="D411" t="s">
-        <v>429</v>
+        <v>26</v>
       </c>
       <c r="E411">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F411" t="s">
-        <v>617</v>
+        <v>27</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I411" t="s">
         <v>17</v>
       </c>
       <c r="J411" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K411">
-        <v>20</v>
+        <v>53</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="C412" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
       <c r="D412" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="E412">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F412" t="s">
-        <v>180</v>
+        <v>31</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I412" t="s">
         <v>17</v>
       </c>
       <c r="J412" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K412">
-        <v>8</v>
+        <v>34</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="C413" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="D413" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="E413">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="F413" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I413" t="s">
         <v>17</v>
       </c>
       <c r="J413" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K413">
-        <v>5</v>
+        <v>76</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="C414" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="D414" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E414">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F414" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I414" t="s">
         <v>17</v>
       </c>
       <c r="J414" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K414">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="C415" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="D415" t="s">
-        <v>666</v>
+        <v>1051</v>
       </c>
       <c r="E415">
-        <v>30</v>
+        <v>905</v>
       </c>
       <c r="F415" t="s">
-        <v>1041</v>
+        <v>1052</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I415" t="s">
         <v>17</v>
       </c>
       <c r="J415" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K415">
-        <v>30</v>
+        <v>905</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="C416" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="D416" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E416">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F416" t="s">
-        <v>612</v>
+        <v>224</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I416" t="s">
         <v>17</v>
       </c>
       <c r="J416" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K416">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="C417" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="D417" t="s">
-        <v>429</v>
+        <v>954</v>
       </c>
       <c r="E417">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F417" t="s">
-        <v>536</v>
+        <v>1057</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I417" t="s">
         <v>17</v>
       </c>
       <c r="J417" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K417">
-        <v>20</v>
+        <v>228</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="C418" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="D418" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="E418">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F418" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I418" t="s">
         <v>17</v>
       </c>
       <c r="J418" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K418">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="C419" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="D419" t="s">
-        <v>73</v>
+        <v>1062</v>
       </c>
       <c r="E419">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F419" t="s">
-        <v>74</v>
+        <v>1063</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I419" t="s">
         <v>17</v>
       </c>
       <c r="J419" t="s">
         <v>18</v>
       </c>
       <c r="K419">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="C420" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="D420" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E420">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="F420" t="s">
-        <v>66</v>
+        <v>626</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I420" t="s">
         <v>17</v>
       </c>
       <c r="J420" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K420">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="C421" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D421" t="s">
-        <v>14</v>
+        <v>1068</v>
       </c>
       <c r="E421">
-        <v>58</v>
+        <v>658</v>
       </c>
       <c r="F421" t="s">
-        <v>15</v>
+        <v>1069</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I421" t="s">
         <v>17</v>
       </c>
       <c r="J421" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K421">
-        <v>58</v>
+        <v>658</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" t="s">
-        <v>1054</v>
+        <v>1070</v>
       </c>
       <c r="C422" t="s">
-        <v>1055</v>
+        <v>1071</v>
       </c>
       <c r="D422" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E422">
         <v>25</v>
       </c>
-      <c r="E422">
-[...1 lines deleted...]
-      </c>
       <c r="F422" t="s">
-        <v>26</v>
+        <v>1063</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I422" t="s">
         <v>17</v>
       </c>
       <c r="J422" t="s">
         <v>18</v>
       </c>
       <c r="K422">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" t="s">
-        <v>1056</v>
+        <v>1072</v>
       </c>
       <c r="C423" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="D423" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E423">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="F423" t="s">
-        <v>30</v>
+        <v>626</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I423" t="s">
         <v>17</v>
       </c>
       <c r="J423" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K423">
-        <v>46</v>
+        <v>7</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" t="s">
-        <v>1058</v>
+        <v>1074</v>
       </c>
       <c r="C424" t="s">
-        <v>1059</v>
+        <v>1075</v>
       </c>
       <c r="D424" t="s">
-        <v>33</v>
+        <v>1076</v>
       </c>
       <c r="E424">
-        <v>43</v>
+        <v>454</v>
       </c>
       <c r="F424" t="s">
-        <v>34</v>
+        <v>1077</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I424" t="s">
         <v>17</v>
       </c>
       <c r="J424" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K424">
-        <v>43</v>
+        <v>454</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" t="s">
-        <v>1060</v>
+        <v>1078</v>
       </c>
       <c r="C425" t="s">
-        <v>1061</v>
+        <v>1079</v>
       </c>
       <c r="D425" t="s">
-        <v>37</v>
+        <v>1062</v>
       </c>
       <c r="E425">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F425" t="s">
-        <v>38</v>
+        <v>1063</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I425" t="s">
         <v>17</v>
       </c>
       <c r="J425" t="s">
         <v>18</v>
       </c>
       <c r="K425">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="C426" t="s">
-        <v>1063</v>
+        <v>1081</v>
       </c>
       <c r="D426" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E426">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F426" t="s">
-        <v>42</v>
+        <v>626</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I426" t="s">
         <v>17</v>
       </c>
       <c r="J426" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K426">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" t="s">
-        <v>1064</v>
+        <v>1082</v>
       </c>
       <c r="C427" t="s">
-        <v>1065</v>
+        <v>1083</v>
       </c>
       <c r="D427" t="s">
-        <v>45</v>
+        <v>1084</v>
       </c>
       <c r="E427">
-        <v>34</v>
+        <v>418</v>
       </c>
       <c r="F427" t="s">
-        <v>46</v>
+        <v>1085</v>
       </c>
       <c r="G427">
         <v>1</v>
       </c>
       <c r="H427" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I427" t="s">
         <v>17</v>
       </c>
       <c r="J427" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K427">
-        <v>34</v>
+        <v>418</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
       <c r="C428" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="D428" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E428">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F428" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I428" t="s">
         <v>17</v>
       </c>
       <c r="J428" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K428">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
       <c r="C429" t="s">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="D429" t="s">
+        <v>26</v>
+      </c>
+      <c r="E429">
         <v>53</v>
       </c>
-      <c r="E429">
-[...1 lines deleted...]
-      </c>
       <c r="F429" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I429" t="s">
         <v>17</v>
       </c>
       <c r="J429" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K429">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
       <c r="C430" t="s">
-        <v>1071</v>
+        <v>1091</v>
       </c>
       <c r="D430" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E430">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F430" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I430" t="s">
         <v>17</v>
       </c>
       <c r="J430" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K430">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="C431" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="D431" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E431">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F431" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I431" t="s">
         <v>17</v>
       </c>
       <c r="J431" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K431">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="C432" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="D432" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E432">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F432" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I432" t="s">
         <v>17</v>
       </c>
       <c r="J432" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K432">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" t="s">
-        <v>1076</v>
+        <v>1096</v>
       </c>
       <c r="C433" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
       <c r="D433" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E433">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F433" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I433" t="s">
         <v>17</v>
       </c>
       <c r="J433" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K433">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
       <c r="C434" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
       <c r="D434" t="s">
-        <v>1080</v>
+        <v>46</v>
       </c>
       <c r="E434">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F434" t="s">
-        <v>1081</v>
+        <v>47</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I434" t="s">
         <v>17</v>
       </c>
       <c r="J434" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K434">
-        <v>340</v>
+        <v>43</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" t="s">
-        <v>1082</v>
+        <v>1100</v>
       </c>
       <c r="C435" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="D435" t="s">
-        <v>475</v>
+        <v>38</v>
       </c>
       <c r="E435">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F435" t="s">
-        <v>517</v>
+        <v>76</v>
       </c>
       <c r="G435">
         <v>1</v>
       </c>
       <c r="H435" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I435" t="s">
         <v>17</v>
       </c>
       <c r="J435" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K435">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" t="s">
-        <v>1084</v>
+        <v>1102</v>
       </c>
       <c r="C436" t="s">
-        <v>1085</v>
+        <v>1103</v>
       </c>
       <c r="D436" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="E436">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F436" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="G436">
         <v>1</v>
       </c>
       <c r="H436" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I436" t="s">
         <v>17</v>
       </c>
       <c r="J436" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K436">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
       <c r="C437" t="s">
-        <v>1087</v>
+        <v>1105</v>
       </c>
       <c r="D437" t="s">
-        <v>1088</v>
+        <v>30</v>
       </c>
       <c r="E437">
-        <v>427</v>
+        <v>34</v>
       </c>
       <c r="F437" t="s">
-        <v>1089</v>
+        <v>139</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I437" t="s">
         <v>17</v>
       </c>
       <c r="J437" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K437">
-        <v>427</v>
+        <v>34</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" t="s">
-        <v>1090</v>
+        <v>1106</v>
       </c>
       <c r="C438" t="s">
-        <v>1091</v>
+        <v>1107</v>
       </c>
       <c r="D438" t="s">
-        <v>429</v>
+        <v>83</v>
       </c>
       <c r="E438">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F438" t="s">
-        <v>1092</v>
+        <v>84</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I438" t="s">
         <v>17</v>
       </c>
       <c r="J438" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K438">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="C439" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="D439" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="E439">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="F439" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I439" t="s">
         <v>17</v>
       </c>
       <c r="J439" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K439">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="C440" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="D440" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="E440">
-        <v>475</v>
+        <v>244</v>
       </c>
       <c r="F440" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I440" t="s">
         <v>17</v>
       </c>
       <c r="J440" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K440">
-        <v>475</v>
+        <v>244</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="C441" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="D441" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E441">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F441" t="s">
-        <v>46</v>
+        <v>224</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I441" t="s">
         <v>17</v>
       </c>
       <c r="J441" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K441">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="C442" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="D442" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="E442">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F442" t="s">
-        <v>74</v>
+        <v>1016</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I442" t="s">
         <v>17</v>
       </c>
       <c r="J442" t="s">
         <v>18</v>
       </c>
       <c r="K442">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="C443" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="D443" t="s">
-        <v>24</v>
+        <v>1120</v>
       </c>
       <c r="E443">
-        <v>228</v>
+        <v>364</v>
       </c>
       <c r="F443" t="s">
-        <v>1105</v>
+        <v>1121</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I443" t="s">
         <v>17</v>
       </c>
       <c r="J443" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K443">
-        <v>228</v>
+        <v>364</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" t="s">
-        <v>1106</v>
+        <v>1122</v>
       </c>
       <c r="C444" t="s">
-        <v>1107</v>
+        <v>1123</v>
       </c>
       <c r="D444" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="E444">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F444" t="s">
-        <v>74</v>
+        <v>1011</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I444" t="s">
         <v>17</v>
       </c>
       <c r="J444" t="s">
         <v>18</v>
       </c>
       <c r="K444">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" t="s">
-        <v>1108</v>
+        <v>1124</v>
       </c>
       <c r="C445" t="s">
-        <v>1109</v>
+        <v>1125</v>
       </c>
       <c r="D445" t="s">
-        <v>65</v>
+        <v>1062</v>
       </c>
       <c r="E445">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="F445" t="s">
-        <v>66</v>
+        <v>1063</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I445" t="s">
         <v>17</v>
       </c>
       <c r="J445" t="s">
         <v>18</v>
       </c>
       <c r="K445">
-        <v>85</v>
+        <v>25</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" t="s">
-        <v>1110</v>
+        <v>1126</v>
       </c>
       <c r="C446" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="D446" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="E446">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F446" t="s">
-        <v>74</v>
+        <v>1016</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I446" t="s">
         <v>17</v>
       </c>
       <c r="J446" t="s">
         <v>18</v>
       </c>
       <c r="K446">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" t="s">
-        <v>1112</v>
+        <v>1128</v>
       </c>
       <c r="C447" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="D447" t="s">
-        <v>65</v>
+        <v>381</v>
       </c>
       <c r="E447">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F447" t="s">
-        <v>66</v>
+        <v>623</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I447" t="s">
         <v>17</v>
       </c>
       <c r="J447" t="s">
         <v>18</v>
       </c>
       <c r="K447">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" t="s">
-        <v>1114</v>
+        <v>1130</v>
       </c>
       <c r="C448" t="s">
-        <v>1115</v>
+        <v>1131</v>
       </c>
       <c r="D448" t="s">
-        <v>636</v>
+        <v>1062</v>
       </c>
       <c r="E448">
-        <v>420</v>
+        <v>25</v>
       </c>
       <c r="F448" t="s">
-        <v>1116</v>
+        <v>1132</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I448" t="s">
         <v>17</v>
       </c>
       <c r="J448" t="s">
         <v>18</v>
       </c>
       <c r="K448">
-        <v>420</v>
+        <v>25</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="C449" t="s">
-        <v>1118</v>
+        <v>1134</v>
       </c>
       <c r="D449" t="s">
-        <v>429</v>
+        <v>1062</v>
       </c>
       <c r="E449">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F449" t="s">
-        <v>1119</v>
+        <v>1063</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I449" t="s">
         <v>17</v>
       </c>
       <c r="J449" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K449">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="C450" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="D450" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E450">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F450" t="s">
-        <v>466</v>
+        <v>1016</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I450" t="s">
         <v>17</v>
       </c>
       <c r="J450" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K450">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
       <c r="C451" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
       <c r="D451" t="s">
-        <v>429</v>
+        <v>1139</v>
       </c>
       <c r="E451">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="F451" t="s">
-        <v>1119</v>
+        <v>1140</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I451" t="s">
         <v>17</v>
       </c>
       <c r="J451" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K451">
-        <v>20</v>
+        <v>457</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" t="s">
-        <v>1124</v>
+        <v>1141</v>
       </c>
       <c r="C452" t="s">
-        <v>1125</v>
+        <v>1142</v>
       </c>
       <c r="D452" t="s">
-        <v>666</v>
+        <v>429</v>
       </c>
       <c r="E452">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F452" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I452" t="s">
         <v>17</v>
       </c>
       <c r="J452" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K452">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="C453" t="s">
-        <v>1127</v>
+        <v>1144</v>
       </c>
       <c r="D453" t="s">
-        <v>429</v>
+        <v>1062</v>
       </c>
       <c r="E453">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F453" t="s">
-        <v>1119</v>
+        <v>1063</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I453" t="s">
         <v>17</v>
       </c>
       <c r="J453" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K453">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" t="s">
-        <v>1128</v>
+        <v>1145</v>
       </c>
       <c r="C454" t="s">
-        <v>1129</v>
+        <v>1146</v>
       </c>
       <c r="D454" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E454">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F454" t="s">
-        <v>536</v>
+        <v>641</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I454" t="s">
         <v>17</v>
       </c>
       <c r="J454" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K454">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" t="s">
-        <v>1130</v>
+        <v>1147</v>
       </c>
       <c r="C455" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="D455" t="s">
         <v>429</v>
       </c>
       <c r="E455">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F455" t="s">
-        <v>1119</v>
+        <v>1016</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I455" t="s">
         <v>17</v>
       </c>
       <c r="J455" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K455">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" t="s">
-        <v>1132</v>
+        <v>1149</v>
       </c>
       <c r="C456" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
       <c r="D456" t="s">
-        <v>1134</v>
+        <v>416</v>
       </c>
       <c r="E456">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F456" t="s">
-        <v>1135</v>
+        <v>641</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I456" t="s">
         <v>17</v>
       </c>
       <c r="J456" t="s">
         <v>18</v>
       </c>
       <c r="K456">
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" t="s">
-        <v>1136</v>
+        <v>1151</v>
       </c>
       <c r="C457" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
       <c r="D457" t="s">
-        <v>1138</v>
+        <v>429</v>
       </c>
       <c r="E457">
-        <v>421</v>
+        <v>15</v>
       </c>
       <c r="F457" t="s">
-        <v>1139</v>
+        <v>1011</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I457" t="s">
         <v>17</v>
       </c>
       <c r="J457" t="s">
         <v>18</v>
       </c>
       <c r="K457">
-        <v>421</v>
+        <v>15</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="C458" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="D458" t="s">
-        <v>429</v>
+        <v>1155</v>
       </c>
       <c r="E458">
-        <v>20</v>
+        <v>407</v>
       </c>
       <c r="F458" t="s">
-        <v>1119</v>
+        <v>1156</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I458" t="s">
         <v>17</v>
       </c>
       <c r="J458" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K458">
-        <v>20</v>
+        <v>407</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" t="s">
-        <v>1142</v>
+        <v>1157</v>
       </c>
       <c r="C459" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="D459" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E459">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F459" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I459" t="s">
         <v>17</v>
       </c>
       <c r="J459" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K459">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="C460" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="D460" t="s">
-        <v>429</v>
+        <v>34</v>
       </c>
       <c r="E460">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="F460" t="s">
-        <v>1119</v>
+        <v>35</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I460" t="s">
         <v>17</v>
       </c>
       <c r="J460" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K460">
-        <v>20</v>
+        <v>76</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="C461" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="D461" t="s">
-        <v>475</v>
+        <v>38</v>
       </c>
       <c r="E461">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F461" t="s">
-        <v>517</v>
+        <v>39</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I461" t="s">
         <v>17</v>
       </c>
       <c r="J461" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K461">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="C462" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="D462" t="s">
-        <v>429</v>
+        <v>42</v>
       </c>
       <c r="E462">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F462" t="s">
-        <v>1119</v>
+        <v>43</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I462" t="s">
         <v>17</v>
       </c>
       <c r="J462" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K462">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
       <c r="C463" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
       <c r="D463" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E463">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F463" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I463" t="s">
         <v>17</v>
       </c>
       <c r="J463" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K463">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
       <c r="C464" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="D464" t="s">
-        <v>1154</v>
+        <v>38</v>
       </c>
       <c r="E464">
-        <v>279</v>
+        <v>45</v>
       </c>
       <c r="F464" t="s">
-        <v>1155</v>
+        <v>76</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I464" t="s">
         <v>17</v>
       </c>
       <c r="J464" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K464">
-        <v>279</v>
+        <v>45</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="C465" t="s">
-        <v>1157</v>
+        <v>1170</v>
       </c>
       <c r="D465" t="s">
-        <v>65</v>
+        <v>429</v>
       </c>
       <c r="E465">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="F465" t="s">
-        <v>66</v>
+        <v>1016</v>
       </c>
       <c r="G465">
         <v>1</v>
       </c>
       <c r="H465" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I465" t="s">
         <v>17</v>
       </c>
       <c r="J465" t="s">
         <v>18</v>
       </c>
       <c r="K465">
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
       <c r="C466" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="D466" t="s">
-        <v>14</v>
+        <v>1173</v>
       </c>
       <c r="E466">
-        <v>58</v>
+        <v>552</v>
       </c>
       <c r="F466" t="s">
-        <v>15</v>
+        <v>1174</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I466" t="s">
         <v>17</v>
       </c>
       <c r="J466" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K466">
-        <v>58</v>
+        <v>552</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
       <c r="C467" t="s">
-        <v>1161</v>
+        <v>1176</v>
       </c>
       <c r="D467" t="s">
-        <v>25</v>
+        <v>429</v>
       </c>
       <c r="E467">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F467" t="s">
-        <v>26</v>
+        <v>1011</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I467" t="s">
         <v>17</v>
       </c>
       <c r="J467" t="s">
         <v>18</v>
       </c>
       <c r="K467">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" t="s">
-        <v>1162</v>
+        <v>1177</v>
       </c>
       <c r="C468" t="s">
-        <v>1163</v>
+        <v>1178</v>
       </c>
       <c r="D468" t="s">
-        <v>45</v>
+        <v>1062</v>
       </c>
       <c r="E468">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F468" t="s">
-        <v>46</v>
+        <v>1063</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I468" t="s">
         <v>17</v>
       </c>
       <c r="J468" t="s">
         <v>18</v>
       </c>
       <c r="K468">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
       <c r="C469" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
       <c r="D469" t="s">
-        <v>57</v>
+        <v>429</v>
       </c>
       <c r="E469">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F469" t="s">
-        <v>58</v>
+        <v>1016</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I469" t="s">
         <v>17</v>
       </c>
       <c r="J469" t="s">
         <v>18</v>
       </c>
       <c r="K469">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="C470" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
       <c r="D470" t="s">
-        <v>335</v>
+        <v>21</v>
       </c>
       <c r="E470">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F470" t="s">
-        <v>1168</v>
+        <v>22</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I470" t="s">
         <v>17</v>
       </c>
       <c r="J470" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K470">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
       <c r="C471" t="s">
-        <v>1170</v>
+        <v>1184</v>
       </c>
       <c r="D471" t="s">
-        <v>172</v>
+        <v>1062</v>
       </c>
       <c r="E471">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F471" t="s">
-        <v>1171</v>
+        <v>1132</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I471" t="s">
         <v>17</v>
       </c>
       <c r="J471" t="s">
         <v>18</v>
       </c>
       <c r="K471">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" t="s">
-        <v>1172</v>
+        <v>1185</v>
       </c>
       <c r="C472" t="s">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="D472" t="s">
-        <v>1174</v>
+        <v>1062</v>
       </c>
       <c r="E472">
-        <v>364</v>
+        <v>25</v>
       </c>
       <c r="F472" t="s">
-        <v>1175</v>
+        <v>1063</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I472" t="s">
         <v>17</v>
       </c>
       <c r="J472" t="s">
         <v>18</v>
       </c>
       <c r="K472">
-        <v>364</v>
+        <v>25</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="C473" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="D473" t="s">
-        <v>666</v>
+        <v>429</v>
       </c>
       <c r="E473">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F473" t="s">
-        <v>1178</v>
+        <v>1016</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I473" t="s">
         <v>17</v>
       </c>
       <c r="J473" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K473">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="C474" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="D474" t="s">
-        <v>429</v>
+        <v>1191</v>
       </c>
       <c r="E474">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F474" t="s">
-        <v>1119</v>
+        <v>1192</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I474" t="s">
         <v>17</v>
       </c>
       <c r="J474" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K474">
-        <v>20</v>
+        <v>325</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
       <c r="C475" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="D475" t="s">
         <v>429</v>
       </c>
       <c r="E475">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F475" t="s">
-        <v>536</v>
+        <v>1011</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I475" t="s">
         <v>17</v>
       </c>
       <c r="J475" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K475">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="C476" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="D476" t="s">
-        <v>666</v>
+        <v>1062</v>
       </c>
       <c r="E476">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F476" t="s">
-        <v>1185</v>
+        <v>1063</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I476" t="s">
         <v>17</v>
       </c>
       <c r="J476" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K476">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="C477" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="D477" t="s">
         <v>429</v>
       </c>
       <c r="E477">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F477" t="s">
-        <v>1119</v>
+        <v>1016</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I477" t="s">
         <v>17</v>
       </c>
       <c r="J477" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K477">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="C478" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="D478" t="s">
-        <v>458</v>
+        <v>1062</v>
       </c>
       <c r="E478">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F478" t="s">
-        <v>466</v>
+        <v>1063</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I478" t="s">
         <v>17</v>
       </c>
       <c r="J478" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K478">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" t="s">
-        <v>1190</v>
+        <v>1201</v>
       </c>
       <c r="C479" t="s">
-        <v>1191</v>
+        <v>1202</v>
       </c>
       <c r="D479" t="s">
         <v>429</v>
       </c>
       <c r="E479">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F479" t="s">
-        <v>617</v>
+        <v>1016</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I479" t="s">
         <v>17</v>
       </c>
       <c r="J479" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K479">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" t="s">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="C480" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="D480" t="s">
-        <v>429</v>
+        <v>1205</v>
       </c>
       <c r="E480">
-        <v>20</v>
+        <v>352</v>
       </c>
       <c r="F480" t="s">
-        <v>1119</v>
+        <v>1206</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I480" t="s">
         <v>17</v>
       </c>
       <c r="J480" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K480">
-        <v>20</v>
+        <v>352</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" t="s">
-        <v>1194</v>
+        <v>1207</v>
       </c>
       <c r="C481" t="s">
-        <v>1195</v>
+        <v>1208</v>
       </c>
       <c r="D481" t="s">
-        <v>666</v>
+        <v>21</v>
       </c>
       <c r="E481">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="F481" t="s">
-        <v>1196</v>
+        <v>22</v>
       </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I481" t="s">
         <v>17</v>
       </c>
       <c r="J481" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K481">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="C482" t="s">
-        <v>1198</v>
+        <v>1210</v>
       </c>
       <c r="D482" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="E482">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="F482" t="s">
-        <v>1199</v>
+        <v>31</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I482" t="s">
         <v>17</v>
       </c>
       <c r="J482" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K482">
-        <v>8</v>
+        <v>34</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" t="s">
-        <v>1200</v>
+        <v>1211</v>
       </c>
       <c r="C483" t="s">
-        <v>1201</v>
+        <v>1212</v>
       </c>
       <c r="D483" t="s">
-        <v>1202</v>
+        <v>30</v>
       </c>
       <c r="E483">
-        <v>328</v>
+        <v>34</v>
       </c>
       <c r="F483" t="s">
-        <v>1203</v>
+        <v>139</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I483" t="s">
         <v>17</v>
       </c>
       <c r="J483" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K483">
-        <v>328</v>
+        <v>34</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="C484" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="D484" t="s">
-        <v>429</v>
+        <v>83</v>
       </c>
       <c r="E484">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F484" t="s">
-        <v>1206</v>
+        <v>84</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I484" t="s">
         <v>17</v>
       </c>
       <c r="J484" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K484">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="C485" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="D485" t="s">
-        <v>429</v>
+        <v>87</v>
       </c>
       <c r="E485">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F485" t="s">
-        <v>1119</v>
+        <v>88</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I485" t="s">
         <v>17</v>
       </c>
       <c r="J485" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K485">
-        <v>20</v>
+        <v>68</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="C486" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="D486" t="s">
-        <v>458</v>
+        <v>1062</v>
       </c>
       <c r="E486">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F486" t="s">
-        <v>710</v>
+        <v>1132</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I486" t="s">
         <v>17</v>
       </c>
       <c r="J486" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K486">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C487" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="D487" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E487">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F487" t="s">
-        <v>536</v>
+        <v>616</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I487" t="s">
         <v>17</v>
       </c>
       <c r="J487" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K487">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="C488" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="D488" t="s">
-        <v>429</v>
+        <v>1051</v>
       </c>
       <c r="E488">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="F488" t="s">
-        <v>1215</v>
+        <v>1052</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I488" t="s">
         <v>17</v>
       </c>
       <c r="J488" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K488">
-        <v>20</v>
+        <v>905</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="C489" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="D489" t="s">
-        <v>666</v>
+        <v>1062</v>
       </c>
       <c r="E489">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F489" t="s">
-        <v>1041</v>
+        <v>1063</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I489" t="s">
         <v>17</v>
       </c>
       <c r="J489" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K489">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="C490" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="D490" t="s">
-        <v>429</v>
+        <v>66</v>
       </c>
       <c r="E490">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F490" t="s">
-        <v>1119</v>
+        <v>626</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I490" t="s">
         <v>17</v>
       </c>
       <c r="J490" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K490">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="C491" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="D491" t="s">
-        <v>666</v>
+        <v>1068</v>
       </c>
       <c r="E491">
-        <v>30</v>
+        <v>658</v>
       </c>
       <c r="F491" t="s">
-        <v>1222</v>
+        <v>1069</v>
       </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I491" t="s">
         <v>17</v>
       </c>
       <c r="J491" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K491">
-        <v>30</v>
+        <v>658</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
         <v>11</v>
       </c>
       <c r="B492" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="C492" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="D492" t="s">
-        <v>666</v>
+        <v>1062</v>
       </c>
       <c r="E492">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F492" t="s">
-        <v>667</v>
+        <v>1063</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I492" t="s">
         <v>17</v>
       </c>
       <c r="J492" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K492">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
         <v>11</v>
       </c>
       <c r="B493" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="C493" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="D493" t="s">
-        <v>458</v>
+        <v>66</v>
       </c>
       <c r="E493">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F493" t="s">
-        <v>735</v>
+        <v>626</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I493" t="s">
         <v>17</v>
       </c>
       <c r="J493" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K493">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
         <v>11</v>
       </c>
       <c r="B494" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="C494" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="D494" t="s">
-        <v>429</v>
+        <v>1076</v>
       </c>
       <c r="E494">
-        <v>20</v>
+        <v>454</v>
       </c>
       <c r="F494" t="s">
-        <v>1229</v>
+        <v>1077</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I494" t="s">
         <v>17</v>
       </c>
       <c r="J494" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K494">
-        <v>20</v>
+        <v>454</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
         <v>11</v>
       </c>
       <c r="B495" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="C495" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="D495" t="s">
-        <v>429</v>
+        <v>1062</v>
       </c>
       <c r="E495">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F495" t="s">
-        <v>1119</v>
+        <v>1063</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I495" t="s">
         <v>17</v>
       </c>
       <c r="J495" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K495">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
         <v>11</v>
       </c>
       <c r="B496" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="C496" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="D496" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
       <c r="E496">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F496" t="s">
-        <v>1199</v>
+        <v>626</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I496" t="s">
         <v>17</v>
       </c>
       <c r="J496" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K496">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
         <v>11</v>
       </c>
       <c r="B497" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="C497" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="D497" t="s">
-        <v>1236</v>
+        <v>1084</v>
       </c>
       <c r="E497">
-        <v>237</v>
+        <v>418</v>
       </c>
       <c r="F497" t="s">
-        <v>1237</v>
+        <v>1085</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I497" t="s">
         <v>17</v>
       </c>
       <c r="J497" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K497">
-        <v>237</v>
+        <v>418</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
         <v>11</v>
       </c>
       <c r="B498" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="C498" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="D498" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E498">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="F498" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G498">
         <v>1</v>
       </c>
       <c r="H498" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I498" t="s">
         <v>17</v>
       </c>
       <c r="J498" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K498">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
         <v>11</v>
       </c>
       <c r="B499" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C499" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="D499" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E499">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="F499" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="G499">
         <v>1</v>
       </c>
       <c r="H499" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I499" t="s">
         <v>17</v>
       </c>
       <c r="J499" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K499">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
         <v>11</v>
       </c>
       <c r="B500" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="C500" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="D500" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E500">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F500" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I500" t="s">
         <v>17</v>
       </c>
       <c r="J500" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K500">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
         <v>11</v>
       </c>
       <c r="B501" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="C501" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="D501" t="s">
-        <v>1134</v>
+        <v>34</v>
       </c>
       <c r="E501">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F501" t="s">
-        <v>1135</v>
+        <v>35</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I501" t="s">
         <v>17</v>
       </c>
       <c r="J501" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K501">
-        <v>55</v>
+        <v>76</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
         <v>11</v>
       </c>
       <c r="B502" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="C502" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="D502" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E502">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F502" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I502" t="s">
         <v>17</v>
       </c>
       <c r="J502" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K502">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
         <v>11</v>
       </c>
       <c r="B503" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="C503" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="D503" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E503">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F503" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I503" t="s">
         <v>17</v>
       </c>
       <c r="J503" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K503">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
         <v>11</v>
       </c>
       <c r="B504" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="C504" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="D504" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E504">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F504" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I504" t="s">
         <v>17</v>
       </c>
       <c r="J504" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K504">
-        <v>44</v>
+        <v>70</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
         <v>11</v>
       </c>
       <c r="B505" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="C505" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="D505" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E505">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F505" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I505" t="s">
         <v>17</v>
       </c>
       <c r="J505" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K505">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
         <v>11</v>
       </c>
       <c r="B506" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C506" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="D506" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="E506">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F506" t="s">
-        <v>640</v>
+        <v>76</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I506" t="s">
         <v>17</v>
       </c>
       <c r="J506" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K506">
-        <v>7</v>
+        <v>45</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
         <v>11</v>
       </c>
       <c r="B507" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="C507" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="D507" t="s">
-        <v>1258</v>
+        <v>79</v>
       </c>
       <c r="E507">
-        <v>797</v>
+        <v>51</v>
       </c>
       <c r="F507" t="s">
-        <v>1259</v>
+        <v>80</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I507" t="s">
         <v>17</v>
       </c>
       <c r="J507" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K507">
-        <v>797</v>
+        <v>51</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
         <v>11</v>
       </c>
       <c r="B508" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C508" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D508" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E508">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F508" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="G508">
         <v>1</v>
       </c>
       <c r="H508" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I508" t="s">
         <v>17</v>
       </c>
       <c r="J508" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K508">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
         <v>11</v>
       </c>
       <c r="B509" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C509" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D509" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E509">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="F509" t="s">
-        <v>650</v>
+        <v>84</v>
       </c>
       <c r="G509">
         <v>1</v>
       </c>
       <c r="H509" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I509" t="s">
         <v>17</v>
       </c>
       <c r="J509" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K509">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
         <v>11</v>
       </c>
       <c r="B510" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C510" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D510" t="s">
-        <v>1266</v>
+        <v>87</v>
       </c>
       <c r="E510">
-        <v>760</v>
+        <v>68</v>
       </c>
       <c r="F510" t="s">
-        <v>1267</v>
+        <v>88</v>
       </c>
       <c r="G510">
         <v>1</v>
       </c>
       <c r="H510" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I510" t="s">
         <v>17</v>
       </c>
       <c r="J510" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K510">
-        <v>760</v>
+        <v>68</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
         <v>11</v>
       </c>
       <c r="B511" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C511" t="s">
         <v>1268</v>
       </c>
-      <c r="C511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D511" t="s">
-        <v>335</v>
+        <v>26</v>
       </c>
       <c r="E511">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="F511" t="s">
-        <v>1168</v>
+        <v>27</v>
       </c>
       <c r="G511">
         <v>1</v>
       </c>
       <c r="H511" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I511" t="s">
         <v>17</v>
       </c>
       <c r="J511" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K511">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
         <v>11</v>
       </c>
       <c r="B512" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C512" t="s">
         <v>1270</v>
       </c>
-      <c r="C512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D512" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E512">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F512" t="s">
-        <v>650</v>
+        <v>22</v>
       </c>
       <c r="G512">
         <v>1</v>
       </c>
       <c r="H512" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I512" t="s">
         <v>17</v>
       </c>
       <c r="J512" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K512">
-        <v>7</v>
+        <v>70</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
         <v>11</v>
       </c>
       <c r="B513" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C513" t="s">
         <v>1272</v>
       </c>
-      <c r="C513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D513" t="s">
-        <v>397</v>
+        <v>62</v>
       </c>
       <c r="E513">
-        <v>453</v>
+        <v>5</v>
       </c>
       <c r="F513" t="s">
-        <v>1274</v>
+        <v>224</v>
       </c>
       <c r="G513">
         <v>1</v>
       </c>
       <c r="H513" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I513" t="s">
         <v>17</v>
       </c>
       <c r="J513" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K513">
-        <v>453</v>
+        <v>5</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
         <v>11</v>
       </c>
       <c r="B514" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D514" t="s">
         <v>1275</v>
       </c>
-      <c r="C514" t="s">
+      <c r="E514">
+        <v>217</v>
+      </c>
+      <c r="F514" t="s">
         <v>1276</v>
       </c>
-      <c r="D514" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I514" t="s">
         <v>17</v>
       </c>
       <c r="J514" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K514">
-        <v>30</v>
+        <v>217</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
         <v>11</v>
       </c>
       <c r="B515" t="s">
         <v>1277</v>
       </c>
       <c r="C515" t="s">
         <v>1278</v>
       </c>
       <c r="D515" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E515">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F515" t="s">
-        <v>1092</v>
+        <v>224</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I515" t="s">
         <v>17</v>
       </c>
       <c r="J515" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K515">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
         <v>11</v>
       </c>
       <c r="B516" t="s">
         <v>1279</v>
       </c>
       <c r="C516" t="s">
         <v>1280</v>
       </c>
       <c r="D516" t="s">
-        <v>77</v>
+        <v>429</v>
       </c>
       <c r="E516">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F516" t="s">
-        <v>650</v>
+        <v>1016</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I516" t="s">
         <v>17</v>
       </c>
       <c r="J516" t="s">
         <v>18</v>
       </c>
       <c r="K516">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
         <v>11</v>
       </c>
       <c r="B517" t="s">
         <v>1281</v>
       </c>
       <c r="C517" t="s">
         <v>1282</v>
       </c>
       <c r="D517" t="s">
-        <v>389</v>
+        <v>102</v>
       </c>
       <c r="E517">
-        <v>419</v>
+        <v>8</v>
       </c>
       <c r="F517" t="s">
         <v>1283</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I517" t="s">
         <v>17</v>
       </c>
       <c r="J517" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K517">
-        <v>419</v>
+        <v>8</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
         <v>11</v>
       </c>
       <c r="B518" t="s">
         <v>1284</v>
       </c>
       <c r="C518" t="s">
         <v>1285</v>
       </c>
       <c r="D518" t="s">
-        <v>14</v>
+        <v>381</v>
       </c>
       <c r="E518">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F518" t="s">
-        <v>15</v>
+        <v>382</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I518" t="s">
         <v>17</v>
       </c>
       <c r="J518" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K518">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
         <v>11</v>
       </c>
       <c r="B519" t="s">
         <v>1286</v>
       </c>
       <c r="C519" t="s">
         <v>1287</v>
       </c>
       <c r="D519" t="s">
-        <v>25</v>
+        <v>429</v>
       </c>
       <c r="E519">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F519" t="s">
-        <v>26</v>
+        <v>1011</v>
       </c>
       <c r="G519">
         <v>1</v>
       </c>
       <c r="H519" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I519" t="s">
         <v>17</v>
       </c>
       <c r="J519" t="s">
         <v>18</v>
       </c>
       <c r="K519">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
         <v>11</v>
       </c>
       <c r="B520" t="s">
         <v>1288</v>
       </c>
       <c r="C520" t="s">
         <v>1289</v>
       </c>
       <c r="D520" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E520">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F520" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G520">
         <v>1</v>
       </c>
       <c r="H520" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I520" t="s">
         <v>17</v>
       </c>
       <c r="J520" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K520">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
         <v>11</v>
       </c>
       <c r="B521" t="s">
         <v>1290</v>
       </c>
       <c r="C521" t="s">
         <v>1291</v>
       </c>
       <c r="D521" t="s">
-        <v>33</v>
+        <v>429</v>
       </c>
       <c r="E521">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F521" t="s">
-        <v>34</v>
+        <v>1016</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I521" t="s">
         <v>17</v>
       </c>
       <c r="J521" t="s">
         <v>18</v>
       </c>
       <c r="K521">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
         <v>11</v>
       </c>
       <c r="B522" t="s">
         <v>1292</v>
       </c>
       <c r="C522" t="s">
         <v>1293</v>
       </c>
       <c r="D522" t="s">
+        <v>381</v>
+      </c>
+      <c r="E522">
+        <v>20</v>
+      </c>
+      <c r="F522" t="s">
         <v>1294</v>
       </c>
-      <c r="E522">
-[...4 lines deleted...]
-      </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I522" t="s">
         <v>17</v>
       </c>
       <c r="J522" t="s">
         <v>18</v>
       </c>
       <c r="K522">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
         <v>11</v>
       </c>
       <c r="B523" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C523" t="s">
         <v>1296</v>
       </c>
-      <c r="C523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D523" t="s">
-        <v>41</v>
+        <v>1062</v>
       </c>
       <c r="E523">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F523" t="s">
-        <v>42</v>
+        <v>1132</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I523" t="s">
         <v>17</v>
       </c>
       <c r="J523" t="s">
         <v>18</v>
       </c>
       <c r="K523">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
         <v>11</v>
       </c>
       <c r="B524" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C524" t="s">
         <v>1298</v>
       </c>
-      <c r="C524" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D524" t="s">
-        <v>45</v>
+        <v>1021</v>
       </c>
       <c r="E524">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F524" t="s">
-        <v>46</v>
+        <v>1022</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I524" t="s">
         <v>17</v>
       </c>
       <c r="J524" t="s">
         <v>18</v>
       </c>
       <c r="K524">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
         <v>11</v>
       </c>
       <c r="B525" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C525" t="s">
         <v>1300</v>
       </c>
-      <c r="C525" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D525" t="s">
-        <v>1134</v>
+        <v>429</v>
       </c>
       <c r="E525">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F525" t="s">
-        <v>1135</v>
+        <v>1016</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I525" t="s">
         <v>17</v>
       </c>
       <c r="J525" t="s">
         <v>18</v>
       </c>
       <c r="K525">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
         <v>11</v>
       </c>
       <c r="B526" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C526" t="s">
         <v>1302</v>
       </c>
-      <c r="C526" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D526" t="s">
-        <v>53</v>
+        <v>416</v>
       </c>
       <c r="E526">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F526" t="s">
-        <v>54</v>
+        <v>641</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I526" t="s">
         <v>17</v>
       </c>
       <c r="J526" t="s">
         <v>18</v>
       </c>
       <c r="K526">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
         <v>11</v>
       </c>
       <c r="B527" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C527" t="s">
         <v>1304</v>
       </c>
-      <c r="C527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D527" t="s">
-        <v>335</v>
+        <v>429</v>
       </c>
       <c r="E527">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F527" t="s">
-        <v>1168</v>
+        <v>1011</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I527" t="s">
         <v>17</v>
       </c>
       <c r="J527" t="s">
         <v>18</v>
       </c>
       <c r="K527">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
         <v>11</v>
       </c>
       <c r="B528" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C528" t="s">
         <v>1306</v>
       </c>
-      <c r="C528" t="s">
+      <c r="D528" t="s">
+        <v>102</v>
+      </c>
+      <c r="E528">
+        <v>8</v>
+      </c>
+      <c r="F528" t="s">
         <v>1307</v>
       </c>
-      <c r="D528" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I528" t="s">
         <v>17</v>
       </c>
       <c r="J528" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K528">
-        <v>58</v>
+        <v>8</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
         <v>11</v>
       </c>
       <c r="B529" t="s">
         <v>1308</v>
       </c>
       <c r="C529" t="s">
         <v>1309</v>
       </c>
       <c r="D529" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="E529">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="F529" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="G529">
         <v>1</v>
       </c>
       <c r="H529" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I529" t="s">
         <v>17</v>
       </c>
       <c r="J529" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K529">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
         <v>11</v>
       </c>
       <c r="B530" t="s">
         <v>1310</v>
       </c>
       <c r="C530" t="s">
         <v>1311</v>
       </c>
       <c r="D530" t="s">
-        <v>29</v>
+        <v>429</v>
       </c>
       <c r="E530">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F530" t="s">
-        <v>30</v>
+        <v>1016</v>
       </c>
       <c r="G530">
         <v>1</v>
       </c>
       <c r="H530" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I530" t="s">
         <v>17</v>
       </c>
       <c r="J530" t="s">
         <v>18</v>
       </c>
       <c r="K530">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
         <v>11</v>
       </c>
       <c r="B531" t="s">
         <v>1312</v>
       </c>
       <c r="C531" t="s">
         <v>1313</v>
       </c>
       <c r="D531" t="s">
-        <v>73</v>
+        <v>381</v>
       </c>
       <c r="E531">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F531" t="s">
-        <v>488</v>
+        <v>1294</v>
       </c>
       <c r="G531">
         <v>1</v>
       </c>
       <c r="H531" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I531" t="s">
         <v>17</v>
       </c>
       <c r="J531" t="s">
         <v>18</v>
       </c>
       <c r="K531">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
         <v>11</v>
       </c>
       <c r="B532" t="s">
         <v>1314</v>
       </c>
       <c r="C532" t="s">
         <v>1315</v>
       </c>
       <c r="D532" t="s">
-        <v>1316</v>
+        <v>429</v>
       </c>
       <c r="E532">
-        <v>244</v>
+        <v>15</v>
       </c>
       <c r="F532" t="s">
-        <v>1317</v>
+        <v>1011</v>
       </c>
       <c r="G532">
         <v>1</v>
       </c>
       <c r="H532" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I532" t="s">
         <v>17</v>
       </c>
       <c r="J532" t="s">
         <v>18</v>
       </c>
       <c r="K532">
-        <v>244</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
         <v>11</v>
       </c>
       <c r="B533" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="C533" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="D533" t="s">
-        <v>73</v>
+        <v>416</v>
       </c>
       <c r="E533">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F533" t="s">
-        <v>488</v>
+        <v>641</v>
       </c>
       <c r="G533">
         <v>1</v>
       </c>
       <c r="H533" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I533" t="s">
         <v>17</v>
       </c>
       <c r="J533" t="s">
         <v>18</v>
       </c>
       <c r="K533">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
         <v>11</v>
       </c>
       <c r="B534" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="C534" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="D534" t="s">
         <v>429</v>
       </c>
       <c r="E534">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F534" t="s">
-        <v>1119</v>
+        <v>1016</v>
       </c>
       <c r="G534">
         <v>1</v>
       </c>
       <c r="H534" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I534" t="s">
         <v>17</v>
       </c>
       <c r="J534" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K534">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
         <v>11</v>
       </c>
       <c r="B535" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="C535" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="D535" t="s">
-        <v>666</v>
+        <v>102</v>
       </c>
       <c r="E535">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F535" t="s">
-        <v>1041</v>
+        <v>1307</v>
       </c>
       <c r="G535">
         <v>1</v>
       </c>
       <c r="H535" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I535" t="s">
         <v>17</v>
       </c>
       <c r="J535" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K535">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
         <v>11</v>
       </c>
       <c r="B536" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C536" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
       <c r="D536" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="E536">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F536" t="s">
-        <v>1119</v>
+        <v>63</v>
       </c>
       <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I536" t="s">
         <v>17</v>
       </c>
       <c r="J536" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K536">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
         <v>11</v>
       </c>
       <c r="B537" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="C537" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="D537" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="E537">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F537" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I537" t="s">
         <v>17</v>
       </c>
       <c r="J537" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K537">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
         <v>11</v>
       </c>
       <c r="B538" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="C538" t="s">
-        <v>1329</v>
+        <v>1327</v>
       </c>
       <c r="D538" t="s">
-        <v>429</v>
+        <v>26</v>
       </c>
       <c r="E538">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F538" t="s">
-        <v>536</v>
+        <v>27</v>
       </c>
       <c r="G538">
         <v>1</v>
       </c>
       <c r="H538" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I538" t="s">
         <v>17</v>
       </c>
       <c r="J538" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K538">
-        <v>20</v>
+        <v>53</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
         <v>11</v>
       </c>
       <c r="B539" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="C539" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="D539" t="s">
-        <v>429</v>
+        <v>30</v>
       </c>
       <c r="E539">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F539" t="s">
-        <v>1119</v>
+        <v>31</v>
       </c>
       <c r="G539">
         <v>1</v>
       </c>
       <c r="H539" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I539" t="s">
         <v>17</v>
       </c>
       <c r="J539" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K539">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
         <v>11</v>
       </c>
       <c r="B540" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="C540" t="s">
-        <v>1333</v>
+        <v>1331</v>
       </c>
       <c r="D540" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="E540">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F540" t="s">
-        <v>1334</v>
+        <v>39</v>
       </c>
       <c r="G540">
         <v>1</v>
       </c>
       <c r="H540" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I540" t="s">
         <v>17</v>
       </c>
       <c r="J540" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K540">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
         <v>11</v>
       </c>
       <c r="B541" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="C541" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="D541" t="s">
-        <v>429</v>
+        <v>42</v>
       </c>
       <c r="E541">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F541" t="s">
-        <v>430</v>
+        <v>43</v>
       </c>
       <c r="G541">
         <v>1</v>
       </c>
       <c r="H541" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I541" t="s">
         <v>17</v>
       </c>
       <c r="J541" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K541">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
         <v>11</v>
       </c>
       <c r="B542" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="C542" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="D542" t="s">
-        <v>429</v>
+        <v>30</v>
       </c>
       <c r="E542">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F542" t="s">
-        <v>647</v>
+        <v>31</v>
       </c>
       <c r="G542">
         <v>1</v>
       </c>
       <c r="H542" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I542" t="s">
         <v>17</v>
       </c>
       <c r="J542" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K542">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
         <v>11</v>
       </c>
       <c r="B543" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
       <c r="C543" t="s">
-        <v>1340</v>
+        <v>1337</v>
       </c>
       <c r="D543" t="s">
-        <v>429</v>
+        <v>1062</v>
       </c>
       <c r="E543">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F543" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I543" t="s">
         <v>17</v>
       </c>
       <c r="J543" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K543">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
         <v>11</v>
       </c>
       <c r="B544" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
       <c r="C544" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="D544" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E544">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F544" t="s">
-        <v>758</v>
+        <v>1340</v>
       </c>
       <c r="G544">
         <v>1</v>
       </c>
       <c r="H544" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I544" t="s">
         <v>17</v>
       </c>
       <c r="J544" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K544">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
         <v>11</v>
       </c>
       <c r="B545" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D545" t="s">
         <v>1343</v>
       </c>
-      <c r="C545" t="s">
+      <c r="E545">
+        <v>1141</v>
+      </c>
+      <c r="F545" t="s">
         <v>1344</v>
       </c>
-      <c r="D545" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I545" t="s">
         <v>17</v>
       </c>
       <c r="J545" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K545">
-        <v>20</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
         <v>11</v>
       </c>
       <c r="B546" t="s">
         <v>1345</v>
       </c>
       <c r="C546" t="s">
         <v>1346</v>
       </c>
       <c r="D546" t="s">
-        <v>458</v>
+        <v>1343</v>
       </c>
       <c r="E546">
-        <v>10</v>
+        <v>1141</v>
       </c>
       <c r="F546" t="s">
-        <v>466</v>
+        <v>1344</v>
       </c>
       <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I546" t="s">
         <v>17</v>
       </c>
       <c r="J546" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K546">
-        <v>10</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
         <v>11</v>
       </c>
       <c r="B547" t="s">
         <v>1347</v>
       </c>
       <c r="C547" t="s">
         <v>1348</v>
       </c>
       <c r="D547" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="E547">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F547" t="s">
-        <v>1349</v>
+        <v>1340</v>
       </c>
       <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I547" t="s">
         <v>17</v>
       </c>
       <c r="J547" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K547">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
         <v>11</v>
       </c>
       <c r="B548" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C548" t="s">
         <v>1350</v>
       </c>
-      <c r="C548" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D548" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="E548">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="F548" t="s">
-        <v>1119</v>
+        <v>1344</v>
       </c>
       <c r="G548">
         <v>1</v>
       </c>
       <c r="H548" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I548" t="s">
         <v>17</v>
       </c>
       <c r="J548" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K548">
-        <v>20</v>
+        <v>631</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
         <v>11</v>
       </c>
       <c r="B549" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C549" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="D549" t="s">
         <v>429</v>
       </c>
       <c r="E549">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F549" t="s">
-        <v>536</v>
+        <v>1016</v>
       </c>
       <c r="G549">
         <v>1</v>
       </c>
       <c r="H549" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I549" t="s">
         <v>17</v>
       </c>
       <c r="J549" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K549">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
         <v>11</v>
       </c>
       <c r="B550" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C550" t="s">
         <v>1354</v>
       </c>
-      <c r="C550" t="s">
+      <c r="D550" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E550">
+        <v>30</v>
+      </c>
+      <c r="F550" t="s">
         <v>1355</v>
       </c>
-      <c r="D550" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G550">
         <v>1</v>
       </c>
       <c r="H550" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I550" t="s">
         <v>17</v>
       </c>
       <c r="J550" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K550">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
         <v>11</v>
       </c>
       <c r="B551" t="s">
         <v>1356</v>
       </c>
       <c r="C551" t="s">
         <v>1357</v>
       </c>
       <c r="D551" t="s">
-        <v>666</v>
+        <v>429</v>
       </c>
       <c r="E551">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F551" t="s">
-        <v>1026</v>
+        <v>1011</v>
       </c>
       <c r="G551">
         <v>1</v>
       </c>
       <c r="H551" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I551" t="s">
         <v>17</v>
       </c>
       <c r="J551" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K551">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
         <v>11</v>
       </c>
       <c r="B552" t="s">
         <v>1358</v>
       </c>
       <c r="C552" t="s">
         <v>1359</v>
       </c>
       <c r="D552" t="s">
-        <v>666</v>
+        <v>381</v>
       </c>
       <c r="E552">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F552" t="s">
-        <v>755</v>
+        <v>623</v>
       </c>
       <c r="G552">
         <v>1</v>
       </c>
       <c r="H552" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I552" t="s">
         <v>17</v>
       </c>
       <c r="J552" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K552">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
         <v>11</v>
       </c>
       <c r="B553" t="s">
         <v>1360</v>
       </c>
       <c r="C553" t="s">
         <v>1361</v>
       </c>
       <c r="D553" t="s">
-        <v>666</v>
+        <v>429</v>
       </c>
       <c r="E553">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F553" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="G553">
         <v>1</v>
       </c>
       <c r="H553" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I553" t="s">
         <v>17</v>
       </c>
       <c r="J553" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K553">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
         <v>11</v>
       </c>
       <c r="B554" t="s">
         <v>1362</v>
       </c>
       <c r="C554" t="s">
         <v>1363</v>
       </c>
       <c r="D554" t="s">
-        <v>429</v>
+        <v>1021</v>
       </c>
       <c r="E554">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F554" t="s">
-        <v>1119</v>
+        <v>1364</v>
       </c>
       <c r="G554">
         <v>1</v>
       </c>
       <c r="H554" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I554" t="s">
         <v>17</v>
       </c>
       <c r="J554" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K554">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
         <v>11</v>
       </c>
       <c r="B555" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C555" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D555" t="s">
-        <v>458</v>
+        <v>381</v>
       </c>
       <c r="E555">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F555" t="s">
-        <v>466</v>
+        <v>835</v>
       </c>
       <c r="G555">
         <v>1</v>
       </c>
       <c r="H555" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I555" t="s">
         <v>17</v>
       </c>
       <c r="J555" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K555">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
         <v>11</v>
       </c>
       <c r="B556" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C556" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D556" t="s">
         <v>429</v>
       </c>
       <c r="E556">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F556" t="s">
-        <v>612</v>
+        <v>1016</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I556" t="s">
         <v>17</v>
       </c>
       <c r="J556" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K556">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
         <v>11</v>
       </c>
       <c r="B557" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C557" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D557" t="s">
-        <v>429</v>
+        <v>1021</v>
       </c>
       <c r="E557">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F557" t="s">
-        <v>1119</v>
+        <v>1371</v>
       </c>
       <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I557" t="s">
         <v>17</v>
       </c>
       <c r="J557" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K557">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
         <v>11</v>
       </c>
       <c r="B558" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="C558" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="D558" t="s">
-        <v>172</v>
+        <v>1062</v>
       </c>
       <c r="E558">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F558" t="s">
-        <v>1372</v>
+        <v>1132</v>
       </c>
       <c r="G558">
         <v>1</v>
       </c>
       <c r="H558" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I558" t="s">
         <v>17</v>
       </c>
       <c r="J558" t="s">
         <v>18</v>
       </c>
       <c r="K558">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
         <v>11</v>
       </c>
       <c r="B559" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C559" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D559" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="E559">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F559" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I559" t="s">
         <v>17</v>
       </c>
       <c r="J559" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K559">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
         <v>11</v>
       </c>
       <c r="B560" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C560" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D560" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E560">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F560" t="s">
-        <v>710</v>
+        <v>1016</v>
       </c>
       <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I560" t="s">
         <v>17</v>
       </c>
       <c r="J560" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K560">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
         <v>11</v>
       </c>
       <c r="B561" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C561" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D561" t="s">
-        <v>429</v>
+        <v>34</v>
       </c>
       <c r="E561">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="F561" t="s">
-        <v>1119</v>
+        <v>35</v>
       </c>
       <c r="G561">
         <v>1</v>
       </c>
       <c r="H561" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I561" t="s">
         <v>17</v>
       </c>
       <c r="J561" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K561">
-        <v>20</v>
+        <v>76</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
         <v>11</v>
       </c>
       <c r="B562" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C562" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D562" t="s">
         <v>429</v>
       </c>
       <c r="E562">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F562" t="s">
-        <v>612</v>
+        <v>1011</v>
       </c>
       <c r="G562">
         <v>1</v>
       </c>
       <c r="H562" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I562" t="s">
         <v>17</v>
       </c>
       <c r="J562" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K562">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
         <v>11</v>
       </c>
       <c r="B563" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C563" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D563" t="s">
-        <v>458</v>
+        <v>58</v>
       </c>
       <c r="E563">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F563" t="s">
-        <v>466</v>
+        <v>1384</v>
       </c>
       <c r="G563">
         <v>1</v>
       </c>
       <c r="H563" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I563" t="s">
         <v>17</v>
       </c>
       <c r="J563" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K563">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
         <v>11</v>
       </c>
       <c r="B564" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="C564" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="D564" t="s">
-        <v>429</v>
+        <v>1387</v>
       </c>
       <c r="E564">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F564" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="G564">
         <v>1</v>
       </c>
       <c r="H564" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I564" t="s">
         <v>17</v>
       </c>
       <c r="J564" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="K564">
-        <v>20</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
         <v>11</v>
       </c>
       <c r="B565" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="C565" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="D565" t="s">
         <v>429</v>
       </c>
       <c r="E565">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F565" t="s">
-        <v>1119</v>
+        <v>1016</v>
       </c>
       <c r="G565">
         <v>1</v>
       </c>
       <c r="H565" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I565" t="s">
         <v>17</v>
       </c>
       <c r="J565" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K565">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
         <v>11</v>
       </c>
       <c r="B566" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="C566" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="D566" t="s">
-        <v>429</v>
+        <v>381</v>
       </c>
       <c r="E566">
         <v>20</v>
       </c>
       <c r="F566" t="s">
-        <v>1349</v>
+        <v>623</v>
       </c>
       <c r="G566">
         <v>1</v>
       </c>
       <c r="H566" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I566" t="s">
         <v>17</v>
       </c>
       <c r="J566" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K566">
         <v>20</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
         <v>11</v>
       </c>
       <c r="B567" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="C567" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="D567" t="s">
-        <v>475</v>
+        <v>429</v>
       </c>
       <c r="E567">
         <v>15</v>
       </c>
       <c r="F567" t="s">
-        <v>517</v>
+        <v>1011</v>
       </c>
       <c r="G567">
         <v>1</v>
       </c>
       <c r="H567" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I567" t="s">
         <v>17</v>
       </c>
       <c r="J567" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K567">
         <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
         <v>11</v>
       </c>
       <c r="B568" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="C568" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="D568" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E568">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F568" t="s">
-        <v>1119</v>
+        <v>641</v>
       </c>
       <c r="G568">
         <v>1</v>
       </c>
       <c r="H568" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I568" t="s">
         <v>17</v>
       </c>
       <c r="J568" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K568">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
         <v>11</v>
       </c>
       <c r="B569" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="C569" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="D569" t="s">
         <v>429</v>
       </c>
       <c r="E569">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F569" t="s">
-        <v>536</v>
+        <v>1016</v>
       </c>
       <c r="G569">
         <v>1</v>
       </c>
       <c r="H569" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I569" t="s">
         <v>17</v>
       </c>
       <c r="J569" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K569">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
         <v>11</v>
       </c>
       <c r="B570" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="C570" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="D570" t="s">
-        <v>429</v>
+        <v>1062</v>
       </c>
       <c r="E570">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F570" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="G570">
         <v>1</v>
       </c>
       <c r="H570" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I570" t="s">
         <v>17</v>
       </c>
       <c r="J570" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K570">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
         <v>11</v>
       </c>
       <c r="B571" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="C571" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="D571" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E571">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F571" t="s">
-        <v>647</v>
+        <v>15</v>
       </c>
       <c r="G571">
         <v>1</v>
       </c>
       <c r="H571" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I571" t="s">
         <v>17</v>
       </c>
       <c r="J571" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K571">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
         <v>11</v>
       </c>
       <c r="B572" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="C572" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D572" t="s">
-        <v>458</v>
+        <v>416</v>
       </c>
       <c r="E572">
         <v>10</v>
       </c>
       <c r="F572" t="s">
-        <v>710</v>
+        <v>641</v>
       </c>
       <c r="G572">
         <v>1</v>
       </c>
       <c r="H572" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I572" t="s">
         <v>17</v>
       </c>
       <c r="J572" t="s">
-        <v>460</v>
+        <v>18</v>
       </c>
       <c r="K572">
         <v>10</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
         <v>11</v>
       </c>
       <c r="B573" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="C573" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D573" t="s">
-        <v>172</v>
+        <v>429</v>
       </c>
       <c r="E573">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F573" t="s">
-        <v>1372</v>
+        <v>1016</v>
       </c>
       <c r="G573">
         <v>1</v>
       </c>
       <c r="H573" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I573" t="s">
         <v>17</v>
       </c>
       <c r="J573" t="s">
         <v>18</v>
       </c>
       <c r="K573">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
         <v>11</v>
       </c>
       <c r="B574" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="C574" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="D574" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E574">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F574" t="s">
-        <v>74</v>
+        <v>1384</v>
       </c>
       <c r="G574">
         <v>1</v>
       </c>
       <c r="H574" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I574" t="s">
         <v>17</v>
       </c>
       <c r="J574" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K574">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
         <v>11</v>
       </c>
       <c r="B575" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="C575" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="D575" t="s">
-        <v>77</v>
+        <v>1411</v>
       </c>
       <c r="E575">
-        <v>7</v>
+        <v>1372</v>
       </c>
       <c r="F575" t="s">
-        <v>640</v>
+        <v>1412</v>
       </c>
       <c r="G575">
         <v>1</v>
       </c>
       <c r="H575" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="I575" t="s">
         <v>17</v>
       </c>
       <c r="J575" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K575">
-        <v>7</v>
-[...1784 lines deleted...]
-        <v>58</v>
+        <v>1372</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">