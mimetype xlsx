--- v1 (2026-04-14)
+++ v2 (2026-06-13)
@@ -12,4289 +12,5879 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1943">
   <si>
     <t>Clip Date</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
     <t>End Time</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Dur</t>
   </si>
   <si>
     <t>Clip Name</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
     <t>Server</t>
   </si>
   <si>
     <t>Clip Type</t>
   </si>
   <si>
     <t>Before Dur</t>
   </si>
   <si>
-    <t>13-Apr-26</t>
-[...5 lines deleted...]
-    <t>00:06:52</t>
+    <t>12-Jun-26</t>
+  </si>
+  <si>
+    <t>00:08:40:221</t>
+  </si>
+  <si>
+    <t>00:08:45</t>
+  </si>
+  <si>
+    <t>00:00:05</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Walton Cables Asian Music</t>
+  </si>
+  <si>
+    <t>Off-Peak</t>
+  </si>
+  <si>
+    <t>server1</t>
+  </si>
+  <si>
+    <t>others</t>
+  </si>
+  <si>
+    <t>00:08:45:347</t>
+  </si>
+  <si>
+    <t>00:08:50</t>
+  </si>
+  <si>
+    <t>Break Bumper</t>
+  </si>
+  <si>
+    <t>00:08:50:390</t>
+  </si>
+  <si>
+    <t>00:09:19</t>
   </si>
   <si>
     <t>00:00:29</t>
   </si>
   <si>
-    <t>F:\ON-AIR\Commercial\Dream Holiday Park (New) - 30 sec</t>
-[...5 lines deleted...]
-    <t>server1</t>
+    <t>Dream Holiday Park (New) - 30 sec</t>
   </si>
   <si>
     <t>Commercial</t>
   </si>
   <si>
-    <t>00:06:53:129</t>
-[...2 lines deleted...]
-    <t>00:08:03</t>
+    <t>00:09:20:223</t>
+  </si>
+  <si>
+    <t>00:10:30</t>
   </si>
   <si>
     <t>00:01:10</t>
   </si>
   <si>
     <t>Aysha Moriom Generic</t>
   </si>
   <si>
-    <t>others</t>
-[...2 lines deleted...]
-    <t>00:08:03:892</t>
+    <t>00:10:30:944</t>
+  </si>
+  <si>
+    <t>00:11:23</t>
+  </si>
+  <si>
+    <t>00:00:53</t>
+  </si>
+  <si>
+    <t>Sonar Pakhi Generic</t>
+  </si>
+  <si>
+    <t>00:11:23:864</t>
+  </si>
+  <si>
+    <t>00:12:07</t>
+  </si>
+  <si>
+    <t>00:00:44</t>
+  </si>
+  <si>
+    <t>Evening Bangla Cinema Generic</t>
+  </si>
+  <si>
+    <t>00:12:07:946</t>
+  </si>
+  <si>
+    <t>00:13:21</t>
+  </si>
+  <si>
+    <t>00:01:14</t>
+  </si>
+  <si>
+    <t>Bosontu Batashe Coming Soon</t>
+  </si>
+  <si>
+    <t>00:13:22:226</t>
+  </si>
+  <si>
+    <t>00:14:26</t>
+  </si>
+  <si>
+    <t>00:01:04</t>
+  </si>
+  <si>
+    <t>Eri Naam Shongsar Coming Soon</t>
+  </si>
+  <si>
+    <t>00:14:25:932</t>
+  </si>
+  <si>
+    <t>00:15:17</t>
+  </si>
+  <si>
+    <t>00:00:52</t>
+  </si>
+  <si>
+    <t>Roll Number Coming Soon</t>
+  </si>
+  <si>
+    <t>00:15:18:529</t>
+  </si>
+  <si>
+    <t>00:15:23</t>
+  </si>
+  <si>
+    <t>00:15:23:613</t>
+  </si>
+  <si>
+    <t>00:15:28</t>
+  </si>
+  <si>
+    <t>00:15:28:777</t>
+  </si>
+  <si>
+    <t>00:33:22</t>
+  </si>
+  <si>
+    <t>00:17:54</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music-EP-1484 (Kamruzzaman Rabbi) Part04</t>
+  </si>
+  <si>
+    <t>00:33:23:139</t>
+  </si>
+  <si>
+    <t>00:33:28</t>
+  </si>
+  <si>
+    <t>00:33:28:271</t>
+  </si>
+  <si>
+    <t>00:33:33</t>
+  </si>
+  <si>
+    <t>00:33:33:309</t>
+  </si>
+  <si>
+    <t>00:34:43</t>
+  </si>
+  <si>
+    <t>00:34:44:037</t>
+  </si>
+  <si>
+    <t>00:35:35</t>
+  </si>
+  <si>
+    <t>00:00:51</t>
+  </si>
+  <si>
+    <t>Jui Morning Bangla Cinema</t>
+  </si>
+  <si>
+    <t>00:35:35:903</t>
+  </si>
+  <si>
+    <t>00:36:17</t>
+  </si>
+  <si>
+    <t>00:00:42</t>
+  </si>
+  <si>
+    <t>Alok Dhara Generic</t>
+  </si>
+  <si>
+    <t>00:36:17:891</t>
+  </si>
+  <si>
+    <t>00:37:21</t>
+  </si>
+  <si>
+    <t>00:37:21:664</t>
+  </si>
+  <si>
+    <t>00:38:13</t>
+  </si>
+  <si>
+    <t>00:38:14:224</t>
+  </si>
+  <si>
+    <t>00:38:19</t>
+  </si>
+  <si>
+    <t>00:38:19:267</t>
+  </si>
+  <si>
+    <t>00:38:24</t>
+  </si>
+  <si>
+    <t>00:38:24:394</t>
+  </si>
+  <si>
+    <t>00:56:08</t>
+  </si>
+  <si>
+    <t>00:17:44</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music-EP-1484 (Kamruzzaman Rabbi) Part05</t>
+  </si>
+  <si>
+    <t>00:56:08:494</t>
+  </si>
+  <si>
+    <t>01:00:02</t>
+  </si>
+  <si>
+    <t>00:03:54</t>
+  </si>
+  <si>
+    <t>Asian TV Theme Song</t>
+  </si>
+  <si>
+    <t>01:00:02:624</t>
+  </si>
+  <si>
+    <t>01:00:10</t>
+  </si>
+  <si>
+    <t>00:00:08</t>
+  </si>
+  <si>
+    <t>{ live } Akhon Dekhben ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>01:00:10:601</t>
+  </si>
+  <si>
+    <t>01:00:30</t>
+  </si>
+  <si>
+    <t>00:00:20</t>
+  </si>
+  <si>
+    <t>Live Station ID</t>
+  </si>
+  <si>
+    <t>01:00:31:100</t>
+  </si>
+  <si>
+    <t>01:15:09</t>
+  </si>
+  <si>
+    <t>00:14:38</t>
+  </si>
+  <si>
+    <t>NEWS 01</t>
+  </si>
+  <si>
+    <t>01:15:09:687</t>
+  </si>
+  <si>
+    <t>01:15:17</t>
+  </si>
+  <si>
+    <t>{ live } Apnara Dekhchen ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>01:15:17:621</t>
+  </si>
+  <si>
+    <t>01:15:22</t>
+  </si>
+  <si>
+    <t>01:15:22:719</t>
+  </si>
+  <si>
+    <t>01:16:22</t>
+  </si>
+  <si>
+    <t>00:01:00</t>
+  </si>
+  <si>
+    <t>Musical Movie Ep 434</t>
+  </si>
+  <si>
+    <t>01:16:22:832</t>
+  </si>
+  <si>
+    <t>01:16:27</t>
+  </si>
+  <si>
+    <t>01:16:27:874</t>
+  </si>
+  <si>
+    <t>01:16:35</t>
+  </si>
+  <si>
+    <t>01:16:35:857</t>
+  </si>
+  <si>
+    <t>01:19:19</t>
+  </si>
+  <si>
+    <t>00:02:44</t>
+  </si>
+  <si>
+    <t>NEWS 02</t>
+  </si>
+  <si>
+    <t>01:19:20:551</t>
+  </si>
+  <si>
+    <t>01:19:28</t>
+  </si>
+  <si>
+    <t>01:19:28:551</t>
+  </si>
+  <si>
+    <t>01:19:33</t>
+  </si>
+  <si>
+    <t>01:19:33:600</t>
+  </si>
+  <si>
+    <t>01:20:24</t>
+  </si>
+  <si>
+    <t>01:20:25:466</t>
+  </si>
+  <si>
+    <t>01:20:30</t>
+  </si>
+  <si>
+    <t>01:20:30:519</t>
+  </si>
+  <si>
+    <t>01:20:38</t>
+  </si>
+  <si>
+    <t>01:20:38:518</t>
+  </si>
+  <si>
+    <t>01:22:50</t>
+  </si>
+  <si>
+    <t>00:02:12</t>
+  </si>
+  <si>
+    <t>NEWS 03</t>
+  </si>
+  <si>
+    <t>01:22:50:596</t>
+  </si>
+  <si>
+    <t>01:24:00</t>
+  </si>
+  <si>
+    <t>01:24:01:350</t>
+  </si>
+  <si>
+    <t>01:24:54</t>
+  </si>
+  <si>
+    <t>01:24:54:266</t>
+  </si>
+  <si>
+    <t>01:25:26</t>
+  </si>
+  <si>
+    <t>00:00:32</t>
+  </si>
+  <si>
+    <t>Black &amp; White Drama Generic</t>
+  </si>
+  <si>
+    <t>01:25:27:061</t>
+  </si>
+  <si>
+    <t>01:26:11</t>
+  </si>
+  <si>
+    <t>01:26:11:191</t>
+  </si>
+  <si>
+    <t>01:26:17</t>
+  </si>
+  <si>
+    <t>00:00:06</t>
+  </si>
+  <si>
+    <t>Erpor Dakben Table Talk</t>
+  </si>
+  <si>
+    <t>01:26:17:518</t>
+  </si>
+  <si>
+    <t>01:26:59</t>
+  </si>
+  <si>
+    <t>Sandelina E-Cafe Generic</t>
+  </si>
+  <si>
+    <t>01:26:59:596</t>
+  </si>
+  <si>
+    <t>01:27:59</t>
+  </si>
+  <si>
+    <t>01:27:59:760</t>
+  </si>
+  <si>
+    <t>01:28:42</t>
+  </si>
+  <si>
+    <t>00:00:43</t>
+  </si>
+  <si>
+    <t>Bractol Music World Generic</t>
+  </si>
+  <si>
+    <t>01:28:43:629</t>
+  </si>
+  <si>
+    <t>01:29:34</t>
+  </si>
+  <si>
+    <t>01:29:35:558</t>
+  </si>
+  <si>
+    <t>01:29:41</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Table Talk</t>
+  </si>
+  <si>
+    <t>01:29:41:912</t>
+  </si>
+  <si>
+    <t>01:30:01</t>
+  </si>
+  <si>
+    <t>01:30:02:437</t>
+  </si>
+  <si>
+    <t>01:49:18</t>
+  </si>
+  <si>
+    <t>00:19:16</t>
+  </si>
+  <si>
+    <t>Table Talk 11 June Part 01</t>
+  </si>
+  <si>
+    <t>01:49:18:357</t>
+  </si>
+  <si>
+    <t>01:49:24</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Table Talk</t>
+  </si>
+  <si>
+    <t>01:49:24:716</t>
+  </si>
+  <si>
+    <t>01:49:29</t>
+  </si>
+  <si>
+    <t>01:49:29:762</t>
+  </si>
+  <si>
+    <t>01:50:22</t>
+  </si>
+  <si>
+    <t>01:50:22:666</t>
+  </si>
+  <si>
+    <t>01:50:27</t>
+  </si>
+  <si>
+    <t>01:50:27:710</t>
+  </si>
+  <si>
+    <t>01:50:33</t>
+  </si>
+  <si>
+    <t>01:50:34:078</t>
+  </si>
+  <si>
+    <t>02:04:52</t>
+  </si>
+  <si>
+    <t>00:14:18</t>
+  </si>
+  <si>
+    <t>Table Talk 11 June Part 02</t>
+  </si>
+  <si>
+    <t>02:04:51:993</t>
+  </si>
+  <si>
+    <t>02:04:57</t>
+  </si>
+  <si>
+    <t>02:04:58:351</t>
+  </si>
+  <si>
+    <t>02:05:03</t>
+  </si>
+  <si>
+    <t>02:05:03:403</t>
+  </si>
+  <si>
+    <t>02:05:35</t>
+  </si>
+  <si>
+    <t>02:05:36:237</t>
+  </si>
+  <si>
+    <t>02:05:41</t>
+  </si>
+  <si>
+    <t>02:05:41:268</t>
+  </si>
+  <si>
+    <t>02:05:47</t>
+  </si>
+  <si>
+    <t>02:05:47:592</t>
+  </si>
+  <si>
+    <t>02:20:26</t>
+  </si>
+  <si>
+    <t>00:14:39</t>
+  </si>
+  <si>
+    <t>Table Talk 11 June Part 03</t>
+  </si>
+  <si>
+    <t>02:20:26:515</t>
+  </si>
+  <si>
+    <t>02:20:46</t>
+  </si>
+  <si>
+    <t>02:20:47:077</t>
+  </si>
+  <si>
+    <t>02:27:54</t>
+  </si>
+  <si>
+    <t>00:07:07</t>
+  </si>
+  <si>
+    <t>Gutibazi Ep 18 Part 01</t>
+  </si>
+  <si>
+    <t>02:27:54:082</t>
+  </si>
+  <si>
+    <t>02:28:01</t>
+  </si>
+  <si>
+    <t>00:00:07</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Sonar Pakhi</t>
+  </si>
+  <si>
+    <t>02:28:01:950</t>
+  </si>
+  <si>
+    <t>02:28:06</t>
+  </si>
+  <si>
+    <t>02:28:07:035</t>
+  </si>
+  <si>
+    <t>02:28:50</t>
+  </si>
+  <si>
+    <t>02:28:50:962</t>
+  </si>
+  <si>
+    <t>02:28:55</t>
+  </si>
+  <si>
+    <t>02:28:56:008</t>
+  </si>
+  <si>
+    <t>02:36:06</t>
+  </si>
+  <si>
+    <t>00:07:10</t>
+  </si>
+  <si>
+    <t>Gutibazi Ep 18 Part 02</t>
+  </si>
+  <si>
+    <t>02:36:06:671</t>
+  </si>
+  <si>
+    <t>02:36:11</t>
+  </si>
+  <si>
+    <t>02:36:11:747</t>
+  </si>
+  <si>
+    <t>02:36:55</t>
+  </si>
+  <si>
+    <t>02:36:55:872</t>
+  </si>
+  <si>
+    <t>02:37:00</t>
+  </si>
+  <si>
+    <t>02:37:00:963</t>
+  </si>
+  <si>
+    <t>02:42:12</t>
+  </si>
+  <si>
+    <t>00:05:12</t>
+  </si>
+  <si>
+    <t>Gutibazi Ep 18 Part 03</t>
+  </si>
+  <si>
+    <t>02:42:13:157</t>
+  </si>
+  <si>
+    <t>02:42:33</t>
+  </si>
+  <si>
+    <t>02:42:33:723</t>
+  </si>
+  <si>
+    <t>02:57:05</t>
+  </si>
+  <si>
+    <t>00:14:32</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 01</t>
+  </si>
+  <si>
+    <t>02:57:06:356</t>
+  </si>
+  <si>
+    <t>03:05:37</t>
+  </si>
+  <si>
+    <t>00:08:31</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 02</t>
+  </si>
+  <si>
+    <t>03:05:37:327</t>
+  </si>
+  <si>
+    <t>03:15:38</t>
+  </si>
+  <si>
+    <t>00:10:01</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 03</t>
+  </si>
+  <si>
+    <t>03:15:38:936</t>
+  </si>
+  <si>
+    <t>03:24:06</t>
+  </si>
+  <si>
+    <t>00:08:28</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 04</t>
+  </si>
+  <si>
+    <t>03:24:07:514</t>
+  </si>
+  <si>
+    <t>03:33:55</t>
+  </si>
+  <si>
+    <t>00:09:48</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 05</t>
+  </si>
+  <si>
+    <t>03:33:55:600</t>
+  </si>
+  <si>
+    <t>03:43:49</t>
+  </si>
+  <si>
+    <t>00:09:54</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 06</t>
+  </si>
+  <si>
+    <t>03:43:50:137</t>
+  </si>
+  <si>
+    <t>03:57:45</t>
+  </si>
+  <si>
+    <t>00:13:55</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 07</t>
+  </si>
+  <si>
+    <t>03:57:45:326</t>
+  </si>
+  <si>
+    <t>04:04:59</t>
+  </si>
+  <si>
+    <t>00:07:14</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 08</t>
+  </si>
+  <si>
+    <t>04:04:59:339</t>
+  </si>
+  <si>
+    <t>04:05:04</t>
+  </si>
+  <si>
+    <t>04:05:04:381</t>
+  </si>
+  <si>
+    <t>04:09:41</t>
+  </si>
+  <si>
+    <t>00:04:37</t>
+  </si>
+  <si>
+    <t>Fojor Namazer AZAN</t>
+  </si>
+  <si>
+    <t>04:09:41:702</t>
+  </si>
+  <si>
+    <t>04:09:46</t>
+  </si>
+  <si>
+    <t>04:09:46:740</t>
+  </si>
+  <si>
+    <t>04:17:28</t>
+  </si>
+  <si>
+    <t>00:07:42</t>
+  </si>
+  <si>
+    <t>Chinno Vinno 90 Min Part 09</t>
+  </si>
+  <si>
+    <t>04:17:29:164</t>
+  </si>
+  <si>
+    <t>04:18:39</t>
+  </si>
+  <si>
+    <t>04:18:39:940</t>
+  </si>
+  <si>
+    <t>04:19:31</t>
+  </si>
+  <si>
+    <t>04:19:32:492</t>
+  </si>
+  <si>
+    <t>04:19:52</t>
+  </si>
+  <si>
+    <t>04:19:53:046</t>
+  </si>
+  <si>
+    <t>04:40:51</t>
+  </si>
+  <si>
+    <t>00:20:58</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 100 Min Part 01</t>
+  </si>
+  <si>
+    <t>04:40:51:624</t>
+  </si>
+  <si>
+    <t>04:57:54</t>
+  </si>
+  <si>
+    <t>00:17:03</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 100 Min Part 02</t>
+  </si>
+  <si>
+    <t>04:57:54:570</t>
+  </si>
+  <si>
+    <t>05:08:20</t>
+  </si>
+  <si>
+    <t>00:10:26</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 03</t>
+  </si>
+  <si>
+    <t>05:08:20:587</t>
+  </si>
+  <si>
+    <t>05:20:18</t>
+  </si>
+  <si>
+    <t>00:11:58</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 04</t>
+  </si>
+  <si>
+    <t>05:20:18:588</t>
+  </si>
+  <si>
+    <t>05:29:14</t>
   </si>
   <si>
     <t>00:08:56</t>
   </si>
   <si>
-    <t>00:00:53</t>
-[...23 lines deleted...]
-    <t>00:01:16</t>
+    <t>Tomake Bow Banabo 120 MIN PART 05</t>
+  </si>
+  <si>
+    <t>05:29:15:063</t>
+  </si>
+  <si>
+    <t>05:37:09</t>
+  </si>
+  <si>
+    <t>00:07:54</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 06</t>
+  </si>
+  <si>
+    <t>05:37:09:014</t>
+  </si>
+  <si>
+    <t>05:44:56</t>
+  </si>
+  <si>
+    <t>00:07:47</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 07</t>
+  </si>
+  <si>
+    <t>05:44:56:339</t>
+  </si>
+  <si>
+    <t>05:52:48</t>
+  </si>
+  <si>
+    <t>00:07:52</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 08</t>
+  </si>
+  <si>
+    <t>05:52:48:631</t>
+  </si>
+  <si>
+    <t>05:59:05</t>
+  </si>
+  <si>
+    <t>00:06:17</t>
+  </si>
+  <si>
+    <t>Tomake Bow Banabo 120 MIN PART 09</t>
+  </si>
+  <si>
+    <t>05:59:05:833</t>
+  </si>
+  <si>
+    <t>06:00:15</t>
+  </si>
+  <si>
+    <t>06:00:16:540</t>
+  </si>
+  <si>
+    <t>06:29:34</t>
+  </si>
+  <si>
+    <t>00:29:18</t>
+  </si>
+  <si>
+    <t>Quran Talwet 12 para</t>
+  </si>
+  <si>
+    <t>06:29:35:359</t>
+  </si>
+  <si>
+    <t>06:29:40</t>
+  </si>
+  <si>
+    <t>Erpor Deknan Walton Cables Asian Music</t>
+  </si>
+  <si>
+    <t>06:29:40:474</t>
+  </si>
+  <si>
+    <t>06:29:45</t>
+  </si>
+  <si>
+    <t>Akhon Dekben Walton Cables Asian Music</t>
+  </si>
+  <si>
+    <t>06:29:45:574</t>
+  </si>
+  <si>
+    <t>06:30:05</t>
+  </si>
+  <si>
+    <t>06:30:06:148</t>
+  </si>
+  <si>
+    <t>06:49:14</t>
+  </si>
+  <si>
+    <t>00:19:08</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music-EP-1484 (Kamruzzaman Rabbi) Part01</t>
+  </si>
+  <si>
+    <t>06:49:14:304</t>
+  </si>
+  <si>
+    <t>06:49:19</t>
+  </si>
+  <si>
+    <t>06:49:19:480</t>
+  </si>
+  <si>
+    <t>06:49:24</t>
+  </si>
+  <si>
+    <t>06:49:24:508</t>
+  </si>
+  <si>
+    <t>06:50:17</t>
+  </si>
+  <si>
+    <t>06:50:17:422</t>
+  </si>
+  <si>
+    <t>06:50:49</t>
+  </si>
+  <si>
+    <t>06:50:50:244</t>
+  </si>
+  <si>
+    <t>06:51:34</t>
+  </si>
+  <si>
+    <t>06:51:34:312</t>
+  </si>
+  <si>
+    <t>06:51:39</t>
+  </si>
+  <si>
+    <t>06:51:39:382</t>
+  </si>
+  <si>
+    <t>06:51:44</t>
+  </si>
+  <si>
+    <t>06:51:44:504</t>
+  </si>
+  <si>
+    <t>07:12:26</t>
+  </si>
+  <si>
+    <t>00:20:42</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music-EP-1484 (Kamruzzaman Rabbi) Part02</t>
+  </si>
+  <si>
+    <t>07:12:27:283</t>
+  </si>
+  <si>
+    <t>07:12:32</t>
+  </si>
+  <si>
+    <t>07:12:32:399</t>
+  </si>
+  <si>
+    <t>07:12:37</t>
+  </si>
+  <si>
+    <t>07:12:37:465</t>
+  </si>
+  <si>
+    <t>07:13:19</t>
+  </si>
+  <si>
+    <t>07:13:19:545</t>
+  </si>
+  <si>
+    <t>07:14:19</t>
+  </si>
+  <si>
+    <t>07:14:19:715</t>
+  </si>
+  <si>
+    <t>07:15:02</t>
+  </si>
+  <si>
+    <t>07:15:03:631</t>
+  </si>
+  <si>
+    <t>07:15:08</t>
+  </si>
+  <si>
+    <t>07:15:08:682</t>
+  </si>
+  <si>
+    <t>07:15:13</t>
+  </si>
+  <si>
+    <t>07:15:13:781</t>
+  </si>
+  <si>
+    <t>07:35:54</t>
+  </si>
+  <si>
+    <t>00:20:41</t>
+  </si>
+  <si>
+    <t>Walton Cables asian music-EP-1484 (Kamruzzaman Rabbi) Part03</t>
+  </si>
+  <si>
+    <t>07:35:55:405</t>
+  </si>
+  <si>
+    <t>07:36:00</t>
+  </si>
+  <si>
+    <t>07:36:00:550</t>
+  </si>
+  <si>
+    <t>07:36:05</t>
+  </si>
+  <si>
+    <t>07:36:05:603</t>
+  </si>
+  <si>
+    <t>07:36:56</t>
+  </si>
+  <si>
+    <t>07:36:57:471</t>
+  </si>
+  <si>
+    <t>07:37:39</t>
+  </si>
+  <si>
+    <t>07:37:39:469</t>
+  </si>
+  <si>
+    <t>07:38:53</t>
+  </si>
+  <si>
+    <t>07:38:53:784</t>
+  </si>
+  <si>
+    <t>07:38:58</t>
+  </si>
+  <si>
+    <t>07:38:58:889</t>
+  </si>
+  <si>
+    <t>07:39:03</t>
+  </si>
+  <si>
+    <t>07:39:04:023</t>
+  </si>
+  <si>
+    <t>07:56:58</t>
+  </si>
+  <si>
+    <t>07:56:58:404</t>
+  </si>
+  <si>
+    <t>07:57:03</t>
+  </si>
+  <si>
+    <t>07:57:03:561</t>
+  </si>
+  <si>
+    <t>07:57:08</t>
+  </si>
+  <si>
+    <t>07:57:08:587</t>
+  </si>
+  <si>
+    <t>07:58:01</t>
+  </si>
+  <si>
+    <t>07:58:01:559</t>
+  </si>
+  <si>
+    <t>07:59:05</t>
+  </si>
+  <si>
+    <t>07:59:05:266</t>
+  </si>
+  <si>
+    <t>07:59:57</t>
+  </si>
+  <si>
+    <t>07:59:57:881</t>
+  </si>
+  <si>
+    <t>08:17:41</t>
+  </si>
+  <si>
+    <t>08:17:41:950</t>
+  </si>
+  <si>
+    <t>08:18:51</t>
+  </si>
+  <si>
+    <t>08:18:52:722</t>
+  </si>
+  <si>
+    <t>08:19:24</t>
+  </si>
+  <si>
+    <t>08:19:25:513</t>
+  </si>
+  <si>
+    <t>08:20:09</t>
+  </si>
+  <si>
+    <t>08:20:09:634</t>
+  </si>
+  <si>
+    <t>08:21:09</t>
+  </si>
+  <si>
+    <t>08:21:09:774</t>
+  </si>
+  <si>
+    <t>08:21:52</t>
+  </si>
+  <si>
+    <t>08:21:53:645</t>
+  </si>
+  <si>
+    <t>08:23:03</t>
+  </si>
+  <si>
+    <t>08:23:04:374</t>
+  </si>
+  <si>
+    <t>08:23:55</t>
+  </si>
+  <si>
+    <t>08:23:56:283</t>
+  </si>
+  <si>
+    <t>08:24:38</t>
+  </si>
+  <si>
+    <t>08:24:38:272</t>
+  </si>
+  <si>
+    <t>08:25:52</t>
+  </si>
+  <si>
+    <t>08:25:52:553</t>
+  </si>
+  <si>
+    <t>08:26:56</t>
+  </si>
+  <si>
+    <t>08:26:56:290</t>
+  </si>
+  <si>
+    <t>08:27:48</t>
+  </si>
+  <si>
+    <t>08:27:48:855</t>
+  </si>
+  <si>
+    <t>08:28:39</t>
+  </si>
+  <si>
+    <t>08:28:40:749</t>
+  </si>
+  <si>
+    <t>08:29:50</t>
+  </si>
+  <si>
+    <t>08:29:51:537</t>
+  </si>
+  <si>
+    <t>08:30:11</t>
+  </si>
+  <si>
+    <t>08:30:12:067</t>
+  </si>
+  <si>
+    <t>08:38:22</t>
+  </si>
+  <si>
+    <t>00:08:10</t>
+  </si>
+  <si>
+    <t>Stupid EP_27 Part 01</t>
+  </si>
+  <si>
+    <t>08:38:22:757</t>
+  </si>
+  <si>
+    <t>08:38:27</t>
+  </si>
+  <si>
+    <t>08:38:27:847</t>
+  </si>
+  <si>
+    <t>08:39:20</t>
+  </si>
+  <si>
+    <t>08:39:20:758</t>
+  </si>
+  <si>
+    <t>08:39:52</t>
+  </si>
+  <si>
+    <t>08:39:53:568</t>
+  </si>
+  <si>
+    <t>08:39:58</t>
+  </si>
+  <si>
+    <t>08:39:58:600</t>
+  </si>
+  <si>
+    <t>08:46:23</t>
+  </si>
+  <si>
+    <t>00:06:25</t>
+  </si>
+  <si>
+    <t>Stupid EP_27 Part 02</t>
+  </si>
+  <si>
+    <t>08:46:24:359</t>
+  </si>
+  <si>
+    <t>08:46:29</t>
+  </si>
+  <si>
+    <t>08:46:29:450</t>
+  </si>
+  <si>
+    <t>08:47:18</t>
+  </si>
+  <si>
+    <t>00:00:49</t>
+  </si>
+  <si>
+    <t>Asian Music Generic 02</t>
+  </si>
+  <si>
+    <t>08:47:18:847</t>
+  </si>
+  <si>
+    <t>08:48:02</t>
+  </si>
+  <si>
+    <t>08:48:02:912</t>
+  </si>
+  <si>
+    <t>08:48:07</t>
+  </si>
+  <si>
+    <t>08:48:08:011</t>
+  </si>
+  <si>
+    <t>08:52:31</t>
+  </si>
+  <si>
+    <t>00:04:23</t>
+  </si>
+  <si>
+    <t>Stupid EP_27 Part 03</t>
+  </si>
+  <si>
+    <t>08:52:31:758</t>
+  </si>
+  <si>
+    <t>08:53:41</t>
+  </si>
+  <si>
+    <t>08:53:42:490</t>
+  </si>
+  <si>
+    <t>08:54:24</t>
+  </si>
+  <si>
+    <t>08:54:24:557</t>
+  </si>
+  <si>
+    <t>08:55:24</t>
+  </si>
+  <si>
+    <t>08:55:24:733</t>
+  </si>
+  <si>
+    <t>08:55:32</t>
+  </si>
+  <si>
+    <t>{ live } Arpor Dekhben ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>08:55:32:687</t>
+  </si>
+  <si>
+    <t>08:56:15</t>
+  </si>
+  <si>
+    <t>08:56:16:568</t>
+  </si>
+  <si>
+    <t>08:57:30</t>
+  </si>
+  <si>
+    <t>08:57:30:840</t>
+  </si>
+  <si>
+    <t>08:58:34</t>
+  </si>
+  <si>
+    <t>08:58:34:560</t>
+  </si>
+  <si>
+    <t>08:59:26</t>
+  </si>
+  <si>
+    <t>08:59:27:177</t>
+  </si>
+  <si>
+    <t>08:59:35</t>
+  </si>
+  <si>
+    <t>08:59:35:130</t>
+  </si>
+  <si>
+    <t>08:59:55</t>
+  </si>
+  <si>
+    <t>09:10:08:161</t>
+  </si>
+  <si>
+    <t>09:10:16</t>
+  </si>
+  <si>
+    <t>09:11:06:805</t>
+  </si>
+  <si>
+    <t>09:11:11</t>
+  </si>
+  <si>
+    <t>09:11:11:839</t>
+  </si>
+  <si>
+    <t>09:12:02</t>
+  </si>
+  <si>
+    <t>09:12:03:759</t>
+  </si>
+  <si>
+    <t>09:12:08</t>
+  </si>
+  <si>
+    <t>09:12:08:841</t>
+  </si>
+  <si>
+    <t>09:12:16</t>
+  </si>
+  <si>
+    <t>09:12:22:735</t>
+  </si>
+  <si>
+    <t>09:12:30</t>
+  </si>
+  <si>
+    <t>09:18:38:693</t>
+  </si>
+  <si>
+    <t>09:18:43</t>
+  </si>
+  <si>
+    <t>09:18:43:735</t>
+  </si>
+  <si>
+    <t>09:19:27</t>
+  </si>
+  <si>
+    <t>09:19:27:802</t>
+  </si>
+  <si>
+    <t>09:19:32</t>
+  </si>
+  <si>
+    <t>09:19:32:845</t>
+  </si>
+  <si>
+    <t>09:19:40</t>
+  </si>
+  <si>
+    <t>09:19:47:260</t>
+  </si>
+  <si>
+    <t>09:19:52</t>
+  </si>
+  <si>
+    <t>Erpor Dekchen Ek Lutera</t>
+  </si>
+  <si>
+    <t>09:23:58:493</t>
+  </si>
+  <si>
+    <t>09:25:08</t>
+  </si>
+  <si>
+    <t>09:25:09:199</t>
+  </si>
+  <si>
+    <t>09:26:02</t>
+  </si>
+  <si>
+    <t>09:26:02:126</t>
+  </si>
+  <si>
+    <t>09:26:44</t>
+  </si>
+  <si>
+    <t>09:26:44:179</t>
+  </si>
+  <si>
+    <t>09:27:58</t>
+  </si>
+  <si>
+    <t>09:27:58:441</t>
+  </si>
+  <si>
+    <t>09:28:50</t>
+  </si>
+  <si>
+    <t>09:28:51:020</t>
+  </si>
+  <si>
+    <t>09:29:42</t>
+  </si>
+  <si>
+    <t>09:29:42:905</t>
+  </si>
+  <si>
+    <t>09:29:47</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Ek Lutera</t>
+  </si>
+  <si>
+    <t>09:29:48:000</t>
+  </si>
+  <si>
+    <t>09:30:08</t>
+  </si>
+  <si>
+    <t>09:30:08:576</t>
+  </si>
+  <si>
+    <t>09:44:12</t>
+  </si>
+  <si>
+    <t>00:14:04</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 01</t>
+  </si>
+  <si>
+    <t>09:44:12:821</t>
+  </si>
+  <si>
+    <t>09:44:17</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Ek Lutera</t>
+  </si>
+  <si>
+    <t>09:44:17:973</t>
+  </si>
+  <si>
+    <t>09:44:22</t>
+  </si>
+  <si>
+    <t>09:44:22:998</t>
+  </si>
+  <si>
+    <t>09:44:32</t>
+  </si>
+  <si>
+    <t>00:00:10</t>
+  </si>
+  <si>
+    <t>STL - Meril Milk Soap Bar Riya (3 Variants) June 26 - 10 Sec</t>
+  </si>
+  <si>
+    <t>09:44:33:004</t>
+  </si>
+  <si>
+    <t>09:44:53</t>
+  </si>
+  <si>
+    <t>Unilever - Ponds Serum Peony (April 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>09:44:52:976</t>
+  </si>
+  <si>
+    <t>09:45:02</t>
+  </si>
+  <si>
+    <t>GP - Grameenphone Bioscope+Boat Version 2 - 10 Sec</t>
+  </si>
+  <si>
+    <t>09:45:03:178</t>
+  </si>
+  <si>
+    <t>09:45:23</t>
+  </si>
+  <si>
+    <t>STL - Senora Anti-Infection New OGSB (June 26) - 20 Sec</t>
+  </si>
+  <si>
+    <t>09:45:23:136</t>
+  </si>
+  <si>
+    <t>09:45:33</t>
+  </si>
+  <si>
+    <t>09:45:33:366</t>
+  </si>
+  <si>
+    <t>09:46:03</t>
+  </si>
+  <si>
+    <t>00:00:30</t>
+  </si>
+  <si>
+    <t>STL - Meril Saffron Serum Soap Bar Puja Cherry (June 26) - 30 Sec</t>
+  </si>
+  <si>
+    <t>09:46:03:345</t>
+  </si>
+  <si>
+    <t>09:46:13</t>
+  </si>
+  <si>
+    <t>STL - Jui MV Coconut Hair Oil Totini (June 26) - 10 sec</t>
+  </si>
+  <si>
+    <t>09:46:13:598</t>
+  </si>
+  <si>
+    <t>09:46:23</t>
+  </si>
+  <si>
+    <t>09:46:23:803</t>
+  </si>
+  <si>
+    <t>09:47:03</t>
+  </si>
+  <si>
+    <t>00:00:40</t>
+  </si>
+  <si>
+    <t>STL - Chaka Perfume Detergent Powder (June 26) - 40 Sec</t>
+  </si>
+  <si>
+    <t>09:47:03:784</t>
+  </si>
+  <si>
+    <t>09:47:08</t>
+  </si>
+  <si>
+    <t>09:47:08:818</t>
+  </si>
+  <si>
+    <t>09:47:13</t>
+  </si>
+  <si>
+    <t>09:47:13:976</t>
+  </si>
+  <si>
+    <t>10:00:50</t>
+  </si>
+  <si>
+    <t>00:13:37</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 02</t>
+  </si>
+  <si>
+    <t>10:00:51:607</t>
+  </si>
+  <si>
+    <t>10:00:56</t>
+  </si>
+  <si>
+    <t>10:00:56:770</t>
+  </si>
+  <si>
+    <t>10:01:01</t>
+  </si>
+  <si>
+    <t>10:01:01:849</t>
+  </si>
+  <si>
+    <t>10:01:21</t>
+  </si>
+  <si>
+    <t>10:01:21:810</t>
+  </si>
+  <si>
+    <t>10:01:31</t>
+  </si>
+  <si>
+    <t>10:01:32:048</t>
+  </si>
+  <si>
+    <t>10:01:42</t>
+  </si>
+  <si>
+    <t>10:01:42:042</t>
+  </si>
+  <si>
+    <t>10:01:52</t>
+  </si>
+  <si>
+    <t>10:01:52:251</t>
+  </si>
+  <si>
+    <t>10:02:22</t>
+  </si>
+  <si>
+    <t>STL - Chaka Perfume Detergent Powder (June 26) - 30 Sec</t>
+  </si>
+  <si>
+    <t>10:02:22:224</t>
+  </si>
+  <si>
+    <t>10:02:32</t>
+  </si>
+  <si>
+    <t>10:02:32:422</t>
+  </si>
+  <si>
+    <t>10:03:02</t>
+  </si>
+  <si>
+    <t>STL - Jui MV Coconut Hair Oil Totini (June 26) - 30 sec</t>
+  </si>
+  <si>
+    <t>10:03:02:784</t>
+  </si>
+  <si>
+    <t>10:03:07</t>
+  </si>
+  <si>
+    <t>10:03:07:822</t>
+  </si>
+  <si>
+    <t>10:03:12</t>
+  </si>
+  <si>
+    <t>10:03:12:923</t>
+  </si>
+  <si>
+    <t>10:13:51</t>
+  </si>
+  <si>
+    <t>00:10:39</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 03</t>
+  </si>
+  <si>
+    <t>10:13:52:467</t>
+  </si>
+  <si>
+    <t>10:13:57</t>
+  </si>
+  <si>
+    <t>10:13:57:585</t>
+  </si>
+  <si>
+    <t>10:14:02</t>
+  </si>
+  <si>
+    <t>10:14:02:629</t>
+  </si>
+  <si>
+    <t>10:14:12</t>
+  </si>
+  <si>
+    <t>10:14:12:942</t>
+  </si>
+  <si>
+    <t>10:14:22</t>
+  </si>
+  <si>
+    <t>10:14:23:130</t>
+  </si>
+  <si>
+    <t>10:14:43</t>
+  </si>
+  <si>
+    <t>Unilever - Revise Ponds Cream Hydration (Feb 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>10:14:43:098</t>
+  </si>
+  <si>
+    <t>10:15:23</t>
+  </si>
+  <si>
+    <t>10:15:23:056</t>
+  </si>
+  <si>
+    <t>10:15:33</t>
+  </si>
+  <si>
+    <t>10:15:33:252</t>
+  </si>
+  <si>
+    <t>10:15:43</t>
+  </si>
+  <si>
+    <t>10:15:43:207</t>
+  </si>
+  <si>
+    <t>10:15:53</t>
+  </si>
+  <si>
+    <t>10:15:53:464</t>
+  </si>
+  <si>
+    <t>10:16:13</t>
+  </si>
+  <si>
+    <t>10:16:13:369</t>
+  </si>
+  <si>
+    <t>10:16:18</t>
+  </si>
+  <si>
+    <t>10:16:18:453</t>
+  </si>
+  <si>
+    <t>10:16:23</t>
+  </si>
+  <si>
+    <t>10:16:23:574</t>
+  </si>
+  <si>
+    <t>10:26:03</t>
+  </si>
+  <si>
+    <t>00:09:40</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 04</t>
+  </si>
+  <si>
+    <t>10:26:04:066</t>
+  </si>
+  <si>
+    <t>10:26:09</t>
+  </si>
+  <si>
+    <t>10:26:09:183</t>
+  </si>
+  <si>
+    <t>10:26:14</t>
+  </si>
+  <si>
+    <t>10:26:14:227</t>
+  </si>
+  <si>
+    <t>10:26:44</t>
+  </si>
+  <si>
+    <t>STL - Meril Milk Soap Bar Riya (3 Variants) June 26 - 30 Sec</t>
+  </si>
+  <si>
+    <t>10:26:44:409</t>
+  </si>
+  <si>
+    <t>10:26:54</t>
+  </si>
+  <si>
+    <t>10:26:54:648</t>
+  </si>
+  <si>
+    <t>10:27:04</t>
+  </si>
+  <si>
+    <t>10:27:04:977</t>
+  </si>
+  <si>
+    <t>10:27:34</t>
+  </si>
+  <si>
+    <t>10:27:34:945</t>
+  </si>
+  <si>
+    <t>10:27:44</t>
+  </si>
+  <si>
+    <t>10:27:45:135</t>
+  </si>
+  <si>
+    <t>10:28:15</t>
+  </si>
+  <si>
+    <t>10:28:15:071</t>
+  </si>
+  <si>
+    <t>10:28:35</t>
+  </si>
+  <si>
+    <t>10:28:34:969</t>
+  </si>
+  <si>
+    <t>10:28:44</t>
+  </si>
+  <si>
+    <t>10:28:45:227</t>
+  </si>
+  <si>
+    <t>10:29:00</t>
+  </si>
+  <si>
+    <t>00:00:15</t>
+  </si>
+  <si>
+    <t>STL - Senora Confidence Heavyflow (June 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>10:29:00:550</t>
+  </si>
+  <si>
+    <t>10:29:05</t>
+  </si>
+  <si>
+    <t>10:29:05:576</t>
+  </si>
+  <si>
+    <t>10:29:10</t>
+  </si>
+  <si>
+    <t>10:29:10:704</t>
+  </si>
+  <si>
+    <t>10:34:54</t>
+  </si>
+  <si>
+    <t>00:05:44</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 05</t>
+  </si>
+  <si>
+    <t>10:34:54:175</t>
+  </si>
+  <si>
+    <t>10:34:59</t>
+  </si>
+  <si>
+    <t>10:34:59:333</t>
+  </si>
+  <si>
+    <t>10:35:04</t>
+  </si>
+  <si>
+    <t>10:35:04:411</t>
+  </si>
+  <si>
+    <t>10:35:24</t>
+  </si>
+  <si>
+    <t>10:35:24:370</t>
+  </si>
+  <si>
+    <t>10:35:34</t>
+  </si>
+  <si>
+    <t>10:35:34:628</t>
+  </si>
+  <si>
+    <t>10:35:44</t>
+  </si>
+  <si>
+    <t>10:35:44:588</t>
+  </si>
+  <si>
+    <t>10:35:54</t>
+  </si>
+  <si>
+    <t>10:35:54:833</t>
+  </si>
+  <si>
+    <t>10:36:34</t>
+  </si>
+  <si>
+    <t>10:36:34:774</t>
+  </si>
+  <si>
+    <t>10:37:03</t>
+  </si>
+  <si>
+    <t>Unilever - Standard Horlicks (May 2026) - 30 Sec</t>
+  </si>
+  <si>
+    <t>10:37:04:698</t>
+  </si>
+  <si>
+    <t>10:37:14</t>
+  </si>
+  <si>
+    <t>10:37:14:937</t>
+  </si>
+  <si>
+    <t>10:37:44</t>
+  </si>
+  <si>
+    <t>10:37:45:345</t>
+  </si>
+  <si>
+    <t>10:37:50</t>
+  </si>
+  <si>
+    <t>10:37:50:374</t>
+  </si>
+  <si>
+    <t>10:37:55</t>
+  </si>
+  <si>
+    <t>10:37:55:534</t>
+  </si>
+  <si>
+    <t>10:42:10</t>
+  </si>
+  <si>
+    <t>00:04:15</t>
+  </si>
+  <si>
+    <t>10:42:10:740</t>
+  </si>
+  <si>
+    <t>10:42:15</t>
+  </si>
+  <si>
+    <t>10:42:15:854</t>
+  </si>
+  <si>
+    <t>10:42:20</t>
+  </si>
+  <si>
+    <t>10:42:20:935</t>
+  </si>
+  <si>
+    <t>10:42:49</t>
+  </si>
+  <si>
+    <t>10:42:50:866</t>
+  </si>
+  <si>
+    <t>10:43:00</t>
+  </si>
+  <si>
+    <t>10:43:01:069</t>
+  </si>
+  <si>
+    <t>10:43:11</t>
+  </si>
+  <si>
+    <t>10:43:11:376</t>
+  </si>
+  <si>
+    <t>10:43:41</t>
+  </si>
+  <si>
+    <t>10:43:41:354</t>
+  </si>
+  <si>
+    <t>10:43:51</t>
+  </si>
+  <si>
+    <t>10:43:51:590</t>
+  </si>
+  <si>
+    <t>10:44:01</t>
+  </si>
+  <si>
+    <t>10:44:01:572</t>
+  </si>
+  <si>
+    <t>10:44:11</t>
+  </si>
+  <si>
+    <t>10:44:11:821</t>
+  </si>
+  <si>
+    <t>10:44:26</t>
+  </si>
+  <si>
+    <t>10:44:27:138</t>
+  </si>
+  <si>
+    <t>10:44:32</t>
+  </si>
+  <si>
+    <t>10:44:32:218</t>
+  </si>
+  <si>
+    <t>10:44:37</t>
+  </si>
+  <si>
+    <t>10:44:37:351</t>
+  </si>
+  <si>
+    <t>10:54:11</t>
+  </si>
+  <si>
+    <t>00:09:34</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 07</t>
+  </si>
+  <si>
+    <t>10:54:12:102</t>
+  </si>
+  <si>
+    <t>10:54:17</t>
+  </si>
+  <si>
+    <t>10:54:17:218</t>
+  </si>
+  <si>
+    <t>10:54:22</t>
+  </si>
+  <si>
+    <t>10:54:22:259</t>
+  </si>
+  <si>
+    <t>10:54:32</t>
+  </si>
+  <si>
+    <t>Unilever - Sunsilk Black Sparkle Glass Shine (Aug 2025) - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:54:32:178</t>
+  </si>
+  <si>
+    <t>10:54:42</t>
+  </si>
+  <si>
+    <t>10:54:42:416</t>
+  </si>
+  <si>
+    <t>10:54:52</t>
+  </si>
+  <si>
+    <t>10:54:52:710</t>
+  </si>
+  <si>
+    <t>10:55:22</t>
+  </si>
+  <si>
+    <t>10:55:22:913</t>
+  </si>
+  <si>
+    <t>10:55:32</t>
+  </si>
+  <si>
+    <t>10:55:33:116</t>
+  </si>
+  <si>
+    <t>10:56:13</t>
+  </si>
+  <si>
+    <t>10:56:13:072</t>
+  </si>
+  <si>
+    <t>10:56:23</t>
+  </si>
+  <si>
+    <t>10:56:23:293</t>
+  </si>
+  <si>
+    <t>10:56:38</t>
+  </si>
+  <si>
+    <t>10:56:38:671</t>
+  </si>
+  <si>
+    <t>10:56:43</t>
+  </si>
+  <si>
+    <t>10:56:43:694</t>
+  </si>
+  <si>
+    <t>10:56:48</t>
+  </si>
+  <si>
+    <t>10:56:48:872</t>
+  </si>
+  <si>
+    <t>11:03:41</t>
+  </si>
+  <si>
+    <t>00:06:53</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 08</t>
+  </si>
+  <si>
+    <t>11:03:42:453</t>
+  </si>
+  <si>
+    <t>11:03:47</t>
+  </si>
+  <si>
+    <t>11:03:47:581</t>
+  </si>
+  <si>
+    <t>11:03:52</t>
+  </si>
+  <si>
+    <t>11:03:52:676</t>
+  </si>
+  <si>
+    <t>11:04:02</t>
+  </si>
+  <si>
+    <t>11:04:02:630</t>
+  </si>
+  <si>
+    <t>11:04:32</t>
+  </si>
+  <si>
+    <t>11:04:32:580</t>
+  </si>
+  <si>
+    <t>11:04:42</t>
+  </si>
+  <si>
+    <t>11:04:42:777</t>
+  </si>
+  <si>
+    <t>11:05:12</t>
+  </si>
+  <si>
+    <t>Unilever - Sunsilk Black Sparkle Glass Shine (Aug 2025) - 30 Sec</t>
+  </si>
+  <si>
+    <t>11:05:13:109</t>
+  </si>
+  <si>
+    <t>11:05:23</t>
+  </si>
+  <si>
+    <t>11:05:23:416</t>
+  </si>
+  <si>
+    <t>11:05:33</t>
+  </si>
+  <si>
+    <t>11:05:33:627</t>
+  </si>
+  <si>
+    <t>11:05:53</t>
+  </si>
+  <si>
+    <t>Unilever - Lifebuoy Fifa CP (May 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>11:05:53:589</t>
+  </si>
+  <si>
+    <t>11:06:03</t>
+  </si>
+  <si>
+    <t>11:06:03:549</t>
+  </si>
+  <si>
+    <t>11:06:13</t>
+  </si>
+  <si>
+    <t>11:06:13:780</t>
+  </si>
+  <si>
+    <t>11:06:28</t>
+  </si>
+  <si>
+    <t>11:06:29:102</t>
+  </si>
+  <si>
+    <t>11:06:59</t>
+  </si>
+  <si>
+    <t>11:06:59:395</t>
+  </si>
+  <si>
+    <t>11:07:04</t>
+  </si>
+  <si>
+    <t>11:07:04:435</t>
+  </si>
+  <si>
+    <t>11:07:09</t>
+  </si>
+  <si>
+    <t>11:07:09:555</t>
+  </si>
+  <si>
+    <t>11:13:31</t>
+  </si>
+  <si>
+    <t>00:06:22</t>
+  </si>
+  <si>
+    <t>Ek Lutera 09 Part 90 Min Part 09</t>
+  </si>
+  <si>
+    <t>11:13:32:432</t>
+  </si>
+  <si>
+    <t>11:14:42</t>
+  </si>
+  <si>
+    <t>11:14:43:142</t>
+  </si>
+  <si>
+    <t>11:15:03</t>
+  </si>
+  <si>
+    <t>11:15:03:661</t>
+  </si>
+  <si>
+    <t>11:40:07</t>
+  </si>
+  <si>
+    <t>00:25:04</t>
+  </si>
+  <si>
+    <t>ALOKDHARA EP- 100</t>
+  </si>
+  <si>
+    <t>11:40:08:557</t>
+  </si>
+  <si>
+    <t>11:40:13</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>11:40:13:659</t>
+  </si>
+  <si>
+    <t>11:40:33</t>
+  </si>
+  <si>
+    <t>11:40:34:225</t>
+  </si>
+  <si>
+    <t>11:54:37</t>
+  </si>
+  <si>
+    <t>00:14:03</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_320_Part 01</t>
+  </si>
+  <si>
+    <t>11:54:37:311</t>
+  </si>
+  <si>
+    <t>11:54:42</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>11:54:42:484</t>
+  </si>
+  <si>
+    <t>11:54:47</t>
+  </si>
+  <si>
+    <t>11:54:47:526</t>
+  </si>
+  <si>
+    <t>11:55:16</t>
+  </si>
+  <si>
+    <t>11:55:17:431</t>
+  </si>
+  <si>
+    <t>11:55:27</t>
+  </si>
+  <si>
+    <t>11:55:27:397</t>
+  </si>
+  <si>
+    <t>11:55:32</t>
+  </si>
+  <si>
+    <t>11:55:32:434</t>
+  </si>
+  <si>
+    <t>11:55:37</t>
+  </si>
+  <si>
+    <t>11:55:37:547</t>
+  </si>
+  <si>
+    <t>12:05:17</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_320_Part 02</t>
+  </si>
+  <si>
+    <t>12:05:18:104</t>
+  </si>
+  <si>
+    <t>12:05:23</t>
+  </si>
+  <si>
+    <t>12:05:23:263</t>
+  </si>
+  <si>
+    <t>12:05:28</t>
+  </si>
+  <si>
+    <t>12:05:28:366</t>
+  </si>
+  <si>
+    <t>12:05:57</t>
+  </si>
+  <si>
+    <t>12:05:58:285</t>
+  </si>
+  <si>
+    <t>12:06:08</t>
+  </si>
+  <si>
+    <t>12:06:08:189</t>
+  </si>
+  <si>
+    <t>12:06:13</t>
+  </si>
+  <si>
+    <t>12:06:13:276</t>
+  </si>
+  <si>
+    <t>12:06:18</t>
+  </si>
+  <si>
+    <t>12:06:18:439</t>
+  </si>
+  <si>
+    <t>12:16:11</t>
+  </si>
+  <si>
+    <t>00:09:53</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_320_Part 03</t>
+  </si>
+  <si>
+    <t>12:16:12:067</t>
+  </si>
+  <si>
+    <t>12:16:17</t>
+  </si>
+  <si>
+    <t>12:16:17:189</t>
+  </si>
+  <si>
+    <t>12:16:22</t>
+  </si>
+  <si>
+    <t>12:16:22:272</t>
+  </si>
+  <si>
+    <t>12:16:42</t>
+  </si>
+  <si>
+    <t>12:16:42:236</t>
+  </si>
+  <si>
+    <t>12:17:02</t>
+  </si>
+  <si>
+    <t>Unilever - Surf Excel NEXW (May 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>12:17:02:186</t>
+  </si>
+  <si>
+    <t>12:17:07</t>
+  </si>
+  <si>
+    <t>12:17:07:284</t>
+  </si>
+  <si>
+    <t>12:17:12</t>
+  </si>
+  <si>
+    <t>12:17:12:406</t>
+  </si>
+  <si>
+    <t>12:24:09</t>
+  </si>
+  <si>
+    <t>00:06:57</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4 EP_320_Part 04</t>
+  </si>
+  <si>
+    <t>12:24:10:045</t>
+  </si>
+  <si>
+    <t>12:24:18</t>
+  </si>
+  <si>
+    <t>12:24:18:003</t>
+  </si>
+  <si>
+    <t>12:25:22</t>
+  </si>
+  <si>
+    <t>12:25:21:712</t>
+  </si>
+  <si>
+    <t>12:25:26</t>
+  </si>
+  <si>
+    <t>12:25:26:753</t>
+  </si>
+  <si>
+    <t>12:29:42</t>
+  </si>
+  <si>
+    <t>00:04:16</t>
+  </si>
+  <si>
+    <t>Jummar Namazer AZAN</t>
+  </si>
+  <si>
+    <t>12:29:43:115</t>
+  </si>
+  <si>
+    <t>12:29:48</t>
+  </si>
+  <si>
+    <t>12:29:48:204</t>
+  </si>
+  <si>
+    <t>12:29:56</t>
+  </si>
+  <si>
+    <t>12:29:56:148</t>
+  </si>
+  <si>
+    <t>12:30:16</t>
+  </si>
+  <si>
+    <t>12:39:19:277</t>
+  </si>
+  <si>
+    <t>12:39:27</t>
+  </si>
+  <si>
+    <t>12:41:03:002</t>
+  </si>
+  <si>
+    <t>12:41:08</t>
+  </si>
+  <si>
+    <t>12:41:08:087</t>
+  </si>
+  <si>
+    <t>12:42:18</t>
+  </si>
+  <si>
+    <t>12:42:18:831</t>
+  </si>
+  <si>
+    <t>12:42:23</t>
+  </si>
+  <si>
+    <t>12:42:23:910</t>
+  </si>
+  <si>
+    <t>12:42:31</t>
+  </si>
+  <si>
+    <t>12:42:37:917</t>
+  </si>
+  <si>
+    <t>12:42:45</t>
+  </si>
+  <si>
+    <t>12:50:48:166</t>
+  </si>
+  <si>
+    <t>12:50:53</t>
+  </si>
+  <si>
+    <t>12:50:53:211</t>
+  </si>
+  <si>
+    <t>12:52:03</t>
+  </si>
+  <si>
+    <t>12:52:03:934</t>
+  </si>
+  <si>
+    <t>12:52:08</t>
+  </si>
+  <si>
+    <t>12:52:08:960</t>
+  </si>
+  <si>
+    <t>12:52:16</t>
+  </si>
+  <si>
+    <t>12:52:26:214</t>
+  </si>
+  <si>
+    <t>12:53:36</t>
+  </si>
+  <si>
+    <t>12:57:11:454</t>
+  </si>
+  <si>
+    <t>12:57:43</t>
+  </si>
+  <si>
+    <t>12:59:44:892</t>
+  </si>
+  <si>
+    <t>13:00:04</t>
+  </si>
+  <si>
+    <t>13:00:05:398</t>
+  </si>
+  <si>
+    <t>13:07:12</t>
+  </si>
+  <si>
+    <t>13:07:12:399</t>
+  </si>
+  <si>
+    <t>13:14:22</t>
+  </si>
+  <si>
+    <t>13:14:23:091</t>
+  </si>
+  <si>
+    <t>13:19:35</t>
+  </si>
+  <si>
+    <t>13:19:35:286</t>
+  </si>
+  <si>
+    <t>13:19:40</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben HRIDOY SUDO TOMAR JONNO</t>
+  </si>
+  <si>
+    <t>13:19:40:416</t>
+  </si>
+  <si>
+    <t>13:20:00</t>
+  </si>
+  <si>
+    <t>13:20:00:922</t>
+  </si>
+  <si>
+    <t>13:46:21</t>
+  </si>
+  <si>
+    <t>00:26:21</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 01</t>
+  </si>
+  <si>
+    <t>13:46:22:284</t>
+  </si>
+  <si>
+    <t>13:46:27</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen HRIDOY SUDO TOMAR JONNO</t>
+  </si>
+  <si>
+    <t>13:46:27:448</t>
+  </si>
+  <si>
+    <t>13:46:32</t>
+  </si>
+  <si>
+    <t>13:46:32:534</t>
+  </si>
+  <si>
+    <t>13:47:02</t>
+  </si>
+  <si>
+    <t>STL -- Meril Saffron Serum Soap Bar Puja Cherry (May 26) - 30 Sec</t>
+  </si>
+  <si>
+    <t>13:47:02:494</t>
+  </si>
+  <si>
+    <t>13:47:22</t>
+  </si>
+  <si>
+    <t>13:47:22:455</t>
+  </si>
+  <si>
+    <t>13:48:15</t>
+  </si>
+  <si>
+    <t>13:48:15:379</t>
+  </si>
+  <si>
+    <t>13:48:47</t>
+  </si>
+  <si>
+    <t>13:48:48:167</t>
+  </si>
+  <si>
+    <t>13:48:53</t>
+  </si>
+  <si>
+    <t>13:48:53:203</t>
+  </si>
+  <si>
+    <t>13:48:58</t>
+  </si>
+  <si>
+    <t>13:48:58:322</t>
+  </si>
+  <si>
+    <t>14:00:28</t>
+  </si>
+  <si>
+    <t>00:11:30</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 02</t>
+  </si>
+  <si>
+    <t>14:00:29:097</t>
+  </si>
+  <si>
+    <t>14:00:34</t>
+  </si>
+  <si>
+    <t>14:00:34:266</t>
+  </si>
+  <si>
+    <t>14:00:39</t>
+  </si>
+  <si>
+    <t>14:00:39:287</t>
+  </si>
+  <si>
+    <t>14:01:09</t>
+  </si>
+  <si>
+    <t>14:01:09:208</t>
+  </si>
+  <si>
+    <t>14:01:29</t>
+  </si>
+  <si>
+    <t>14:01:29:183</t>
+  </si>
+  <si>
+    <t>14:02:01</t>
+  </si>
+  <si>
+    <t>14:02:01:982</t>
+  </si>
+  <si>
+    <t>14:02:50</t>
+  </si>
+  <si>
+    <t>14:02:51:406</t>
+  </si>
+  <si>
+    <t>14:02:56</t>
+  </si>
+  <si>
+    <t>14:02:56:484</t>
+  </si>
+  <si>
+    <t>14:03:01</t>
+  </si>
+  <si>
+    <t>14:03:01:644</t>
+  </si>
+  <si>
+    <t>14:15:22</t>
+  </si>
+  <si>
+    <t>00:12:21</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 03</t>
+  </si>
+  <si>
+    <t>14:15:23:019</t>
+  </si>
+  <si>
+    <t>14:15:28</t>
+  </si>
+  <si>
+    <t>14:15:28:131</t>
+  </si>
+  <si>
+    <t>14:15:33</t>
+  </si>
+  <si>
+    <t>14:15:33:204</t>
+  </si>
+  <si>
+    <t>14:15:43</t>
+  </si>
+  <si>
+    <t>Diploma - Chock Dhadhano Shadh Er Kachea Harbea Sobai (Gen-2) - 10 Sec</t>
+  </si>
+  <si>
+    <t>14:15:43:541</t>
+  </si>
+  <si>
+    <t>14:16:13</t>
+  </si>
+  <si>
+    <t>14:16:13:509</t>
+  </si>
+  <si>
+    <t>14:16:33</t>
+  </si>
+  <si>
+    <t>14:16:33:465</t>
+  </si>
+  <si>
+    <t>14:16:43</t>
+  </si>
+  <si>
+    <t>14:16:43:788</t>
+  </si>
+  <si>
+    <t>14:17:25</t>
+  </si>
+  <si>
+    <t>14:17:25:904</t>
+  </si>
+  <si>
+    <t>14:18:25</t>
+  </si>
+  <si>
+    <t>14:18:26:008</t>
+  </si>
+  <si>
+    <t>14:18:31</t>
+  </si>
+  <si>
+    <t>14:18:31:093</t>
+  </si>
+  <si>
+    <t>14:18:36</t>
+  </si>
+  <si>
+    <t>14:18:36:264</t>
+  </si>
+  <si>
+    <t>14:30:17</t>
+  </si>
+  <si>
+    <t>00:11:41</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 04</t>
+  </si>
+  <si>
+    <t>14:30:18:131</t>
+  </si>
+  <si>
+    <t>14:30:23</t>
+  </si>
+  <si>
+    <t>14:30:23:292</t>
+  </si>
+  <si>
+    <t>14:30:28</t>
+  </si>
+  <si>
+    <t>14:30:28:382</t>
+  </si>
+  <si>
+    <t>14:30:38</t>
+  </si>
+  <si>
+    <t>14:30:38:709</t>
+  </si>
+  <si>
+    <t>14:31:08</t>
+  </si>
+  <si>
+    <t>14:31:08:664</t>
+  </si>
+  <si>
+    <t>14:31:28</t>
+  </si>
+  <si>
+    <t>14:31:28:568</t>
+  </si>
+  <si>
+    <t>14:31:38</t>
+  </si>
+  <si>
+    <t>14:31:38:945</t>
+  </si>
+  <si>
+    <t>14:32:21</t>
+  </si>
+  <si>
+    <t>14:32:22:832</t>
+  </si>
+  <si>
+    <t>14:33:13</t>
+  </si>
+  <si>
+    <t>14:33:14:752</t>
+  </si>
+  <si>
+    <t>14:33:46</t>
+  </si>
+  <si>
+    <t>14:33:47:511</t>
+  </si>
+  <si>
+    <t>14:33:52</t>
+  </si>
+  <si>
+    <t>14:33:52:543</t>
+  </si>
+  <si>
+    <t>14:33:57</t>
+  </si>
+  <si>
+    <t>14:33:57:654</t>
+  </si>
+  <si>
+    <t>14:44:44</t>
+  </si>
+  <si>
+    <t>00:10:47</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 05</t>
+  </si>
+  <si>
+    <t>14:44:45:336</t>
+  </si>
+  <si>
+    <t>14:44:50</t>
+  </si>
+  <si>
+    <t>14:44:50:488</t>
+  </si>
+  <si>
+    <t>14:44:55</t>
+  </si>
+  <si>
+    <t>14:44:55:575</t>
+  </si>
+  <si>
+    <t>14:45:05</t>
+  </si>
+  <si>
+    <t>14:45:05:906</t>
+  </si>
+  <si>
+    <t>14:45:25</t>
+  </si>
+  <si>
+    <t>14:45:25:811</t>
+  </si>
+  <si>
+    <t>14:46:07</t>
+  </si>
+  <si>
+    <t>14:46:07:863</t>
+  </si>
+  <si>
+    <t>14:47:21</t>
+  </si>
+  <si>
+    <t>14:47:22:132</t>
+  </si>
+  <si>
+    <t>14:47:27</t>
+  </si>
+  <si>
+    <t>14:47:27:174</t>
+  </si>
+  <si>
+    <t>14:47:32</t>
+  </si>
+  <si>
+    <t>14:47:32:336</t>
+  </si>
+  <si>
+    <t>15:00:15</t>
+  </si>
+  <si>
+    <t>00:12:43</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 06</t>
+  </si>
+  <si>
+    <t>15:00:15:738</t>
+  </si>
+  <si>
+    <t>15:00:20</t>
+  </si>
+  <si>
+    <t>15:00:20:857</t>
+  </si>
+  <si>
+    <t>15:00:25</t>
+  </si>
+  <si>
+    <t>15:00:25:889</t>
+  </si>
+  <si>
+    <t>15:00:35</t>
+  </si>
+  <si>
+    <t>15:00:36:260</t>
+  </si>
+  <si>
+    <t>15:00:56</t>
+  </si>
+  <si>
+    <t>15:00:56:191</t>
+  </si>
+  <si>
+    <t>15:02:00</t>
+  </si>
+  <si>
+    <t>15:01:59:909</t>
+  </si>
+  <si>
+    <t>15:02:51</t>
+  </si>
+  <si>
+    <t>15:02:52:465</t>
+  </si>
+  <si>
+    <t>15:02:57</t>
+  </si>
+  <si>
+    <t>15:02:57:493</t>
+  </si>
+  <si>
+    <t>15:03:02</t>
+  </si>
+  <si>
+    <t>15:03:02:616</t>
+  </si>
+  <si>
+    <t>15:13:25</t>
+  </si>
+  <si>
+    <t>00:10:23</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 07</t>
+  </si>
+  <si>
+    <t>15:13:26:505</t>
+  </si>
+  <si>
+    <t>15:13:31</t>
+  </si>
+  <si>
+    <t>15:13:31:675</t>
+  </si>
+  <si>
+    <t>15:13:36</t>
+  </si>
+  <si>
+    <t>15:13:36:715</t>
+  </si>
+  <si>
+    <t>15:13:46</t>
+  </si>
+  <si>
+    <t>15:13:47:066</t>
+  </si>
+  <si>
+    <t>15:14:07</t>
+  </si>
+  <si>
+    <t>15:14:07:034</t>
+  </si>
+  <si>
+    <t>15:15:00</t>
+  </si>
+  <si>
+    <t>15:14:59:953</t>
+  </si>
+  <si>
+    <t>15:15:31</t>
+  </si>
+  <si>
+    <t>15:15:32:750</t>
+  </si>
+  <si>
+    <t>15:15:37</t>
+  </si>
+  <si>
+    <t>15:15:37:781</t>
+  </si>
+  <si>
+    <t>15:15:42</t>
+  </si>
+  <si>
+    <t>15:15:42:950</t>
+  </si>
+  <si>
+    <t>15:26:11</t>
+  </si>
+  <si>
+    <t>00:10:29</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 08</t>
+  </si>
+  <si>
+    <t>15:26:12:236</t>
+  </si>
+  <si>
+    <t>15:26:17</t>
+  </si>
+  <si>
+    <t>15:26:17:347</t>
+  </si>
+  <si>
+    <t>15:26:22</t>
+  </si>
+  <si>
+    <t>15:26:22:374</t>
+  </si>
+  <si>
+    <t>15:26:32</t>
+  </si>
+  <si>
+    <t>15:26:32:749</t>
+  </si>
+  <si>
+    <t>15:26:52</t>
+  </si>
+  <si>
+    <t>Unilever - Pepsodent Advance Salt (Nov 25) - 20 Sec</t>
+  </si>
+  <si>
+    <t>15:26:52:661</t>
+  </si>
+  <si>
+    <t>15:27:02</t>
+  </si>
+  <si>
+    <t>15:27:02:633</t>
+  </si>
+  <si>
+    <t>15:27:12</t>
+  </si>
+  <si>
+    <t>15:27:12:949</t>
+  </si>
+  <si>
+    <t>15:27:32</t>
+  </si>
+  <si>
+    <t>15:27:32:912</t>
+  </si>
+  <si>
+    <t>15:27:42</t>
+  </si>
+  <si>
+    <t>15:27:42:816</t>
+  </si>
+  <si>
+    <t>15:27:52</t>
+  </si>
+  <si>
+    <t>15:27:53:179</t>
+  </si>
+  <si>
+    <t>15:29:10</t>
+  </si>
+  <si>
+    <t>00:01:17</t>
   </si>
   <si>
     <t>Asian Music Generic</t>
   </si>
   <si>
-    <t>00:10:46:834</t>
+    <t>15:29:10:830</t>
+  </si>
+  <si>
+    <t>15:29:52</t>
+  </si>
+  <si>
+    <t>15:29:52:915</t>
+  </si>
+  <si>
+    <t>15:30:00</t>
+  </si>
+  <si>
+    <t>15:30:00:867</t>
+  </si>
+  <si>
+    <t>15:30:20</t>
+  </si>
+  <si>
+    <t>15:30:45:563</t>
+  </si>
+  <si>
+    <t>15:30:53</t>
+  </si>
+  <si>
+    <t>15:41:03:868</t>
+  </si>
+  <si>
+    <t>15:41:08</t>
+  </si>
+  <si>
+    <t>15:41:08:901</t>
+  </si>
+  <si>
+    <t>15:41:18</t>
+  </si>
+  <si>
+    <t>15:41:19:143</t>
+  </si>
+  <si>
+    <t>15:41:48</t>
+  </si>
+  <si>
+    <t>15:41:49:074</t>
+  </si>
+  <si>
+    <t>15:41:59</t>
+  </si>
+  <si>
+    <t>15:41:59:302</t>
+  </si>
+  <si>
+    <t>15:42:19</t>
+  </si>
+  <si>
+    <t>15:42:19:260</t>
+  </si>
+  <si>
+    <t>15:42:29</t>
+  </si>
+  <si>
+    <t>15:42:29:514</t>
+  </si>
+  <si>
+    <t>15:42:34</t>
+  </si>
+  <si>
+    <t>15:42:34:554</t>
+  </si>
+  <si>
+    <t>15:42:42</t>
+  </si>
+  <si>
+    <t>15:43:18:008</t>
+  </si>
+  <si>
+    <t>15:43:26</t>
+  </si>
+  <si>
+    <t>15:51:59:076</t>
+  </si>
+  <si>
+    <t>15:52:04</t>
+  </si>
+  <si>
+    <t>15:52:04:107</t>
+  </si>
+  <si>
+    <t>15:52:14</t>
+  </si>
+  <si>
+    <t>15:52:14:362</t>
+  </si>
+  <si>
+    <t>15:52:43</t>
+  </si>
+  <si>
+    <t>15:52:44:276</t>
+  </si>
+  <si>
+    <t>15:52:54</t>
+  </si>
+  <si>
+    <t>15:52:54:480</t>
+  </si>
+  <si>
+    <t>15:53:14</t>
+  </si>
+  <si>
+    <t>15:53:14:394</t>
+  </si>
+  <si>
+    <t>15:53:24</t>
+  </si>
+  <si>
+    <t>15:53:24:628</t>
+  </si>
+  <si>
+    <t>15:53:34</t>
+  </si>
+  <si>
+    <t>15:53:34:579</t>
+  </si>
+  <si>
+    <t>15:53:39</t>
+  </si>
+  <si>
+    <t>15:53:39:621</t>
+  </si>
+  <si>
+    <t>15:53:47</t>
+  </si>
+  <si>
+    <t>15:53:54:820</t>
+  </si>
+  <si>
+    <t>15:53:59</t>
+  </si>
+  <si>
+    <t>16:00:39:790</t>
+  </si>
+  <si>
+    <t>16:00:44</t>
+  </si>
+  <si>
+    <t>16:00:44:903</t>
+  </si>
+  <si>
+    <t>16:12:39</t>
+  </si>
+  <si>
+    <t>00:11:55</t>
+  </si>
+  <si>
+    <t>HRIDOY SUDO TOMAR JONNO 120 Min  Part 09</t>
+  </si>
+  <si>
+    <t>16:12:40:044</t>
+  </si>
+  <si>
+    <t>16:13:00</t>
+  </si>
+  <si>
+    <t>16:13:00:554</t>
+  </si>
+  <si>
+    <t>16:20:12</t>
+  </si>
+  <si>
+    <t>00:07:12</t>
+  </si>
+  <si>
+    <t>Cine Gaan Ep-96 Part-01</t>
+  </si>
+  <si>
+    <t>16:20:13:065</t>
+  </si>
+  <si>
+    <t>16:20:18</t>
+  </si>
+  <si>
+    <t>16:20:18:108</t>
+  </si>
+  <si>
+    <t>16:20:50</t>
+  </si>
+  <si>
+    <t>16:20:50:945</t>
+  </si>
+  <si>
+    <t>16:20:55</t>
+  </si>
+  <si>
+    <t>16:20:56:046</t>
+  </si>
+  <si>
+    <t>16:27:23</t>
+  </si>
+  <si>
+    <t>00:06:27</t>
+  </si>
+  <si>
+    <t>Cine Gaan Ep-96 Part-02</t>
+  </si>
+  <si>
+    <t>16:27:23:630</t>
+  </si>
+  <si>
+    <t>16:27:28</t>
+  </si>
+  <si>
+    <t>16:27:28:713</t>
+  </si>
+  <si>
+    <t>16:28:45</t>
+  </si>
+  <si>
+    <t>16:28:46:390</t>
+  </si>
+  <si>
+    <t>16:28:51</t>
+  </si>
+  <si>
+    <t>16:28:51:483</t>
+  </si>
+  <si>
+    <t>16:32:23</t>
+  </si>
+  <si>
+    <t>00:03:32</t>
+  </si>
+  <si>
+    <t>Cine Gaan Ep-96 Part-03</t>
+  </si>
+  <si>
+    <t>16:32:24:183</t>
+  </si>
+  <si>
+    <t>16:33:34</t>
+  </si>
+  <si>
+    <t>16:33:34:953</t>
+  </si>
+  <si>
+    <t>16:34:06</t>
+  </si>
+  <si>
+    <t>16:34:07:794</t>
+  </si>
+  <si>
+    <t>16:34:27</t>
+  </si>
+  <si>
+    <t>16:34:28:349</t>
+  </si>
+  <si>
+    <t>16:42:38</t>
+  </si>
+  <si>
+    <t>16:42:39:034</t>
+  </si>
+  <si>
+    <t>16:42:44</t>
+  </si>
+  <si>
+    <t>16:42:44:119</t>
+  </si>
+  <si>
+    <t>16:43:28</t>
+  </si>
+  <si>
+    <t>16:43:28:206</t>
+  </si>
+  <si>
+    <t>16:43:33</t>
+  </si>
+  <si>
+    <t>16:43:33:289</t>
+  </si>
+  <si>
+    <t>16:49:58</t>
+  </si>
+  <si>
+    <t>16:49:59:003</t>
+  </si>
+  <si>
+    <t>16:50:04</t>
+  </si>
+  <si>
+    <t>16:50:04:046</t>
+  </si>
+  <si>
+    <t>16:54:27</t>
+  </si>
+  <si>
+    <t>Asor Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>16:54:27:758</t>
+  </si>
+  <si>
+    <t>16:54:32</t>
+  </si>
+  <si>
+    <t>16:54:32:832</t>
+  </si>
+  <si>
+    <t>16:58:55</t>
+  </si>
+  <si>
+    <t>16:58:56:638</t>
+  </si>
+  <si>
+    <t>17:00:06</t>
+  </si>
+  <si>
+    <t>17:00:07:414</t>
+  </si>
+  <si>
+    <t>17:00:15</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Desh Songbad</t>
+  </si>
+  <si>
+    <t>17:00:15:398</t>
+  </si>
+  <si>
+    <t>17:00:35</t>
+  </si>
+  <si>
+    <t>17:00:43:672</t>
+  </si>
+  <si>
+    <t>17:00:51</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Desh Songbad</t>
+  </si>
+  <si>
+    <t>17:05:55:994</t>
+  </si>
+  <si>
+    <t>17:06:00</t>
+  </si>
+  <si>
+    <t>17:06:01:077</t>
+  </si>
+  <si>
+    <t>17:06:11</t>
+  </si>
+  <si>
+    <t>17:06:11:279</t>
+  </si>
+  <si>
+    <t>17:06:31</t>
+  </si>
+  <si>
+    <t>Unilever - Closeup Hailee Revise (Nov 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>17:06:31:194</t>
+  </si>
+  <si>
+    <t>17:06:41</t>
+  </si>
+  <si>
+    <t>17:06:41:414</t>
+  </si>
+  <si>
+    <t>17:06:51</t>
+  </si>
+  <si>
+    <t>17:06:51:323</t>
+  </si>
+  <si>
+    <t>17:07:11</t>
+  </si>
+  <si>
+    <t>17:07:11:289</t>
+  </si>
+  <si>
+    <t>17:07:21</t>
+  </si>
+  <si>
+    <t>17:07:21:481</t>
+  </si>
+  <si>
+    <t>17:07:26</t>
+  </si>
+  <si>
+    <t>17:07:26:565</t>
+  </si>
+  <si>
+    <t>17:07:34</t>
+  </si>
+  <si>
+    <t>17:13:41:511</t>
+  </si>
+  <si>
+    <t>17:14:13</t>
+  </si>
+  <si>
+    <t>17:14:14:519</t>
+  </si>
+  <si>
+    <t>17:15:31</t>
+  </si>
+  <si>
+    <t>17:15:32:211</t>
+  </si>
+  <si>
+    <t>17:15:37</t>
+  </si>
+  <si>
+    <t>17:15:37:327</t>
+  </si>
+  <si>
+    <t>17:15:57</t>
+  </si>
+  <si>
+    <t>17:15:57:849</t>
+  </si>
+  <si>
+    <t>17:27:25</t>
+  </si>
+  <si>
+    <t>00:11:28</t>
+  </si>
+  <si>
+    <t>17:27:26:721</t>
+  </si>
+  <si>
+    <t>17:27:31</t>
+  </si>
+  <si>
+    <t>17:27:31:885</t>
+  </si>
+  <si>
+    <t>17:27:36</t>
+  </si>
+  <si>
+    <t>17:27:36:915</t>
+  </si>
+  <si>
+    <t>17:27:46</t>
+  </si>
+  <si>
+    <t>17:27:47:132</t>
+  </si>
+  <si>
+    <t>17:28:19</t>
+  </si>
+  <si>
+    <t>17:28:19:929</t>
+  </si>
+  <si>
+    <t>17:28:29</t>
+  </si>
+  <si>
+    <t>17:28:30:121</t>
+  </si>
+  <si>
+    <t>17:28:40</t>
+  </si>
+  <si>
+    <t>17:28:40:053</t>
+  </si>
+  <si>
+    <t>17:28:50</t>
+  </si>
+  <si>
+    <t>17:28:50:277</t>
+  </si>
+  <si>
+    <t>17:28:55</t>
+  </si>
+  <si>
+    <t>17:28:55:354</t>
+  </si>
+  <si>
+    <t>17:29:00</t>
+  </si>
+  <si>
+    <t>17:29:00:481</t>
+  </si>
+  <si>
+    <t>17:38:40</t>
+  </si>
+  <si>
+    <t>17:38:41:095</t>
+  </si>
+  <si>
+    <t>17:38:46</t>
+  </si>
+  <si>
+    <t>17:38:46:251</t>
+  </si>
+  <si>
+    <t>17:38:51</t>
+  </si>
+  <si>
+    <t>17:38:51:293</t>
+  </si>
+  <si>
+    <t>17:39:01</t>
+  </si>
+  <si>
+    <t>17:39:01:490</t>
+  </si>
+  <si>
+    <t>17:39:45</t>
+  </si>
+  <si>
+    <t>17:39:45:568</t>
+  </si>
+  <si>
+    <t>17:39:55</t>
+  </si>
+  <si>
+    <t>17:39:55:753</t>
+  </si>
+  <si>
+    <t>17:40:05</t>
+  </si>
+  <si>
+    <t>17:40:05:716</t>
+  </si>
+  <si>
+    <t>17:40:15</t>
+  </si>
+  <si>
+    <t>17:40:15:967</t>
+  </si>
+  <si>
+    <t>17:40:20</t>
+  </si>
+  <si>
+    <t>17:40:21:016</t>
+  </si>
+  <si>
+    <t>17:40:26</t>
+  </si>
+  <si>
+    <t>17:40:26:120</t>
+  </si>
+  <si>
+    <t>17:50:19</t>
+  </si>
+  <si>
+    <t>17:50:19:813</t>
+  </si>
+  <si>
+    <t>17:50:24</t>
+  </si>
+  <si>
+    <t>17:50:24:935</t>
+  </si>
+  <si>
+    <t>17:50:29</t>
+  </si>
+  <si>
+    <t>17:50:30:004</t>
+  </si>
+  <si>
+    <t>17:50:40</t>
+  </si>
+  <si>
+    <t>17:50:40:237</t>
+  </si>
+  <si>
+    <t>17:51:22</t>
+  </si>
+  <si>
+    <t>17:51:22:365</t>
+  </si>
+  <si>
+    <t>17:51:32</t>
+  </si>
+  <si>
+    <t>17:51:32:597</t>
+  </si>
+  <si>
+    <t>17:51:52</t>
+  </si>
+  <si>
+    <t>17:51:52:571</t>
+  </si>
+  <si>
+    <t>17:52:02</t>
+  </si>
+  <si>
+    <t>17:52:02:770</t>
+  </si>
+  <si>
+    <t>17:52:07</t>
+  </si>
+  <si>
+    <t>17:52:07:812</t>
+  </si>
+  <si>
+    <t>17:52:12</t>
+  </si>
+  <si>
+    <t>17:52:12:969</t>
+  </si>
+  <si>
+    <t>17:59:09</t>
+  </si>
+  <si>
+    <t>17:59:10:621</t>
+  </si>
+  <si>
+    <t>17:59:52</t>
+  </si>
+  <si>
+    <t>17:59:52:613</t>
+  </si>
+  <si>
+    <t>18:01:06</t>
+  </si>
+  <si>
+    <t>18:01:06:894</t>
+  </si>
+  <si>
+    <t>18:01:12</t>
+  </si>
+  <si>
+    <t>Peak</t>
+  </si>
+  <si>
+    <t>18:01:13:213</t>
+  </si>
+  <si>
+    <t>18:01:33</t>
+  </si>
+  <si>
+    <t>18:04:15:239</t>
+  </si>
+  <si>
+    <t>18:04:21</t>
+  </si>
+  <si>
+    <t>18:11:23:926</t>
+  </si>
+  <si>
+    <t>18:11:28</t>
+  </si>
+  <si>
+    <t>18:11:28:978</t>
+  </si>
+  <si>
+    <t>18:11:48</t>
+  </si>
+  <si>
+    <t>Pran - PRAN Up Train Sunerah Rafsan - 20 Sec</t>
+  </si>
+  <si>
+    <t>18:11:49:341</t>
+  </si>
+  <si>
+    <t>18:12:59</t>
+  </si>
+  <si>
+    <t>18:13:00:084</t>
+  </si>
+  <si>
+    <t>18:13:53</t>
+  </si>
+  <si>
+    <t>18:13:53:050</t>
+  </si>
+  <si>
+    <t>18:14:25</t>
+  </si>
+  <si>
+    <t>18:14:25:841</t>
+  </si>
+  <si>
+    <t>18:15:09</t>
+  </si>
+  <si>
+    <t>18:15:09:921</t>
+  </si>
+  <si>
+    <t>18:15:51</t>
+  </si>
+  <si>
+    <t>18:15:52:058</t>
+  </si>
+  <si>
+    <t>18:16:43</t>
+  </si>
+  <si>
+    <t>18:16:43:944</t>
+  </si>
+  <si>
+    <t>18:17:53</t>
+  </si>
+  <si>
+    <t>18:17:54:654</t>
+  </si>
+  <si>
+    <t>18:19:08</t>
+  </si>
+  <si>
+    <t>18:19:08:938</t>
+  </si>
+  <si>
+    <t>18:19:14</t>
+  </si>
+  <si>
+    <t>18:19:15:244</t>
+  </si>
+  <si>
+    <t>18:19:20</t>
+  </si>
+  <si>
+    <t>18:19:43:306</t>
+  </si>
+  <si>
+    <t>18:19:49</t>
+  </si>
+  <si>
+    <t>18:41:13:778</t>
+  </si>
+  <si>
+    <t>18:41:18</t>
+  </si>
+  <si>
+    <t>18:41:18:826</t>
+  </si>
+  <si>
+    <t>18:41:38</t>
+  </si>
+  <si>
+    <t>18:41:39:174</t>
+  </si>
+  <si>
+    <t>18:42:49</t>
+  </si>
+  <si>
+    <t>18:42:49:908</t>
+  </si>
+  <si>
+    <t>18:42:54</t>
+  </si>
+  <si>
+    <t>18:42:54:944</t>
+  </si>
+  <si>
+    <t>18:43:00</t>
+  </si>
+  <si>
+    <t>18:43:06:644</t>
+  </si>
+  <si>
+    <t>18:44:16</t>
+  </si>
+  <si>
+    <t>18:56:09:328</t>
+  </si>
+  <si>
+    <t>18:57:02</t>
+  </si>
+  <si>
+    <t>18:57:02:300</t>
+  </si>
+  <si>
+    <t>18:57:34</t>
+  </si>
+  <si>
+    <t>18:57:35:134</t>
+  </si>
+  <si>
+    <t>18:58:52</t>
+  </si>
+  <si>
+    <t>18:58:52:829</t>
+  </si>
+  <si>
+    <t>18:59:34</t>
+  </si>
+  <si>
+    <t>18:59:34:854</t>
+  </si>
+  <si>
+    <t>18:59:42</t>
+  </si>
+  <si>
+    <t>18:59:42:846</t>
+  </si>
+  <si>
+    <t>19:00:02</t>
+  </si>
+  <si>
+    <t>19:00:08:189</t>
+  </si>
+  <si>
+    <t>19:00:16</t>
+  </si>
+  <si>
+    <t>19:11:52:786</t>
+  </si>
+  <si>
+    <t>19:11:57</t>
+  </si>
+  <si>
+    <t>19:11:57:822</t>
+  </si>
+  <si>
+    <t>19:12:17</t>
+  </si>
+  <si>
+    <t>19:12:17:784</t>
+  </si>
+  <si>
+    <t>19:12:27</t>
+  </si>
+  <si>
+    <t>DBBL - Nexuspay 1 Crore User (May 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>19:12:28:061</t>
+  </si>
+  <si>
+    <t>19:12:48</t>
+  </si>
+  <si>
+    <t>19:12:48:415</t>
+  </si>
+  <si>
+    <t>19:13:18</t>
+  </si>
+  <si>
+    <t>DBBL - Rocket Family Card (May 26) - 30 Sec</t>
+  </si>
+  <si>
+    <t>19:13:18:395</t>
+  </si>
+  <si>
+    <t>19:13:28</t>
+  </si>
+  <si>
+    <t>19:13:28:610</t>
+  </si>
+  <si>
+    <t>19:13:38</t>
+  </si>
+  <si>
+    <t>DBBL - Nexuspay 20 Thousand (May 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>19:13:39:009</t>
+  </si>
+  <si>
+    <t>19:14:09</t>
+  </si>
+  <si>
+    <t>Bashundhara - Housing 2021 - 30 Sec</t>
+  </si>
+  <si>
+    <t>19:14:09:349</t>
+  </si>
+  <si>
+    <t>19:14:19</t>
+  </si>
+  <si>
+    <t>DBBL - Nexuspay  Best Moments (May 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>19:14:19:612</t>
+  </si>
+  <si>
+    <t>19:14:29</t>
+  </si>
+  <si>
+    <t>19:14:29:868</t>
+  </si>
+  <si>
+    <t>19:14:44</t>
+  </si>
+  <si>
+    <t>DBBL - Nexuspay Everyones App (May 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:14:45:305</t>
+  </si>
+  <si>
+    <t>19:15:05</t>
+  </si>
+  <si>
+    <t>19:15:05:257</t>
+  </si>
+  <si>
+    <t>19:15:15</t>
+  </si>
+  <si>
+    <t>19:15:15:610</t>
+  </si>
+  <si>
+    <t>19:15:25</t>
+  </si>
+  <si>
+    <t>19:15:25:849</t>
+  </si>
+  <si>
+    <t>19:15:35</t>
+  </si>
+  <si>
+    <t>19:15:36:185</t>
+  </si>
+  <si>
+    <t>19:15:56</t>
+  </si>
+  <si>
+    <t>19:15:56:505</t>
+  </si>
+  <si>
+    <t>19:16:11</t>
+  </si>
+  <si>
+    <t>DBBl - First MFS Rocket (May 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:16:11:888</t>
+  </si>
+  <si>
+    <t>19:16:16</t>
+  </si>
+  <si>
+    <t>19:16:16:926</t>
+  </si>
+  <si>
+    <t>19:16:24</t>
+  </si>
+  <si>
+    <t>19:16:30:553</t>
+  </si>
+  <si>
+    <t>19:16:38</t>
+  </si>
+  <si>
+    <t>19:20:26:736</t>
+  </si>
+  <si>
+    <t>19:20:31</t>
+  </si>
+  <si>
+    <t>19:20:31:786</t>
+  </si>
+  <si>
+    <t>19:20:51</t>
+  </si>
+  <si>
+    <t>Unilever - Lifebuoy Shampoo Announcer (Feb 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>19:20:51:731</t>
+  </si>
+  <si>
+    <t>19:21:06</t>
+  </si>
+  <si>
+    <t>19:21:07:140</t>
+  </si>
+  <si>
+    <t>19:21:17</t>
+  </si>
+  <si>
+    <t>19:21:17:334</t>
+  </si>
+  <si>
+    <t>19:21:27</t>
+  </si>
+  <si>
+    <t>19:21:27:663</t>
+  </si>
+  <si>
+    <t>19:21:47</t>
+  </si>
+  <si>
+    <t>19:21:48:018</t>
+  </si>
+  <si>
+    <t>19:21:58</t>
+  </si>
+  <si>
+    <t>19:21:58:416</t>
+  </si>
+  <si>
+    <t>19:22:08</t>
+  </si>
+  <si>
+    <t>19:22:08:619</t>
+  </si>
+  <si>
+    <t>19:22:23</t>
+  </si>
+  <si>
+    <t>19:22:24:023</t>
+  </si>
+  <si>
+    <t>19:22:44</t>
+  </si>
+  <si>
+    <t>19:22:44:379</t>
+  </si>
+  <si>
+    <t>19:22:54</t>
+  </si>
+  <si>
+    <t>19:22:54:745</t>
+  </si>
+  <si>
+    <t>19:23:04</t>
+  </si>
+  <si>
+    <t>19:23:04:947</t>
+  </si>
+  <si>
+    <t>19:23:19</t>
+  </si>
+  <si>
+    <t>19:23:20:387</t>
+  </si>
+  <si>
+    <t>19:23:30</t>
+  </si>
+  <si>
+    <t>19:23:30:653</t>
+  </si>
+  <si>
+    <t>19:23:35</t>
+  </si>
+  <si>
+    <t>19:23:35:745</t>
+  </si>
+  <si>
+    <t>19:23:43</t>
+  </si>
+  <si>
+    <t>19:24:02:545</t>
+  </si>
+  <si>
+    <t>19:24:34</t>
+  </si>
+  <si>
+    <t>19:27:47:666</t>
+  </si>
+  <si>
+    <t>19:29:04</t>
+  </si>
+  <si>
+    <t>19:29:05:307</t>
+  </si>
+  <si>
+    <t>19:29:47</t>
+  </si>
+  <si>
+    <t>19:29:47:391</t>
+  </si>
+  <si>
+    <t>19:29:52</t>
+  </si>
+  <si>
+    <t>19:29:52:504</t>
+  </si>
+  <si>
+    <t>19:30:12</t>
+  </si>
+  <si>
+    <t>19:30:13:018</t>
+  </si>
+  <si>
+    <t>19:44:16</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_15 (316-318) Part_01</t>
+  </si>
+  <si>
+    <t>19:44:16:096</t>
+  </si>
+  <si>
+    <t>19:44:21</t>
+  </si>
+  <si>
+    <t>19:44:21:226</t>
+  </si>
+  <si>
+    <t>19:44:26</t>
+  </si>
+  <si>
+    <t>19:44:26:263</t>
+  </si>
+  <si>
+    <t>19:48:14</t>
+  </si>
+  <si>
+    <t>00:03:48</t>
+  </si>
+  <si>
+    <t>Esa Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>19:48:14:218</t>
+  </si>
+  <si>
+    <t>19:48:19</t>
+  </si>
+  <si>
+    <t>19:48:19:268</t>
+  </si>
+  <si>
+    <t>19:48:29</t>
+  </si>
+  <si>
+    <t>19:48:29:472</t>
+  </si>
+  <si>
+    <t>19:49:13</t>
+  </si>
+  <si>
+    <t>19:49:13:595</t>
+  </si>
+  <si>
+    <t>19:49:23</t>
+  </si>
+  <si>
+    <t>19:49:23:792</t>
+  </si>
+  <si>
+    <t>19:50:05</t>
+  </si>
+  <si>
+    <t>19:50:05:891</t>
+  </si>
+  <si>
+    <t>19:50:15</t>
+  </si>
+  <si>
+    <t>19:50:16:096</t>
+  </si>
+  <si>
+    <t>19:50:21</t>
+  </si>
+  <si>
+    <t>19:50:21:192</t>
+  </si>
+  <si>
+    <t>19:50:26</t>
+  </si>
+  <si>
+    <t>19:50:26:299</t>
+  </si>
+  <si>
+    <t>20:01:57</t>
   </si>
   <si>
     <t>00:11:31</t>
   </si>
   <si>
-    <t>00:00:45</t>
-[...35 lines deleted...]
-    <t>00:14:08:614</t>
+    <t>AYESHA_MORIOM S_4_Combo_EP_15 (316-318) Part_02</t>
+  </si>
+  <si>
+    <t>20:01:58:134</t>
+  </si>
+  <si>
+    <t>20:02:03</t>
+  </si>
+  <si>
+    <t>20:02:03:309</t>
+  </si>
+  <si>
+    <t>20:02:08</t>
+  </si>
+  <si>
+    <t>20:02:08:354</t>
+  </si>
+  <si>
+    <t>20:02:18</t>
+  </si>
+  <si>
+    <t>20:02:18:541</t>
+  </si>
+  <si>
+    <t>20:03:18</t>
+  </si>
+  <si>
+    <t>20:03:18:680</t>
+  </si>
+  <si>
+    <t>20:03:28</t>
+  </si>
+  <si>
+    <t>20:03:28:878</t>
+  </si>
+  <si>
+    <t>20:04:11</t>
+  </si>
+  <si>
+    <t>20:04:12:793</t>
+  </si>
+  <si>
+    <t>20:04:22</t>
+  </si>
+  <si>
+    <t>20:04:22:986</t>
+  </si>
+  <si>
+    <t>20:04:27</t>
+  </si>
+  <si>
+    <t>20:04:28:017</t>
+  </si>
+  <si>
+    <t>20:04:33</t>
+  </si>
+  <si>
+    <t>20:04:33:181</t>
+  </si>
+  <si>
+    <t>20:13:06</t>
+  </si>
+  <si>
+    <t>00:08:33</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_15 (316-318) Part_03</t>
+  </si>
+  <si>
+    <t>20:13:06:225</t>
+  </si>
+  <si>
+    <t>20:13:11</t>
+  </si>
+  <si>
+    <t>20:13:11:398</t>
+  </si>
+  <si>
+    <t>20:13:16</t>
+  </si>
+  <si>
+    <t>20:13:16:434</t>
+  </si>
+  <si>
+    <t>20:13:26</t>
+  </si>
+  <si>
+    <t>20:13:26:633</t>
+  </si>
+  <si>
+    <t>20:14:17</t>
+  </si>
+  <si>
+    <t>20:14:18:515</t>
+  </si>
+  <si>
+    <t>20:14:28</t>
+  </si>
+  <si>
+    <t>20:14:28:742</t>
+  </si>
+  <si>
+    <t>20:15:10</t>
+  </si>
+  <si>
+    <t>20:15:10:758</t>
+  </si>
+  <si>
+    <t>20:15:20</t>
+  </si>
+  <si>
+    <t>20:15:21:003</t>
+  </si>
+  <si>
+    <t>20:15:26</t>
+  </si>
+  <si>
+    <t>20:15:26:060</t>
+  </si>
+  <si>
+    <t>20:15:31</t>
+  </si>
+  <si>
+    <t>20:15:31:189</t>
+  </si>
+  <si>
+    <t>20:21:31</t>
+  </si>
+  <si>
+    <t>00:06:00</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_15 (316-318) Part_04</t>
+  </si>
+  <si>
+    <t>20:21:32:072</t>
+  </si>
+  <si>
+    <t>20:22:49</t>
+  </si>
+  <si>
+    <t>20:22:49:738</t>
+  </si>
+  <si>
+    <t>20:23:31</t>
+  </si>
+  <si>
+    <t>20:23:31:856</t>
+  </si>
+  <si>
+    <t>20:24:22</t>
+  </si>
+  <si>
+    <t>20:24:23:783</t>
+  </si>
+  <si>
+    <t>20:25:05</t>
+  </si>
+  <si>
+    <t>20:25:05:828</t>
+  </si>
+  <si>
+    <t>20:25:11</t>
+  </si>
+  <si>
+    <t>Arpor Dekhben Music World</t>
+  </si>
+  <si>
+    <t>20:25:12:103</t>
+  </si>
+  <si>
+    <t>20:26:22</t>
+  </si>
+  <si>
+    <t>20:26:22:829</t>
+  </si>
+  <si>
+    <t>20:27:36</t>
+  </si>
+  <si>
+    <t>20:27:37:145</t>
+  </si>
+  <si>
+    <t>20:28:41</t>
+  </si>
+  <si>
+    <t>20:28:40:868</t>
+  </si>
+  <si>
+    <t>20:29:32</t>
+  </si>
+  <si>
+    <t>20:29:33:480</t>
+  </si>
+  <si>
+    <t>20:29:39</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Music World</t>
+  </si>
+  <si>
+    <t>20:29:39:720</t>
+  </si>
+  <si>
+    <t>20:29:59</t>
+  </si>
+  <si>
+    <t>20:30:00:217</t>
+  </si>
+  <si>
+    <t>20:38:04</t>
+  </si>
+  <si>
+    <t>00:08:04</t>
+  </si>
+  <si>
+    <t>Music World_EP_361_Part_01</t>
+  </si>
+  <si>
+    <t>20:38:04:198</t>
+  </si>
+  <si>
+    <t>20:38:09</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Music World</t>
+  </si>
+  <si>
+    <t>20:38:09:989</t>
+  </si>
+  <si>
+    <t>20:38:14</t>
+  </si>
+  <si>
+    <t>20:38:15:065</t>
+  </si>
+  <si>
+    <t>20:38:25</t>
+  </si>
+  <si>
+    <t>20:38:25:380</t>
+  </si>
+  <si>
+    <t>20:38:45</t>
+  </si>
+  <si>
+    <t>Kohinoor - Sandalina Sandal Soap (New 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>20:38:45:355</t>
+  </si>
+  <si>
+    <t>20:38:55</t>
+  </si>
+  <si>
+    <t>20:38:55:665</t>
+  </si>
+  <si>
+    <t>20:39:25</t>
+  </si>
+  <si>
+    <t>Kohinoor - Ice Cool Powder (July 2024) - 30 Sec</t>
+  </si>
+  <si>
+    <t>20:39:25:709</t>
+  </si>
+  <si>
+    <t>20:39:35</t>
+  </si>
+  <si>
+    <t>20:39:36:111</t>
+  </si>
+  <si>
+    <t>20:39:56</t>
+  </si>
+  <si>
+    <t>Kohinoor - Fast Wash DP (Moushumi Mou) - 20 Sec</t>
+  </si>
+  <si>
+    <t>20:39:56:109</t>
+  </si>
+  <si>
+    <t>20:40:11</t>
+  </si>
+  <si>
+    <t>20:40:11:558</t>
+  </si>
+  <si>
+    <t>20:40:31</t>
+  </si>
+  <si>
+    <t>Kohinoor - Luxury Talcum Powder Sharlina (New Pack 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>20:40:31:601</t>
+  </si>
+  <si>
+    <t>20:40:36</t>
+  </si>
+  <si>
+    <t>20:40:36:677</t>
+  </si>
+  <si>
+    <t>20:40:41</t>
+  </si>
+  <si>
+    <t>20:40:42:470</t>
+  </si>
+  <si>
+    <t>20:47:06</t>
+  </si>
+  <si>
+    <t>00:06:24</t>
+  </si>
+  <si>
+    <t>Music World_EP_361_Part_02</t>
+  </si>
+  <si>
+    <t>20:47:07:162</t>
+  </si>
+  <si>
+    <t>20:47:12</t>
+  </si>
+  <si>
+    <t>20:47:12:947</t>
+  </si>
+  <si>
+    <t>20:47:17</t>
+  </si>
+  <si>
+    <t>20:47:18:018</t>
+  </si>
+  <si>
+    <t>20:47:48</t>
+  </si>
+  <si>
+    <t>Kohinoor - Sandalina Sandal Soap (New 2026) - 30 Sec</t>
+  </si>
+  <si>
+    <t>20:47:48:041</t>
+  </si>
+  <si>
+    <t>20:48:03</t>
+  </si>
+  <si>
+    <t>20:48:03:425</t>
+  </si>
+  <si>
+    <t>20:48:13</t>
+  </si>
+  <si>
+    <t>Kohinoor - Fastwash Liquid Laundry Detergent - 10 Sec</t>
+  </si>
+  <si>
+    <t>20:48:13:345</t>
+  </si>
+  <si>
+    <t>20:48:23</t>
+  </si>
+  <si>
+    <t>20:48:23:636</t>
+  </si>
+  <si>
+    <t>20:48:43</t>
+  </si>
+  <si>
+    <t>Kohinoor - Tibet Prickly Heat Powder (Payel) - 20 sec</t>
+  </si>
+  <si>
+    <t>20:48:43:754</t>
+  </si>
+  <si>
+    <t>20:48:53</t>
+  </si>
+  <si>
+    <t>20:48:54:069</t>
+  </si>
+  <si>
+    <t>20:49:14</t>
+  </si>
+  <si>
+    <t>Kohinoor - Ice Cool Powder (July 2024) - 20 Sec</t>
+  </si>
+  <si>
+    <t>20:49:14:397</t>
+  </si>
+  <si>
+    <t>20:49:24</t>
+  </si>
+  <si>
+    <t>20:49:24:747</t>
+  </si>
+  <si>
+    <t>20:49:34</t>
+  </si>
+  <si>
+    <t>Kohinoor - Fast Wash DP (1KG 570 Offer) - 10 Sec</t>
+  </si>
+  <si>
+    <t>20:49:34:907</t>
+  </si>
+  <si>
+    <t>20:49:39</t>
+  </si>
+  <si>
+    <t>20:49:39:980</t>
+  </si>
+  <si>
+    <t>20:49:44</t>
+  </si>
+  <si>
+    <t>20:49:45:798</t>
+  </si>
+  <si>
+    <t>20:52:56</t>
+  </si>
+  <si>
+    <t>00:03:11</t>
+  </si>
+  <si>
+    <t>Music World_EP_361_Part_03</t>
+  </si>
+  <si>
+    <t>20:52:57:183</t>
+  </si>
+  <si>
+    <t>20:54:07</t>
+  </si>
+  <si>
+    <t>20:54:07:952</t>
+  </si>
+  <si>
+    <t>20:55:00</t>
+  </si>
+  <si>
+    <t>20:55:00:913</t>
+  </si>
+  <si>
+    <t>20:56:17</t>
+  </si>
+  <si>
+    <t>20:56:18:541</t>
+  </si>
+  <si>
+    <t>20:57:02</t>
+  </si>
+  <si>
+    <t>20:57:02:668</t>
+  </si>
+  <si>
+    <t>20:57:44</t>
+  </si>
+  <si>
+    <t>20:57:44:756</t>
+  </si>
+  <si>
+    <t>20:58:44</t>
+  </si>
+  <si>
+    <t>20:58:44:910</t>
+  </si>
+  <si>
+    <t>20:59:35</t>
+  </si>
+  <si>
+    <t>20:59:36:822</t>
+  </si>
+  <si>
+    <t>20:59:56</t>
+  </si>
+  <si>
+    <t>20:59:57:388</t>
+  </si>
+  <si>
+    <t>21:08:12</t>
+  </si>
+  <si>
+    <t>00:08:15</t>
+  </si>
+  <si>
+    <t>Stupids Epi-28 Part - 01</t>
+  </si>
+  <si>
+    <t>21:08:12:765</t>
+  </si>
+  <si>
+    <t>21:08:17</t>
+  </si>
+  <si>
+    <t>21:08:17:782</t>
+  </si>
+  <si>
+    <t>21:08:27</t>
+  </si>
+  <si>
+    <t>21:08:28:193</t>
+  </si>
+  <si>
+    <t>21:08:43</t>
+  </si>
+  <si>
+    <t>21:08:43:584</t>
+  </si>
+  <si>
+    <t>21:09:03</t>
+  </si>
+  <si>
+    <t>21:09:03:954</t>
+  </si>
+  <si>
+    <t>21:09:13</t>
+  </si>
+  <si>
+    <t>21:09:14:226</t>
+  </si>
+  <si>
+    <t>21:09:24</t>
+  </si>
+  <si>
+    <t>21:09:24:550</t>
+  </si>
+  <si>
+    <t>21:09:44</t>
+  </si>
+  <si>
+    <t>21:09:44:871</t>
+  </si>
+  <si>
+    <t>21:09:54</t>
+  </si>
+  <si>
+    <t>21:09:55:231</t>
+  </si>
+  <si>
+    <t>21:10:27</t>
+  </si>
+  <si>
+    <t>21:10:28:030</t>
+  </si>
+  <si>
+    <t>21:11:45</t>
+  </si>
+  <si>
+    <t>21:11:45:715</t>
+  </si>
+  <si>
+    <t>21:11:50</t>
+  </si>
+  <si>
+    <t>21:11:50:802</t>
+  </si>
+  <si>
+    <t>21:16:54</t>
+  </si>
+  <si>
+    <t>00:05:04</t>
+  </si>
+  <si>
+    <t>Stupids Epi-28 Part - 02</t>
+  </si>
+  <si>
+    <t>21:16:54:797</t>
+  </si>
+  <si>
+    <t>21:16:59</t>
+  </si>
+  <si>
+    <t>21:16:59:842</t>
+  </si>
+  <si>
+    <t>21:17:14</t>
+  </si>
+  <si>
+    <t>21:17:15:282</t>
+  </si>
+  <si>
+    <t>21:17:30</t>
+  </si>
+  <si>
+    <t>21:17:30:679</t>
+  </si>
+  <si>
+    <t>21:17:50</t>
+  </si>
+  <si>
+    <t>21:17:51:036</t>
+  </si>
+  <si>
+    <t>21:18:01</t>
+  </si>
+  <si>
+    <t>21:18:01:362</t>
+  </si>
+  <si>
+    <t>21:19:01</t>
+  </si>
+  <si>
+    <t>Nasir Footwear Limited Flyte (May 2026) - 60 Sec</t>
+  </si>
+  <si>
+    <t>21:19:01:768</t>
+  </si>
+  <si>
+    <t>21:19:16</t>
+  </si>
+  <si>
+    <t>21:19:17:196</t>
+  </si>
+  <si>
+    <t>21:19:37</t>
+  </si>
+  <si>
+    <t>21:19:37:546</t>
+  </si>
+  <si>
+    <t>21:19:47</t>
+  </si>
+  <si>
+    <t>21:19:47:959</t>
+  </si>
+  <si>
+    <t>21:21:01</t>
+  </si>
+  <si>
+    <t>21:21:02:225</t>
+  </si>
+  <si>
+    <t>21:22:06</t>
+  </si>
+  <si>
+    <t>21:22:05:991</t>
+  </si>
+  <si>
+    <t>21:22:10</t>
+  </si>
+  <si>
+    <t>21:22:11:043</t>
+  </si>
+  <si>
+    <t>21:26:47</t>
+  </si>
+  <si>
+    <t>00:04:36</t>
+  </si>
+  <si>
+    <t>Stupids Epi-28 Part - 03</t>
+  </si>
+  <si>
+    <t>21:26:47:028</t>
+  </si>
+  <si>
+    <t>21:27:57</t>
+  </si>
+  <si>
+    <t>21:27:57:773</t>
+  </si>
+  <si>
+    <t>21:28:41</t>
+  </si>
+  <si>
+    <t>21:28:41:849</t>
+  </si>
+  <si>
+    <t>21:29:23</t>
+  </si>
+  <si>
+    <t>21:29:23:962</t>
+  </si>
+  <si>
+    <t>21:29:33</t>
+  </si>
+  <si>
+    <t>21:29:34:277</t>
+  </si>
+  <si>
+    <t>21:29:39</t>
+  </si>
+  <si>
+    <t>21:29:39:438</t>
+  </si>
+  <si>
+    <t>21:29:59</t>
+  </si>
+  <si>
+    <t>21:29:59:965</t>
+  </si>
+  <si>
+    <t>21:44:02</t>
+  </si>
+  <si>
+    <t>21:44:03:034</t>
+  </si>
+  <si>
+    <t>21:44:08</t>
+  </si>
+  <si>
+    <t>21:44:08:191</t>
+  </si>
+  <si>
+    <t>21:44:13</t>
+  </si>
+  <si>
+    <t>21:44:13:269</t>
+  </si>
+  <si>
+    <t>21:44:23</t>
+  </si>
+  <si>
+    <t>21:44:23:525</t>
+  </si>
+  <si>
+    <t>21:44:43</t>
+  </si>
+  <si>
+    <t>21:44:43:430</t>
+  </si>
+  <si>
+    <t>21:44:53</t>
+  </si>
+  <si>
+    <t>21:44:53:684</t>
+  </si>
+  <si>
+    <t>21:45:03</t>
+  </si>
+  <si>
+    <t>STL -- Meril Saffron Serum Soap Bar Puja Cherry (May 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>21:45:03:599</t>
+  </si>
+  <si>
+    <t>21:45:13</t>
+  </si>
+  <si>
+    <t>21:45:13:800</t>
+  </si>
+  <si>
+    <t>21:45:18</t>
+  </si>
+  <si>
+    <t>21:45:18:828</t>
+  </si>
+  <si>
+    <t>21:45:23</t>
+  </si>
+  <si>
+    <t>21:45:23:993</t>
+  </si>
+  <si>
+    <t>21:56:54</t>
+  </si>
+  <si>
+    <t>21:56:55:799</t>
+  </si>
+  <si>
+    <t>21:57:00</t>
+  </si>
+  <si>
+    <t>21:57:00:910</t>
+  </si>
+  <si>
+    <t>21:57:05</t>
+  </si>
+  <si>
+    <t>21:57:05:963</t>
+  </si>
+  <si>
+    <t>21:57:15</t>
+  </si>
+  <si>
+    <t>21:57:16:156</t>
+  </si>
+  <si>
+    <t>21:58:16</t>
+  </si>
+  <si>
+    <t>21:58:16:313</t>
+  </si>
+  <si>
+    <t>21:58:26</t>
+  </si>
+  <si>
+    <t>21:58:26:528</t>
+  </si>
+  <si>
+    <t>21:58:46</t>
+  </si>
+  <si>
+    <t>Unilever - GAL Shehneez (Jan 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:58:46:471</t>
+  </si>
+  <si>
+    <t>21:58:56</t>
+  </si>
+  <si>
+    <t>21:58:56:680</t>
+  </si>
+  <si>
+    <t>21:59:01</t>
+  </si>
+  <si>
+    <t>21:59:01:756</t>
+  </si>
+  <si>
+    <t>21:59:06</t>
+  </si>
+  <si>
+    <t>21:59:06:925</t>
+  </si>
+  <si>
+    <t>22:07:39</t>
+  </si>
+  <si>
+    <t>22:09:52:333</t>
+  </si>
+  <si>
+    <t>22:09:57</t>
+  </si>
+  <si>
+    <t>22:09:57:445</t>
+  </si>
+  <si>
+    <t>22:10:02</t>
+  </si>
+  <si>
+    <t>22:10:02:487</t>
+  </si>
+  <si>
+    <t>22:10:12</t>
+  </si>
+  <si>
+    <t>22:10:12:693</t>
+  </si>
+  <si>
+    <t>22:10:32</t>
+  </si>
+  <si>
+    <t>22:10:32:609</t>
+  </si>
+  <si>
+    <t>22:10:42</t>
+  </si>
+  <si>
+    <t>22:10:42:793</t>
+  </si>
+  <si>
+    <t>22:11:11</t>
+  </si>
+  <si>
+    <t>22:11:12:735</t>
+  </si>
+  <si>
+    <t>22:11:22</t>
+  </si>
+  <si>
+    <t>22:11:22:910</t>
+  </si>
+  <si>
+    <t>22:11:42</t>
+  </si>
+  <si>
+    <t>22:11:42:892</t>
+  </si>
+  <si>
+    <t>22:11:47</t>
+  </si>
+  <si>
+    <t>22:11:47:919</t>
+  </si>
+  <si>
+    <t>22:11:52</t>
+  </si>
+  <si>
+    <t>22:11:53:042</t>
+  </si>
+  <si>
+    <t>22:17:53</t>
+  </si>
+  <si>
+    <t>22:17:53:972</t>
+  </si>
+  <si>
+    <t>22:18:01</t>
+  </si>
+  <si>
+    <t>{ live } Arpor Dekhben PRIME  NEWS</t>
+  </si>
+  <si>
+    <t>22:18:01:937</t>
+  </si>
+  <si>
+    <t>22:18:54</t>
+  </si>
+  <si>
+    <t>22:18:54:851</t>
+  </si>
+  <si>
+    <t>22:20:11</t>
+  </si>
+  <si>
+    <t>22:20:12:478</t>
+  </si>
+  <si>
+    <t>22:20:56</t>
+  </si>
+  <si>
+    <t>22:20:56:569</t>
+  </si>
+  <si>
+    <t>22:21:38</t>
+  </si>
+  <si>
+    <t>22:21:38:635</t>
+  </si>
+  <si>
+    <t>22:22:38</t>
+  </si>
+  <si>
+    <t>22:22:38:803</t>
+  </si>
+  <si>
+    <t>22:22:43</t>
+  </si>
+  <si>
+    <t>22:22:43:852</t>
+  </si>
+  <si>
+    <t>22:26:49</t>
+  </si>
+  <si>
+    <t>00:04:06</t>
+  </si>
+  <si>
+    <t>govire</t>
+  </si>
+  <si>
+    <t>22:26:50:036</t>
+  </si>
+  <si>
+    <t>22:26:55</t>
+  </si>
+  <si>
+    <t>22:26:55:082</t>
+  </si>
+  <si>
+    <t>22:27:46</t>
+  </si>
+  <si>
+    <t>22:27:46:976</t>
+  </si>
+  <si>
+    <t>22:28:28</t>
+  </si>
+  <si>
+    <t>22:28:28:979</t>
+  </si>
+  <si>
+    <t>22:29:42</t>
+  </si>
+  <si>
+    <t>22:29:43:255</t>
+  </si>
+  <si>
+    <t>22:29:53</t>
+  </si>
+  <si>
+    <t>22:29:53:611</t>
+  </si>
+  <si>
+    <t>22:30:01</t>
+  </si>
+  <si>
+    <t>{ live } Akhon Dekhben PRIME NEWS</t>
+  </si>
+  <si>
+    <t>22:30:01:573</t>
+  </si>
+  <si>
+    <t>22:30:21</t>
+  </si>
+  <si>
+    <t>22:32:55:061</t>
+  </si>
+  <si>
+    <t>22:33:03</t>
+  </si>
+  <si>
+    <t>{ live } Apnara Dekhchen PRIME NEWS</t>
+  </si>
+  <si>
+    <t>22:36:06:698</t>
+  </si>
+  <si>
+    <t>22:36:14</t>
+  </si>
+  <si>
+    <t>22:41:24:687</t>
+  </si>
+  <si>
+    <t>22:41:29</t>
+  </si>
+  <si>
+    <t>22:41:29:791</t>
+  </si>
+  <si>
+    <t>22:41:49</t>
+  </si>
+  <si>
+    <t>22:41:49:708</t>
+  </si>
+  <si>
+    <t>22:41:59</t>
+  </si>
+  <si>
+    <t>22:41:59:905</t>
+  </si>
+  <si>
+    <t>22:42:14</t>
+  </si>
+  <si>
+    <t>22:42:15:345</t>
+  </si>
+  <si>
+    <t>22:42:25</t>
+  </si>
+  <si>
+    <t>22:42:25:256</t>
+  </si>
+  <si>
+    <t>22:42:35</t>
+  </si>
+  <si>
+    <t>22:42:35:530</t>
+  </si>
+  <si>
+    <t>22:43:25</t>
+  </si>
+  <si>
+    <t>00:00:50</t>
+  </si>
+  <si>
+    <t>Nasir Footwear Limited Flyte (May 2026) - 50 Sec</t>
+  </si>
+  <si>
+    <t>22:43:25:948</t>
+  </si>
+  <si>
+    <t>22:43:40</t>
+  </si>
+  <si>
+    <t>22:43:41:351</t>
+  </si>
+  <si>
+    <t>22:43:51</t>
+  </si>
+  <si>
+    <t>22:43:51:552</t>
+  </si>
+  <si>
+    <t>22:44:01</t>
+  </si>
+  <si>
+    <t>22:44:01:888</t>
+  </si>
+  <si>
+    <t>22:44:31</t>
+  </si>
+  <si>
+    <t>22:44:32:211</t>
+  </si>
+  <si>
+    <t>22:44:47</t>
+  </si>
+  <si>
+    <t>22:44:47:626</t>
+  </si>
+  <si>
+    <t>22:45:07</t>
+  </si>
+  <si>
+    <t>Unilever - Ponds Tape Test Peony (April 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>22:45:07:587</t>
+  </si>
+  <si>
+    <t>22:45:17</t>
+  </si>
+  <si>
+    <t>22:45:17:768</t>
+  </si>
+  <si>
+    <t>22:45:27</t>
+  </si>
+  <si>
+    <t>22:45:28:066</t>
+  </si>
+  <si>
+    <t>22:45:33</t>
+  </si>
+  <si>
+    <t>22:45:33:103</t>
+  </si>
+  <si>
+    <t>22:45:41</t>
+  </si>
+  <si>
+    <t>22:45:48:009</t>
+  </si>
+  <si>
+    <t>22:45:56</t>
+  </si>
+  <si>
+    <t>22:51:13:867</t>
+  </si>
+  <si>
+    <t>22:51:18</t>
+  </si>
+  <si>
+    <t>22:51:18:948</t>
+  </si>
+  <si>
+    <t>22:51:28</t>
+  </si>
+  <si>
+    <t>22:51:29:182</t>
+  </si>
+  <si>
+    <t>22:51:39</t>
+  </si>
+  <si>
+    <t>22:51:39:494</t>
+  </si>
+  <si>
+    <t>22:52:08</t>
+  </si>
+  <si>
+    <t>22:52:09:406</t>
+  </si>
+  <si>
+    <t>22:52:24</t>
+  </si>
+  <si>
+    <t>22:52:24:861</t>
+  </si>
+  <si>
+    <t>22:52:34</t>
+  </si>
+  <si>
+    <t>22:52:35:053</t>
+  </si>
+  <si>
+    <t>22:52:45</t>
+  </si>
+  <si>
+    <t>22:52:45:383</t>
+  </si>
+  <si>
+    <t>22:53:05</t>
+  </si>
+  <si>
+    <t>Nasir Clear Glass (May 2026) - 20 sec</t>
+  </si>
+  <si>
+    <t>22:53:05:452</t>
+  </si>
+  <si>
+    <t>22:53:15</t>
+  </si>
+  <si>
+    <t>22:53:15:825</t>
+  </si>
+  <si>
+    <t>22:53:45</t>
+  </si>
+  <si>
+    <t>22:53:45:727</t>
+  </si>
+  <si>
+    <t>22:53:55</t>
+  </si>
+  <si>
+    <t>22:53:55:949</t>
+  </si>
+  <si>
+    <t>22:54:10</t>
+  </si>
+  <si>
+    <t>22:54:11:331</t>
+  </si>
+  <si>
+    <t>22:54:16</t>
+  </si>
+  <si>
+    <t>22:54:16:390</t>
+  </si>
+  <si>
+    <t>22:54:24</t>
+  </si>
+  <si>
+    <t>22:54:34:847</t>
+  </si>
+  <si>
+    <t>22:54:44</t>
+  </si>
+  <si>
+    <t>22:59:53:102</t>
+  </si>
+  <si>
+    <t>23:01:03</t>
+  </si>
+  <si>
+    <t>23:01:03:860</t>
+  </si>
+  <si>
+    <t>23:01:08</t>
+  </si>
+  <si>
+    <t>23:01:08:968</t>
+  </si>
+  <si>
+    <t>23:01:28</t>
+  </si>
+  <si>
+    <t>23:01:29:508</t>
+  </si>
+  <si>
+    <t>23:20:20</t>
+  </si>
+  <si>
+    <t>00:18:51</t>
+  </si>
+  <si>
+    <t>Asian Music Walton Cable Ep-1494(Monir Khan) Part-01</t>
+  </si>
+  <si>
+    <t>23:20:20:773</t>
+  </si>
+  <si>
+    <t>23:20:25</t>
+  </si>
+  <si>
+    <t>23:20:25:886</t>
+  </si>
+  <si>
+    <t>23:20:30</t>
+  </si>
+  <si>
+    <t>23:20:30:956</t>
+  </si>
+  <si>
+    <t>23:20:50</t>
+  </si>
+  <si>
+    <t>23:20:50:893</t>
+  </si>
+  <si>
+    <t>23:21:00</t>
+  </si>
+  <si>
+    <t>23:21:01:182</t>
+  </si>
+  <si>
+    <t>23:21:21</t>
+  </si>
+  <si>
+    <t>Unilever - Dove Bar Soap (Sep 25) - 20 Sec</t>
+  </si>
+  <si>
+    <t>23:21:21:226</t>
+  </si>
+  <si>
+    <t>23:21:31</t>
+  </si>
+  <si>
+    <t>23:21:31:567</t>
+  </si>
+  <si>
+    <t>23:21:51</t>
+  </si>
+  <si>
+    <t>23:21:51:895</t>
+  </si>
+  <si>
+    <t>23:22:21</t>
+  </si>
+  <si>
+    <t>Unilever - Dove Conditioner (Nirvana) June 2023 - 30 Sec</t>
+  </si>
+  <si>
+    <t>23:22:21:855</t>
+  </si>
+  <si>
+    <t>23:22:31</t>
+  </si>
+  <si>
+    <t>23:22:32:139</t>
+  </si>
+  <si>
+    <t>23:22:51</t>
+  </si>
+  <si>
+    <t>00:00:19</t>
+  </si>
+  <si>
+    <t>Unilever - Revise DS HF Rescue (April 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>23:22:52:053</t>
+  </si>
+  <si>
+    <t>23:23:07</t>
+  </si>
+  <si>
+    <t>23:23:07:449</t>
+  </si>
+  <si>
+    <t>23:23:27</t>
+  </si>
+  <si>
+    <t>23:23:27:414</t>
+  </si>
+  <si>
+    <t>23:23:32</t>
+  </si>
+  <si>
+    <t>23:23:32:446</t>
+  </si>
+  <si>
+    <t>23:23:37</t>
+  </si>
+  <si>
+    <t>23:23:37:612</t>
+  </si>
+  <si>
+    <t>23:38:38</t>
   </si>
   <si>
     <t>00:15:01</t>
   </si>
   <si>
-    <t>00:15:01:597</t>
-[...4079 lines deleted...]
-    <t>Walton Cables asian music_EP-1423(Lovely Dev &amp; Sofiul Badsha) PART 03</t>
+    <t>Asian Music Walton Cable Ep-1494(Monir Khan) Part-02</t>
+  </si>
+  <si>
+    <t>23:38:38:619</t>
+  </si>
+  <si>
+    <t>23:38:43</t>
+  </si>
+  <si>
+    <t>23:38:43:778</t>
+  </si>
+  <si>
+    <t>23:38:48</t>
+  </si>
+  <si>
+    <t>23:38:48:829</t>
+  </si>
+  <si>
+    <t>23:39:08</t>
+  </si>
+  <si>
+    <t>23:39:08:764</t>
+  </si>
+  <si>
+    <t>23:39:23</t>
+  </si>
+  <si>
+    <t>23:39:24:256</t>
+  </si>
+  <si>
+    <t>23:39:44</t>
+  </si>
+  <si>
+    <t>23:39:44:224</t>
+  </si>
+  <si>
+    <t>23:39:54</t>
+  </si>
+  <si>
+    <t>23:39:54:536</t>
+  </si>
+  <si>
+    <t>23:40:24</t>
+  </si>
+  <si>
+    <t>23:40:24:851</t>
+  </si>
+  <si>
+    <t>23:40:39</t>
+  </si>
+  <si>
+    <t>23:40:40:295</t>
+  </si>
+  <si>
+    <t>23:41:00</t>
+  </si>
+  <si>
+    <t>23:41:00:670</t>
+  </si>
+  <si>
+    <t>23:41:10</t>
+  </si>
+  <si>
+    <t>23:41:11:023</t>
+  </si>
+  <si>
+    <t>23:41:31</t>
+  </si>
+  <si>
+    <t>23:41:30:932</t>
+  </si>
+  <si>
+    <t>23:41:40</t>
+  </si>
+  <si>
+    <t>23:41:41:254</t>
+  </si>
+  <si>
+    <t>23:42:10</t>
+  </si>
+  <si>
+    <t>23:42:11:147</t>
+  </si>
+  <si>
+    <t>23:42:40</t>
+  </si>
+  <si>
+    <t>23:42:41:050</t>
+  </si>
+  <si>
+    <t>23:42:56</t>
+  </si>
+  <si>
+    <t>23:42:56:529</t>
+  </si>
+  <si>
+    <t>23:43:01</t>
+  </si>
+  <si>
+    <t>23:43:01:627</t>
+  </si>
+  <si>
+    <t>23:43:06</t>
+  </si>
+  <si>
+    <t>23:43:06:749</t>
+  </si>
+  <si>
+    <t>00:03:03</t>
+  </si>
+  <si>
+    <t>00:19:57</t>
+  </si>
+  <si>
+    <t>Asian Music Walton Cable Ep-1494(Monir Khan) Part-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4597,51 +6187,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K575"/>
+  <dimension ref="A1:K827"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4654,20124 +6244,28944 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
-        <v>29</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K3">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4">
+        <v>1</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
         <v>26</v>
       </c>
-      <c r="E4">
-[...16 lines deleted...]
-      </c>
       <c r="K4">
-        <v>53</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>70</v>
+      </c>
+      <c r="F5" t="s">
         <v>30</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K5">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K6">
-        <v>76</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K7">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8">
+        <v>74</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="E8">
-[...4 lines deleted...]
-      </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K8">
-        <v>41</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>64</v>
+      </c>
+      <c r="F9" t="s">
         <v>46</v>
       </c>
-      <c r="E9">
-[...4 lines deleted...]
-      </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K9">
-        <v>43</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K10">
-        <v>70</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E11">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K11">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E12">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>17</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K12">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E13">
-        <v>76</v>
+        <v>1074</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K13">
-        <v>76</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K14">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="E16">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>17</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K16">
-        <v>7</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17">
+        <v>51</v>
+      </c>
+      <c r="F17" t="s">
         <v>68</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>17</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K17">
-        <v>7</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" t="s">
         <v>70</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>71</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>17</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K18">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E19">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>17</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K19">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E20">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>17</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K20">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="E21">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>17</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K21">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="E22">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="F22" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>17</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K22">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E23">
-        <v>68</v>
+        <v>1064</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K23">
-        <v>68</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="E24">
-        <v>6</v>
+        <v>234</v>
       </c>
       <c r="F24" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K24">
-        <v>6</v>
+        <v>234</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
         <v>91</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25">
+        <v>8</v>
+      </c>
+      <c r="F25" t="s">
         <v>92</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>17</v>
       </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K25">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E26">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K26">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="E27">
-        <v>45</v>
+        <v>878</v>
       </c>
       <c r="F27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K27">
-        <v>45</v>
+        <v>878</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E28">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K28">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E29">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K29">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E30">
-        <v>830</v>
+        <v>60</v>
       </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K30">
-        <v>830</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E31">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F31" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K31">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="E32">
         <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K32">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E33">
-        <v>310</v>
+        <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K33">
-        <v>310</v>
+        <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="E34">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>17</v>
       </c>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K34">
-        <v>51</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E35">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K35">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="E36">
-        <v>151</v>
+        <v>51</v>
       </c>
       <c r="F36" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>17</v>
       </c>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K36">
-        <v>151</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" t="s">
         <v>125</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E37">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
       <c r="J37" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K37">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
         <v>127</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="E38">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>17</v>
       </c>
       <c r="J38" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K38">
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" t="s">
+        <v>128</v>
+      </c>
+      <c r="C39" t="s">
         <v>129</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>130</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
-        <v>45</v>
+        <v>132</v>
       </c>
       <c r="F39" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
       <c r="J39" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K39">
-        <v>45</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E40">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K40">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C41" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D41" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E41">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K41">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C42" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D42" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="E42">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="F42" t="s">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>17</v>
       </c>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K42">
-        <v>51</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D43" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E43">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>17</v>
       </c>
       <c r="J43" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K43">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E44">
-        <v>1235</v>
+        <v>6</v>
       </c>
       <c r="F44" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
       <c r="J44" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K44">
-        <v>1235</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C45" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>71</v>
       </c>
       <c r="E45">
-        <v>923</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
       <c r="J45" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K45">
-        <v>923</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C46" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D46" t="s">
-        <v>150</v>
+        <v>108</v>
       </c>
       <c r="E46">
-        <v>674</v>
+        <v>60</v>
       </c>
       <c r="F46" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
       <c r="J46" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K46">
-        <v>674</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
+        <v>151</v>
+      </c>
+      <c r="C47" t="s">
         <v>152</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>153</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
       <c r="J47" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K47">
-        <v>70</v>
+        <v>43</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C48" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D48" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="E48">
-        <v>525</v>
+        <v>51</v>
       </c>
       <c r="F48" t="s">
-        <v>157</v>
+        <v>68</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>17</v>
       </c>
       <c r="J48" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K48">
-        <v>525</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" t="s">
+        <v>157</v>
+      </c>
+      <c r="C49" t="s">
         <v>158</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>144</v>
+      </c>
+      <c r="E49">
+        <v>6</v>
+      </c>
+      <c r="F49" t="s">
         <v>159</v>
       </c>
-      <c r="D49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>17</v>
       </c>
       <c r="J49" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K49">
-        <v>480</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C50" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D50" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
       <c r="E50">
-        <v>224</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>17</v>
       </c>
       <c r="J50" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K50">
-        <v>224</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C51" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D51" t="s">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="E51">
-        <v>70</v>
+        <v>1156</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
       <c r="J51" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K51">
-        <v>70</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
+        <v>166</v>
+      </c>
+      <c r="C52" t="s">
+        <v>167</v>
+      </c>
+      <c r="D52" t="s">
+        <v>144</v>
+      </c>
+      <c r="E52">
+        <v>6</v>
+      </c>
+      <c r="F52" t="s">
         <v>168</v>
       </c>
-      <c r="C52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>17</v>
       </c>
       <c r="J52" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K52">
-        <v>1051</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C53" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D53" t="s">
-        <v>174</v>
+        <v>14</v>
       </c>
       <c r="E53">
-        <v>826</v>
+        <v>5</v>
       </c>
       <c r="F53" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>17</v>
       </c>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K53">
-        <v>826</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C54" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>33</v>
       </c>
       <c r="E54">
-        <v>651</v>
+        <v>53</v>
       </c>
       <c r="F54" t="s">
-        <v>179</v>
+        <v>34</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
       <c r="J54" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K54">
-        <v>651</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C55" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="D55" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="E55">
-        <v>735</v>
+        <v>5</v>
       </c>
       <c r="F55" t="s">
-        <v>183</v>
+        <v>21</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
       <c r="J55" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K55">
-        <v>735</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C56" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="E56">
-        <v>614</v>
+        <v>6</v>
       </c>
       <c r="F56" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
       <c r="J56" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K56">
-        <v>614</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C57" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="E57">
-        <v>573</v>
+        <v>858</v>
       </c>
       <c r="F57" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
       <c r="J57" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K57">
-        <v>573</v>
+        <v>858</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="C58" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="D58" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="E58">
-        <v>335</v>
+        <v>6</v>
       </c>
       <c r="F58" t="s">
-        <v>195</v>
+        <v>168</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
       <c r="J58" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K58">
-        <v>335</v>
+        <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="C59" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="D59" t="s">
-        <v>198</v>
+        <v>14</v>
       </c>
       <c r="E59">
-        <v>306</v>
+        <v>5</v>
       </c>
       <c r="F59" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
       <c r="J59" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K59">
-        <v>306</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="C60" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="D60" t="s">
-        <v>202</v>
+        <v>138</v>
       </c>
       <c r="E60">
-        <v>295</v>
+        <v>32</v>
       </c>
       <c r="F60" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>17</v>
       </c>
       <c r="J60" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K60">
-        <v>295</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="C61" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61">
+        <v>5</v>
+      </c>
+      <c r="F61" t="s">
         <v>21</v>
       </c>
-      <c r="E61">
-[...4 lines deleted...]
-      </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>17</v>
       </c>
       <c r="J61" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K61">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="C62" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="D62" t="s">
-        <v>208</v>
+        <v>144</v>
       </c>
       <c r="E62">
-        <v>1184</v>
+        <v>6</v>
       </c>
       <c r="F62" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>17</v>
       </c>
       <c r="J62" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K62">
-        <v>1184</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="C63" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="E63">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="F63" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
       <c r="J63" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K63">
-        <v>860</v>
+        <v>879</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="C64" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="D64" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="E64">
-        <v>682</v>
+        <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>217</v>
+        <v>96</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>17</v>
       </c>
       <c r="J64" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K64">
-        <v>682</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="C65" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="E65">
-        <v>695</v>
+        <v>427</v>
       </c>
       <c r="F65" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>17</v>
       </c>
       <c r="J65" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K65">
-        <v>695</v>
+        <v>427</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="C66" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="D66" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="E66">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>17</v>
       </c>
       <c r="J66" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K66">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="C67" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="D67" t="s">
-        <v>227</v>
+        <v>14</v>
       </c>
       <c r="E67">
-        <v>277</v>
+        <v>5</v>
       </c>
       <c r="F67" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>17</v>
       </c>
       <c r="J67" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K67">
-        <v>277</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="C68" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="D68" t="s">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="E68">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F68" t="s">
-        <v>224</v>
+        <v>154</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>17</v>
       </c>
       <c r="J68" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K68">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="C69" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="D69" t="s">
-        <v>233</v>
+        <v>14</v>
       </c>
       <c r="E69">
-        <v>602</v>
+        <v>5</v>
       </c>
       <c r="F69" t="s">
-        <v>234</v>
+        <v>21</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>17</v>
       </c>
       <c r="J69" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K69">
-        <v>602</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="C70" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="D70" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="E70">
-        <v>669</v>
+        <v>430</v>
       </c>
       <c r="F70" t="s">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>17</v>
       </c>
       <c r="J70" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K70">
-        <v>669</v>
+        <v>430</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" t="s">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="C71" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="D71" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
       <c r="E71">
-        <v>533</v>
+        <v>5</v>
       </c>
       <c r="F71" t="s">
-        <v>242</v>
+        <v>21</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>17</v>
       </c>
       <c r="J71" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K71">
-        <v>533</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>217</v>
       </c>
       <c r="C72" t="s">
-        <v>244</v>
+        <v>218</v>
       </c>
       <c r="D72" t="s">
-        <v>245</v>
+        <v>37</v>
       </c>
       <c r="E72">
-        <v>369</v>
+        <v>44</v>
       </c>
       <c r="F72" t="s">
-        <v>246</v>
+        <v>38</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>17</v>
       </c>
       <c r="J72" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K72">
-        <v>369</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="C73" t="s">
-        <v>248</v>
+        <v>220</v>
       </c>
       <c r="D73" t="s">
-        <v>249</v>
+        <v>14</v>
       </c>
       <c r="E73">
-        <v>694</v>
+        <v>5</v>
       </c>
       <c r="F73" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>17</v>
       </c>
       <c r="J73" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K73">
-        <v>694</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>251</v>
+        <v>221</v>
       </c>
       <c r="C74" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
       <c r="D74" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="E74">
-        <v>70</v>
+        <v>312</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>224</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>17</v>
       </c>
       <c r="J74" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K74">
-        <v>70</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="C75" t="s">
-        <v>254</v>
+        <v>226</v>
       </c>
       <c r="D75" t="s">
-        <v>255</v>
+        <v>95</v>
       </c>
       <c r="E75">
-        <v>1746</v>
+        <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>17</v>
       </c>
       <c r="J75" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K75">
-        <v>1746</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>257</v>
+        <v>227</v>
       </c>
       <c r="C76" t="s">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="D76" t="s">
-        <v>21</v>
+        <v>229</v>
       </c>
       <c r="E76">
-        <v>70</v>
+        <v>872</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>230</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>17</v>
       </c>
       <c r="J76" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K76">
-        <v>70</v>
+        <v>872</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C77" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="D77" t="s">
-        <v>261</v>
+        <v>233</v>
       </c>
       <c r="E77">
-        <v>1056</v>
+        <v>511</v>
       </c>
       <c r="F77" t="s">
-        <v>262</v>
+        <v>234</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>17</v>
       </c>
       <c r="J77" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K77">
-        <v>1056</v>
+        <v>511</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="C78" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="E78">
-        <v>70</v>
+        <v>601</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>238</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>17</v>
       </c>
       <c r="J78" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K78">
-        <v>70</v>
+        <v>601</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
-        <v>265</v>
+        <v>239</v>
       </c>
       <c r="C79" t="s">
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="D79" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="E79">
-        <v>53</v>
+        <v>508</v>
       </c>
       <c r="F79" t="s">
-        <v>27</v>
+        <v>242</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>17</v>
       </c>
       <c r="J79" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K79">
-        <v>53</v>
+        <v>508</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="C80" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
+        <v>245</v>
       </c>
       <c r="E80">
-        <v>34</v>
+        <v>588</v>
       </c>
       <c r="F80" t="s">
-        <v>31</v>
+        <v>246</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>17</v>
       </c>
       <c r="J80" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K80">
-        <v>34</v>
+        <v>588</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C81" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="D81" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="E81">
-        <v>1287</v>
+        <v>594</v>
       </c>
       <c r="F81" t="s">
-        <v>272</v>
+        <v>250</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>17</v>
       </c>
       <c r="J81" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K81">
-        <v>1287</v>
+        <v>594</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="C82" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="D82" t="s">
-        <v>34</v>
+        <v>253</v>
       </c>
       <c r="E82">
-        <v>76</v>
+        <v>835</v>
       </c>
       <c r="F82" t="s">
-        <v>35</v>
+        <v>254</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>17</v>
       </c>
       <c r="J82" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K82">
-        <v>76</v>
+        <v>835</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="C83" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="D83" t="s">
-        <v>38</v>
+        <v>257</v>
       </c>
       <c r="E83">
-        <v>45</v>
+        <v>434</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>258</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>17</v>
       </c>
       <c r="J83" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K83">
-        <v>45</v>
+        <v>434</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C84" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="D84" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E84">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F84" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>17</v>
       </c>
       <c r="J84" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K84">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="C85" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="D85" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="E85">
-        <v>1019</v>
+        <v>277</v>
       </c>
       <c r="F85" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>17</v>
       </c>
       <c r="J85" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K85">
-        <v>1019</v>
+        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="C86" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="D86" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E86">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F86" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>17</v>
       </c>
       <c r="J86" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K86">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="C87" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="D87" t="s">
-        <v>38</v>
+        <v>269</v>
       </c>
       <c r="E87">
-        <v>45</v>
+        <v>462</v>
       </c>
       <c r="F87" t="s">
-        <v>76</v>
+        <v>270</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>17</v>
       </c>
       <c r="J87" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K87">
-        <v>45</v>
+        <v>462</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="C88" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="D88" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="E88">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="F88" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>17</v>
       </c>
       <c r="J88" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K88">
-        <v>51</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="C89" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="D89" t="s">
-        <v>291</v>
+        <v>49</v>
       </c>
       <c r="E89">
-        <v>912</v>
+        <v>52</v>
       </c>
       <c r="F89" t="s">
-        <v>292</v>
+        <v>50</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>17</v>
       </c>
       <c r="J89" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K89">
-        <v>912</v>
+        <v>52</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="C90" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="D90" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E90">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>17</v>
       </c>
       <c r="J90" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K90">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="C91" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="D91" t="s">
-        <v>83</v>
+        <v>279</v>
       </c>
       <c r="E91">
-        <v>42</v>
+        <v>1258</v>
       </c>
       <c r="F91" t="s">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>17</v>
       </c>
       <c r="J91" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K91">
-        <v>42</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="C92" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="D92" t="s">
-        <v>87</v>
+        <v>283</v>
       </c>
       <c r="E92">
-        <v>68</v>
+        <v>1023</v>
       </c>
       <c r="F92" t="s">
-        <v>88</v>
+        <v>284</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>17</v>
       </c>
       <c r="J92" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K92">
-        <v>68</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="C93" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="D93" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="E93">
-        <v>1058</v>
+        <v>626</v>
       </c>
       <c r="F93" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>17</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K93">
-        <v>1058</v>
+        <v>626</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="C94" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="D94" t="s">
-        <v>62</v>
+        <v>291</v>
       </c>
       <c r="E94">
-        <v>5</v>
+        <v>718</v>
       </c>
       <c r="F94" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>17</v>
       </c>
       <c r="J94" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K94">
-        <v>5</v>
+        <v>718</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="C95" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="D95" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="E95">
-        <v>246</v>
+        <v>536</v>
       </c>
       <c r="F95" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>17</v>
       </c>
       <c r="J95" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K95">
-        <v>246</v>
+        <v>536</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="C96" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="D96" t="s">
-        <v>62</v>
+        <v>299</v>
       </c>
       <c r="E96">
-        <v>5</v>
+        <v>474</v>
       </c>
       <c r="F96" t="s">
-        <v>224</v>
+        <v>300</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>17</v>
       </c>
       <c r="J96" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K96">
-        <v>5</v>
+        <v>474</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="C97" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="D97" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="E97">
-        <v>70</v>
+        <v>467</v>
       </c>
       <c r="F97" t="s">
-        <v>22</v>
+        <v>304</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>17</v>
       </c>
       <c r="J97" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K97">
-        <v>70</v>
+        <v>467</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="C98" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D98" t="s">
-        <v>26</v>
+        <v>307</v>
       </c>
       <c r="E98">
-        <v>53</v>
+        <v>472</v>
       </c>
       <c r="F98" t="s">
-        <v>27</v>
+        <v>308</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>17</v>
       </c>
       <c r="J98" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K98">
-        <v>53</v>
+        <v>472</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C99" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D99" t="s">
-        <v>30</v>
+        <v>311</v>
       </c>
       <c r="E99">
-        <v>34</v>
+        <v>377</v>
       </c>
       <c r="F99" t="s">
-        <v>31</v>
+        <v>312</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>17</v>
       </c>
       <c r="J99" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K99">
-        <v>34</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C100" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D100" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E100">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="F100" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>17</v>
       </c>
       <c r="J100" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K100">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C101" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D101" t="s">
-        <v>38</v>
+        <v>317</v>
       </c>
       <c r="E101">
-        <v>45</v>
+        <v>1758</v>
       </c>
       <c r="F101" t="s">
-        <v>39</v>
+        <v>318</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>17</v>
       </c>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K101">
-        <v>45</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" t="s">
+        <v>319</v>
+      </c>
+      <c r="C102" t="s">
+        <v>320</v>
+      </c>
+      <c r="D102" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102">
+        <v>5</v>
+      </c>
+      <c r="F102" t="s">
         <v>321</v>
       </c>
-      <c r="C102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>17</v>
       </c>
       <c r="J102" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K102">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" t="s">
+        <v>322</v>
+      </c>
+      <c r="C103" t="s">
         <v>323</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103">
+        <v>5</v>
+      </c>
+      <c r="F103" t="s">
         <v>324</v>
       </c>
-      <c r="D103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>17</v>
       </c>
       <c r="J103" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K103">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" t="s">
         <v>325</v>
       </c>
       <c r="C104" t="s">
         <v>326</v>
       </c>
       <c r="D104" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E104">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>17</v>
       </c>
       <c r="J104" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K104">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
         <v>327</v>
       </c>
       <c r="C105" t="s">
         <v>328</v>
       </c>
       <c r="D105" t="s">
-        <v>79</v>
+        <v>329</v>
       </c>
       <c r="E105">
-        <v>51</v>
+        <v>1148</v>
       </c>
       <c r="F105" t="s">
-        <v>80</v>
+        <v>330</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>17</v>
       </c>
       <c r="J105" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K105">
-        <v>51</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C106" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D106" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E106">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F106" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>17</v>
       </c>
       <c r="J106" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K106">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C107" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D107" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="E107">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="F107" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>17</v>
       </c>
       <c r="J107" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K107">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C108" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D108" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="E108">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F108" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>17</v>
       </c>
       <c r="J108" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K108">
-        <v>68</v>
+        <v>53</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C109" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D109" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="E109">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="F109" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>17</v>
       </c>
       <c r="J109" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K109">
-        <v>70</v>
+        <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C110" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D110" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E110">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="F110" t="s">
-        <v>224</v>
+        <v>38</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>17</v>
       </c>
       <c r="J110" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K110">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C111" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D111" t="s">
-        <v>341</v>
+        <v>14</v>
       </c>
       <c r="E111">
-        <v>299</v>
+        <v>5</v>
       </c>
       <c r="F111" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>17</v>
       </c>
       <c r="J111" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K111">
-        <v>299</v>
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" t="s">
         <v>343</v>
       </c>
       <c r="C112" t="s">
         <v>344</v>
       </c>
       <c r="D112" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E112">
         <v>5</v>
       </c>
       <c r="F112" t="s">
-        <v>224</v>
+        <v>15</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>17</v>
       </c>
       <c r="J112" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K112">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>345</v>
       </c>
       <c r="C113" t="s">
         <v>346</v>
       </c>
       <c r="D113" t="s">
         <v>347</v>
       </c>
       <c r="E113">
-        <v>626</v>
+        <v>1242</v>
       </c>
       <c r="F113" t="s">
         <v>348</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>17</v>
       </c>
       <c r="J113" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K113">
-        <v>626</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
         <v>349</v>
       </c>
       <c r="C114" t="s">
         <v>350</v>
       </c>
       <c r="D114" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E114">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>17</v>
       </c>
       <c r="J114" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K114">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" t="s">
         <v>351</v>
       </c>
       <c r="C115" t="s">
         <v>352</v>
       </c>
       <c r="D115" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E115">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F115" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>17</v>
       </c>
       <c r="J115" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K115">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" t="s">
         <v>353</v>
       </c>
       <c r="C116" t="s">
         <v>354</v>
       </c>
       <c r="D116" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="E116">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F116" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>17</v>
       </c>
       <c r="J116" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K116">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" t="s">
         <v>355</v>
       </c>
       <c r="C117" t="s">
         <v>356</v>
       </c>
       <c r="D117" t="s">
-        <v>357</v>
+        <v>108</v>
       </c>
       <c r="E117">
-        <v>370</v>
+        <v>60</v>
       </c>
       <c r="F117" t="s">
-        <v>358</v>
+        <v>109</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>17</v>
       </c>
       <c r="J117" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K117">
-        <v>370</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C118" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D118" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="E118">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="F118" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>17</v>
       </c>
       <c r="J118" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K118">
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C119" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D119" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E119">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F119" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>17</v>
       </c>
       <c r="J119" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K119">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C120" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D120" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E120">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F120" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>17</v>
       </c>
       <c r="J120" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K120">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" t="s">
+        <v>363</v>
+      </c>
+      <c r="C121" t="s">
+        <v>364</v>
+      </c>
+      <c r="D121" t="s">
         <v>365</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121">
+        <v>1241</v>
+      </c>
+      <c r="F121" t="s">
         <v>366</v>
       </c>
-      <c r="D121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>17</v>
       </c>
       <c r="J121" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K121">
-        <v>235</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C122" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D122" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E122">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>17</v>
       </c>
       <c r="J122" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K122">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C123" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D123" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E123">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F123" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>17</v>
       </c>
       <c r="J123" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K123">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C124" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D124" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E124">
         <v>51</v>
       </c>
       <c r="F124" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>17</v>
       </c>
       <c r="J124" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K124">
         <v>51</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C125" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D125" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="E125">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F125" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>17</v>
       </c>
       <c r="J125" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K125">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C126" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D126" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="E126">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F126" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>17</v>
       </c>
       <c r="J126" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K126">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C127" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D127" t="s">
-        <v>381</v>
+        <v>14</v>
       </c>
       <c r="E127">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F127" t="s">
-        <v>382</v>
+        <v>21</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>17</v>
       </c>
       <c r="J127" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K127">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C128" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D128" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="E128">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F128" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>17</v>
       </c>
       <c r="J128" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K128">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C129" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D129" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="E129">
-        <v>8</v>
+        <v>1074</v>
       </c>
       <c r="F129" t="s">
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>17</v>
       </c>
       <c r="J129" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K129">
-        <v>8</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C130" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D130" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E130">
         <v>5</v>
       </c>
       <c r="F130" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>17</v>
       </c>
       <c r="J130" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K130">
         <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C131" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D131" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E131">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F131" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>17</v>
       </c>
       <c r="J131" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K131">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C132" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="D132" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="E132">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F132" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>17</v>
       </c>
       <c r="J132" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K132">
-        <v>8</v>
+        <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C133" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D133" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E133">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="F133" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>17</v>
       </c>
       <c r="J133" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K133">
-        <v>5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C134" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D134" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E134">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>17</v>
       </c>
       <c r="J134" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K134">
-        <v>70</v>
+        <v>52</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C135" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="D135" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E135">
-        <v>53</v>
+        <v>1064</v>
       </c>
       <c r="F135" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>17</v>
       </c>
       <c r="J135" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K135">
-        <v>53</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C136" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="D136" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136">
+        <v>70</v>
+      </c>
+      <c r="F136" t="s">
         <v>30</v>
       </c>
-      <c r="E136">
-[...4 lines deleted...]
-      </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>17</v>
       </c>
       <c r="J136" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K136">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C137" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D137" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="E137">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="F137" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>17</v>
       </c>
       <c r="J137" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K137">
-        <v>68</v>
+        <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C138" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D138" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E138">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F138" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>17</v>
       </c>
       <c r="J138" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K138">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C139" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D139" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="E139">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F139" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>17</v>
       </c>
       <c r="J139" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K139">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C140" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="D140" t="s">
-        <v>66</v>
+        <v>153</v>
       </c>
       <c r="E140">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="F140" t="s">
-        <v>409</v>
+        <v>154</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
         <v>17</v>
       </c>
       <c r="J140" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K140">
-        <v>7</v>
+        <v>43</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C141" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D141" t="s">
-        <v>412</v>
+        <v>29</v>
       </c>
       <c r="E141">
-        <v>1099</v>
+        <v>70</v>
       </c>
       <c r="F141" t="s">
-        <v>413</v>
+        <v>30</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
         <v>17</v>
       </c>
       <c r="J141" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K141">
-        <v>1099</v>
+        <v>70</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C142" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="D142" t="s">
-        <v>416</v>
+        <v>67</v>
       </c>
       <c r="E142">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="F142" t="s">
-        <v>417</v>
+        <v>68</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>17</v>
       </c>
       <c r="J142" t="s">
         <v>18</v>
       </c>
       <c r="K142">
-        <v>10</v>
+        <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="C143" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D143" t="s">
-        <v>416</v>
+        <v>71</v>
       </c>
       <c r="E143">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F143" t="s">
-        <v>420</v>
+        <v>72</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>17</v>
       </c>
       <c r="J143" t="s">
         <v>18</v>
       </c>
       <c r="K143">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="C144" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="D144" t="s">
-        <v>416</v>
+        <v>41</v>
       </c>
       <c r="E144">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F144" t="s">
-        <v>423</v>
+        <v>42</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>17</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C145" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D145" t="s">
-        <v>381</v>
+        <v>45</v>
       </c>
       <c r="E145">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="F145" t="s">
-        <v>426</v>
+        <v>46</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>17</v>
       </c>
       <c r="J145" t="s">
         <v>18</v>
       </c>
       <c r="K145">
-        <v>20</v>
+        <v>64</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="C146" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="D146" t="s">
-        <v>429</v>
+        <v>49</v>
       </c>
       <c r="E146">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F146" t="s">
-        <v>430</v>
+        <v>50</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>17</v>
       </c>
       <c r="J146" t="s">
         <v>18</v>
       </c>
       <c r="K146">
-        <v>15</v>
+        <v>52</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="C147" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="D147" t="s">
-        <v>416</v>
+        <v>67</v>
       </c>
       <c r="E147">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="F147" t="s">
-        <v>420</v>
+        <v>68</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>17</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147">
-        <v>10</v>
+        <v>51</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="C148" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="D148" t="s">
-        <v>416</v>
+        <v>29</v>
       </c>
       <c r="E148">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="F148" t="s">
-        <v>417</v>
+        <v>30</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
         <v>17</v>
       </c>
       <c r="J148" t="s">
         <v>18</v>
       </c>
       <c r="K148">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="C149" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="D149" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E149">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F149" t="s">
-        <v>423</v>
+        <v>96</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
         <v>17</v>
       </c>
       <c r="J149" t="s">
         <v>18</v>
       </c>
       <c r="K149">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="C150" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="D150" t="s">
-        <v>21</v>
+        <v>425</v>
       </c>
       <c r="E150">
-        <v>70</v>
+        <v>490</v>
       </c>
       <c r="F150" t="s">
-        <v>22</v>
+        <v>426</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
         <v>17</v>
       </c>
       <c r="J150" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K150">
-        <v>70</v>
+        <v>490</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="C151" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="D151" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E151">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F151" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
         <v>17</v>
       </c>
       <c r="J151" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K151">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="C152" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="D152" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E152">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="F152" t="s">
-        <v>443</v>
+        <v>34</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
         <v>17</v>
       </c>
       <c r="J152" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K152">
-        <v>7</v>
+        <v>53</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="C153" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="D153" t="s">
-        <v>446</v>
+        <v>138</v>
       </c>
       <c r="E153">
-        <v>666</v>
+        <v>32</v>
       </c>
       <c r="F153" t="s">
-        <v>447</v>
+        <v>139</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
         <v>17</v>
       </c>
       <c r="J153" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K153">
-        <v>666</v>
+        <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="C154" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="D154" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E154">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F154" t="s">
-        <v>423</v>
+        <v>21</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
         <v>17</v>
       </c>
       <c r="J154" t="s">
         <v>18</v>
       </c>
       <c r="K154">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="C155" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="D155" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="E155">
-        <v>10</v>
+        <v>385</v>
       </c>
       <c r="F155" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>17</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155">
-        <v>10</v>
+        <v>385</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="C156" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="D156" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E156">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F156" t="s">
-        <v>430</v>
+        <v>21</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>17</v>
       </c>
       <c r="J156" t="s">
         <v>18</v>
       </c>
       <c r="K156">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="C157" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="D157" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="E157">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="F157" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>17</v>
       </c>
       <c r="J157" t="s">
         <v>18</v>
       </c>
       <c r="K157">
-        <v>10</v>
+        <v>49</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C158" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="D158" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="E158">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F158" t="s">
-        <v>420</v>
+        <v>38</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>17</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C159" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="D159" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E159">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F159" t="s">
-        <v>417</v>
+        <v>21</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>17</v>
       </c>
       <c r="J159" t="s">
         <v>18</v>
       </c>
       <c r="K159">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="C160" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="D160" t="s">
-        <v>381</v>
+        <v>451</v>
       </c>
       <c r="E160">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="F160" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>17</v>
       </c>
       <c r="J160" t="s">
         <v>18</v>
       </c>
       <c r="K160">
-        <v>20</v>
+        <v>263</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="C161" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D161" t="s">
+        <v>29</v>
+      </c>
+      <c r="E161">
+        <v>70</v>
+      </c>
+      <c r="F161" t="s">
         <v>30</v>
       </c>
-      <c r="E161">
-[...4 lines deleted...]
-      </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>17</v>
       </c>
       <c r="J161" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K161">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="C162" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D162" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="E162">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="F162" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>17</v>
       </c>
       <c r="J162" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K162">
-        <v>76</v>
+        <v>42</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="C163" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D163" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="E163">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="F163" t="s">
-        <v>443</v>
+        <v>109</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>17</v>
       </c>
       <c r="J163" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K163">
-        <v>7</v>
+        <v>60</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="C164" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="D164" t="s">
-        <v>470</v>
+        <v>91</v>
       </c>
       <c r="E164">
-        <v>683</v>
+        <v>8</v>
       </c>
       <c r="F164" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>17</v>
       </c>
       <c r="J164" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K164">
-        <v>683</v>
+        <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="C165" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="D165" t="s">
-        <v>416</v>
+        <v>153</v>
       </c>
       <c r="E165">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F165" t="s">
-        <v>423</v>
+        <v>154</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>17</v>
       </c>
       <c r="J165" t="s">
         <v>18</v>
       </c>
       <c r="K165">
-        <v>10</v>
+        <v>43</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C166" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="D166" t="s">
-        <v>416</v>
+        <v>41</v>
       </c>
       <c r="E166">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F166" t="s">
-        <v>420</v>
+        <v>42</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
         <v>17</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C167" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D167" t="s">
-        <v>416</v>
+        <v>45</v>
       </c>
       <c r="E167">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F167" t="s">
-        <v>417</v>
+        <v>46</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
         <v>17</v>
       </c>
       <c r="J167" t="s">
         <v>18</v>
       </c>
       <c r="K167">
-        <v>10</v>
+        <v>64</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C168" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="D168" t="s">
-        <v>429</v>
+        <v>49</v>
       </c>
       <c r="E168">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F168" t="s">
-        <v>430</v>
+        <v>50</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
         <v>17</v>
       </c>
       <c r="J168" t="s">
         <v>18</v>
       </c>
       <c r="K168">
-        <v>15</v>
+        <v>52</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="C169" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="E169">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F169" t="s">
-        <v>426</v>
+        <v>92</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
         <v>17</v>
       </c>
       <c r="J169" t="s">
         <v>18</v>
       </c>
       <c r="K169">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C170" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="D170" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E170">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>423</v>
+        <v>96</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
         <v>17</v>
       </c>
       <c r="J170" t="s">
         <v>18</v>
       </c>
       <c r="K170">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C171" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="D171" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="E171">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F171" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
         <v>17</v>
       </c>
       <c r="J171" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K171">
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="C172" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D172" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E172">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F172" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
         <v>17</v>
       </c>
       <c r="J172" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K172">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C173" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="D173" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E173">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="F173" t="s">
-        <v>443</v>
+        <v>68</v>
       </c>
       <c r="G173">
         <v>1</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
         <v>17</v>
       </c>
       <c r="J173" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K173">
-        <v>7</v>
+        <v>51</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C174" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="D174" t="s">
-        <v>492</v>
+        <v>14</v>
       </c>
       <c r="E174">
-        <v>631</v>
+        <v>5</v>
       </c>
       <c r="F174" t="s">
-        <v>493</v>
+        <v>21</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
         <v>17</v>
       </c>
       <c r="J174" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K174">
-        <v>631</v>
+        <v>5</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="C175" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="D175" t="s">
-        <v>416</v>
+        <v>91</v>
       </c>
       <c r="E175">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F175" t="s">
-        <v>417</v>
+        <v>103</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
         <v>17</v>
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C176" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="D176" t="s">
-        <v>416</v>
+        <v>91</v>
       </c>
       <c r="E176">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F176" t="s">
-        <v>423</v>
+        <v>103</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
         <v>17</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="C177" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="D177" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E177">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F177" t="s">
-        <v>430</v>
+        <v>21</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
         <v>17</v>
       </c>
       <c r="J177" t="s">
         <v>18</v>
       </c>
       <c r="K177">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="C178" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="D178" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="E178">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F178" t="s">
-        <v>420</v>
+        <v>38</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
         <v>17</v>
       </c>
       <c r="J178" t="s">
         <v>18</v>
       </c>
       <c r="K178">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="C179" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="D179" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E179">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F179" t="s">
-        <v>417</v>
+        <v>21</v>
       </c>
       <c r="G179">
         <v>1</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
         <v>17</v>
       </c>
       <c r="J179" t="s">
         <v>18</v>
       </c>
       <c r="K179">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="C180" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="D180" t="s">
-        <v>416</v>
+        <v>91</v>
       </c>
       <c r="E180">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F180" t="s">
-        <v>423</v>
+        <v>103</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
         <v>17</v>
       </c>
       <c r="J180" t="s">
         <v>18</v>
       </c>
       <c r="K180">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="C181" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
       <c r="D181" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E181">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F181" t="s">
-        <v>420</v>
+        <v>496</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
         <v>17</v>
       </c>
       <c r="J181" t="s">
         <v>18</v>
       </c>
       <c r="K181">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="C182" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="D182" t="s">
-        <v>381</v>
+        <v>29</v>
       </c>
       <c r="E182">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F182" t="s">
-        <v>426</v>
+        <v>30</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
         <v>17</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="C183" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="D183" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E183">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F183" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
         <v>17</v>
       </c>
       <c r="J183" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K183">
-        <v>43</v>
+        <v>53</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="C184" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="D184" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E184">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F184" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>17</v>
       </c>
       <c r="J184" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K184">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="C185" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="D185" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="E185">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F185" t="s">
-        <v>443</v>
+        <v>42</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>17</v>
       </c>
       <c r="J185" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K185">
-        <v>7</v>
+        <v>74</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="C186" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="D186" t="s">
-        <v>518</v>
+        <v>49</v>
       </c>
       <c r="E186">
-        <v>592</v>
+        <v>52</v>
       </c>
       <c r="F186" t="s">
-        <v>519</v>
+        <v>50</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>17</v>
       </c>
       <c r="J186" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K186">
-        <v>592</v>
+        <v>52</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="C187" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="D187" t="s">
-        <v>416</v>
+        <v>67</v>
       </c>
       <c r="E187">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="F187" t="s">
-        <v>417</v>
+        <v>68</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
         <v>17</v>
       </c>
       <c r="J187" t="s">
         <v>18</v>
       </c>
       <c r="K187">
-        <v>10</v>
+        <v>51</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="C188" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="D188" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E188">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F188" t="s">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
         <v>17</v>
       </c>
       <c r="J188" t="s">
         <v>18</v>
       </c>
       <c r="K188">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="C189" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="D189" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E189">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F189" t="s">
-        <v>420</v>
+        <v>96</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
         <v>17</v>
       </c>
       <c r="J189" t="s">
         <v>18</v>
       </c>
       <c r="K189">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C190" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="D190" t="s">
-        <v>429</v>
+        <v>516</v>
       </c>
       <c r="E190">
-        <v>15</v>
+        <v>844</v>
       </c>
       <c r="F190" t="s">
-        <v>430</v>
+        <v>517</v>
       </c>
       <c r="G190">
         <v>1</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>17</v>
       </c>
       <c r="J190" t="s">
         <v>18</v>
       </c>
       <c r="K190">
-        <v>15</v>
+        <v>844</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="C191" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="D191" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E191">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F191" t="s">
-        <v>139</v>
+        <v>520</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>17</v>
       </c>
       <c r="J191" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K191">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="C192" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="D192" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="E192">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="F192" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>17</v>
       </c>
       <c r="J192" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K192">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="C193" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="D193" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E193">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F193" t="s">
-        <v>443</v>
+        <v>526</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>17</v>
       </c>
       <c r="J193" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K193">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="C194" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="D194" t="s">
-        <v>536</v>
+        <v>95</v>
       </c>
       <c r="E194">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="F194" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>17</v>
       </c>
       <c r="J194" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K194">
-        <v>805</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="C195" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="D195" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E195">
         <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>423</v>
+        <v>532</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
         <v>17</v>
       </c>
       <c r="J195" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K195">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C196" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="D196" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E196">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F196" t="s">
-        <v>417</v>
+        <v>535</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
         <v>17</v>
       </c>
       <c r="J196" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K196">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C197" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="D197" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E197">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>430</v>
+        <v>532</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
         <v>17</v>
       </c>
       <c r="J197" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K197">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C198" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="D198" t="s">
-        <v>416</v>
+        <v>540</v>
       </c>
       <c r="E198">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F198" t="s">
-        <v>417</v>
+        <v>541</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
         <v>17</v>
       </c>
       <c r="J198" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K198">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C199" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="D199" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E199">
         <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>420</v>
+        <v>544</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
         <v>17</v>
       </c>
       <c r="J199" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K199">
         <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C200" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="D200" t="s">
-        <v>381</v>
+        <v>525</v>
       </c>
       <c r="E200">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F200" t="s">
-        <v>426</v>
+        <v>532</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
         <v>17</v>
       </c>
       <c r="J200" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K200">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" t="s">
+        <v>547</v>
+      </c>
+      <c r="C201" t="s">
+        <v>548</v>
+      </c>
+      <c r="D201" t="s">
+        <v>549</v>
+      </c>
+      <c r="E201">
+        <v>40</v>
+      </c>
+      <c r="F201" t="s">
         <v>550</v>
       </c>
-      <c r="C201" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
         <v>17</v>
       </c>
       <c r="J201" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K201">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" t="s">
+        <v>551</v>
+      </c>
+      <c r="C202" t="s">
         <v>552</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="E202">
-        <v>68</v>
+        <v>5</v>
       </c>
       <c r="F202" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
         <v>17</v>
       </c>
       <c r="J202" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K202">
-        <v>68</v>
+        <v>5</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" t="s">
+        <v>553</v>
+      </c>
+      <c r="C203" t="s">
         <v>554</v>
       </c>
-      <c r="C203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E203">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F203" t="s">
-        <v>443</v>
+        <v>520</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
         <v>17</v>
       </c>
       <c r="J203" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K203">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" t="s">
+        <v>555</v>
+      </c>
+      <c r="C204" t="s">
         <v>556</v>
       </c>
-      <c r="C204" t="s">
+      <c r="D204" t="s">
         <v>557</v>
       </c>
-      <c r="D204" t="s">
+      <c r="E204">
+        <v>817</v>
+      </c>
+      <c r="F204" t="s">
         <v>558</v>
       </c>
-      <c r="E204">
-[...4 lines deleted...]
-      </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
         <v>17</v>
       </c>
       <c r="J204" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K204">
-        <v>553</v>
+        <v>817</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" t="s">
+        <v>559</v>
+      </c>
+      <c r="C205" t="s">
         <v>560</v>
       </c>
-      <c r="C205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E205">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F205" t="s">
-        <v>423</v>
+        <v>520</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
         <v>17</v>
       </c>
       <c r="J205" t="s">
         <v>18</v>
       </c>
       <c r="K205">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" t="s">
+        <v>561</v>
+      </c>
+      <c r="C206" t="s">
         <v>562</v>
       </c>
-      <c r="C206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E206">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F206" t="s">
-        <v>420</v>
+        <v>21</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
         <v>17</v>
       </c>
       <c r="J206" t="s">
         <v>18</v>
       </c>
       <c r="K206">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" t="s">
+        <v>563</v>
+      </c>
+      <c r="C207" t="s">
         <v>564</v>
       </c>
-      <c r="C207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D207" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E207">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F207" t="s">
-        <v>417</v>
+        <v>529</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
         <v>17</v>
       </c>
       <c r="J207" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K207">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" t="s">
+        <v>565</v>
+      </c>
+      <c r="C208" t="s">
         <v>566</v>
       </c>
-      <c r="C208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E208">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F208" t="s">
-        <v>430</v>
+        <v>532</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
         <v>17</v>
       </c>
       <c r="J208" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K208">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" t="s">
+        <v>567</v>
+      </c>
+      <c r="C209" t="s">
         <v>568</v>
       </c>
-      <c r="C209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" t="s">
-        <v>381</v>
+        <v>525</v>
       </c>
       <c r="E209">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F209" t="s">
-        <v>426</v>
+        <v>526</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
         <v>17</v>
       </c>
       <c r="J209" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K209">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" t="s">
+        <v>569</v>
+      </c>
+      <c r="C210" t="s">
         <v>570</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" t="s">
+        <v>525</v>
+      </c>
+      <c r="E210">
+        <v>10</v>
+      </c>
+      <c r="F210" t="s">
+        <v>532</v>
+      </c>
+      <c r="G210">
+        <v>1</v>
+      </c>
+      <c r="H210" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" t="s">
+        <v>17</v>
+      </c>
+      <c r="J210" t="s">
         <v>26</v>
       </c>
-      <c r="E210">
-[...16 lines deleted...]
-      </c>
       <c r="K210">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" t="s">
+        <v>571</v>
+      </c>
+      <c r="C211" t="s">
         <v>572</v>
       </c>
-      <c r="C211" t="s">
+      <c r="D211" t="s">
+        <v>540</v>
+      </c>
+      <c r="E211">
+        <v>30</v>
+      </c>
+      <c r="F211" t="s">
         <v>573</v>
       </c>
-      <c r="D211" t="s">
+      <c r="G211">
+        <v>1</v>
+      </c>
+      <c r="H211" t="s">
+        <v>16</v>
+      </c>
+      <c r="I211" t="s">
+        <v>17</v>
+      </c>
+      <c r="J211" t="s">
+        <v>26</v>
+      </c>
+      <c r="K211">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" t="s">
         <v>574</v>
       </c>
       <c r="C212" t="s">
         <v>575</v>
       </c>
       <c r="D212" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E212">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F212" t="s">
-        <v>443</v>
+        <v>532</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
         <v>17</v>
       </c>
       <c r="J212" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K212">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" t="s">
         <v>576</v>
       </c>
       <c r="C213" t="s">
         <v>577</v>
       </c>
       <c r="D213" t="s">
+        <v>540</v>
+      </c>
+      <c r="E213">
+        <v>30</v>
+      </c>
+      <c r="F213" t="s">
         <v>578</v>
       </c>
-      <c r="E213">
-[...4 lines deleted...]
-      </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
         <v>17</v>
       </c>
       <c r="J213" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K213">
-        <v>506</v>
+        <v>30</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" t="s">
+        <v>579</v>
+      </c>
+      <c r="C214" t="s">
         <v>580</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E214">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F214" t="s">
-        <v>423</v>
+        <v>21</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
         <v>17</v>
       </c>
       <c r="J214" t="s">
         <v>18</v>
       </c>
       <c r="K214">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" t="s">
+        <v>581</v>
+      </c>
+      <c r="C215" t="s">
         <v>582</v>
       </c>
-      <c r="C215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D215" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E215">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F215" t="s">
-        <v>417</v>
+        <v>520</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
         <v>17</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" t="s">
+        <v>583</v>
+      </c>
+      <c r="C216" t="s">
         <v>584</v>
       </c>
-      <c r="C216" t="s">
+      <c r="D216" t="s">
         <v>585</v>
       </c>
-      <c r="D216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216">
-        <v>10</v>
+        <v>639</v>
       </c>
       <c r="F216" t="s">
-        <v>420</v>
+        <v>586</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
         <v>17</v>
       </c>
       <c r="J216" t="s">
         <v>18</v>
       </c>
       <c r="K216">
-        <v>10</v>
+        <v>639</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C217" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D217" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E217">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F217" t="s">
-        <v>430</v>
+        <v>520</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
         <v>17</v>
       </c>
       <c r="J217" t="s">
         <v>18</v>
       </c>
       <c r="K217">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C218" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D218" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E218">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F218" t="s">
-        <v>420</v>
+        <v>21</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
         <v>17</v>
       </c>
       <c r="J218" t="s">
         <v>18</v>
       </c>
       <c r="K218">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C219" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D219" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E219">
         <v>10</v>
       </c>
       <c r="F219" t="s">
-        <v>417</v>
+        <v>544</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
         <v>17</v>
       </c>
       <c r="J219" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K219">
         <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C220" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D220" t="s">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E220">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="F220" t="s">
-        <v>35</v>
+        <v>532</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
         <v>17</v>
       </c>
       <c r="J220" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K220">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C221" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D221" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E221">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F221" t="s">
-        <v>39</v>
+        <v>597</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
         <v>17</v>
       </c>
       <c r="J221" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K221">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C222" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D222" t="s">
-        <v>66</v>
+        <v>549</v>
       </c>
       <c r="E222">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="F222" t="s">
-        <v>443</v>
+        <v>550</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
         <v>17</v>
       </c>
       <c r="J222" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K222">
-        <v>7</v>
+        <v>40</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C223" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D223" t="s">
-        <v>600</v>
+        <v>525</v>
       </c>
       <c r="E223">
-        <v>485</v>
+        <v>10</v>
       </c>
       <c r="F223" t="s">
-        <v>601</v>
+        <v>532</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
         <v>17</v>
       </c>
       <c r="J223" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K223">
-        <v>485</v>
+        <v>10</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" t="s">
         <v>602</v>
       </c>
       <c r="C224" t="s">
         <v>603</v>
       </c>
       <c r="D224" t="s">
-        <v>42</v>
+        <v>525</v>
       </c>
       <c r="E224">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F224" t="s">
-        <v>43</v>
+        <v>526</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
         <v>17</v>
       </c>
       <c r="J224" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K224">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" t="s">
         <v>604</v>
       </c>
       <c r="C225" t="s">
         <v>605</v>
       </c>
       <c r="D225" t="s">
-        <v>46</v>
+        <v>525</v>
       </c>
       <c r="E225">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F225" t="s">
-        <v>47</v>
+        <v>532</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
         <v>17</v>
       </c>
       <c r="J225" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K225">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" t="s">
         <v>606</v>
       </c>
       <c r="C226" t="s">
         <v>607</v>
       </c>
       <c r="D226" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E226">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F226" t="s">
-        <v>76</v>
+        <v>535</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
         <v>17</v>
       </c>
       <c r="J226" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K226">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" t="s">
         <v>608</v>
       </c>
       <c r="C227" t="s">
         <v>609</v>
       </c>
       <c r="D227" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="E227">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F227" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
         <v>17</v>
       </c>
       <c r="J227" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K227">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" t="s">
         <v>610</v>
       </c>
       <c r="C228" t="s">
         <v>611</v>
       </c>
       <c r="D228" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E228">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F228" t="s">
-        <v>139</v>
+        <v>520</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
         <v>17</v>
       </c>
       <c r="J228" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K228">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" t="s">
         <v>612</v>
       </c>
       <c r="C229" t="s">
         <v>613</v>
       </c>
       <c r="D229" t="s">
-        <v>83</v>
+        <v>614</v>
       </c>
       <c r="E229">
-        <v>42</v>
+        <v>580</v>
       </c>
       <c r="F229" t="s">
-        <v>84</v>
+        <v>615</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
         <v>17</v>
       </c>
       <c r="J229" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K229">
-        <v>42</v>
+        <v>580</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C230" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D230" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E230">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F230" t="s">
-        <v>616</v>
+        <v>520</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
         <v>17</v>
       </c>
       <c r="J230" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K230">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C231" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D231" t="s">
-        <v>619</v>
+        <v>14</v>
       </c>
       <c r="E231">
-        <v>922</v>
+        <v>5</v>
       </c>
       <c r="F231" t="s">
-        <v>620</v>
+        <v>21</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
         <v>17</v>
       </c>
       <c r="J231" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K231">
-        <v>922</v>
+        <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" t="s">
+        <v>620</v>
+      </c>
+      <c r="C232" t="s">
         <v>621</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232" t="s">
+        <v>540</v>
+      </c>
+      <c r="E232">
+        <v>30</v>
+      </c>
+      <c r="F232" t="s">
         <v>622</v>
       </c>
-      <c r="D232" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
         <v>17</v>
       </c>
       <c r="J232" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K232">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" t="s">
+        <v>623</v>
+      </c>
+      <c r="C233" t="s">
         <v>624</v>
       </c>
-      <c r="C233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E233">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>626</v>
+        <v>532</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
         <v>17</v>
       </c>
       <c r="J233" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K233">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C234" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D234" t="s">
-        <v>629</v>
+        <v>525</v>
       </c>
       <c r="E234">
-        <v>702</v>
+        <v>10</v>
       </c>
       <c r="F234" t="s">
-        <v>630</v>
+        <v>544</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
         <v>17</v>
       </c>
       <c r="J234" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K234">
-        <v>702</v>
+        <v>10</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C235" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="D235" t="s">
-        <v>381</v>
+        <v>540</v>
       </c>
       <c r="E235">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F235" t="s">
-        <v>623</v>
+        <v>573</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
         <v>17</v>
       </c>
       <c r="J235" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K235">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C236" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="D236" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E236">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F236" t="s">
-        <v>626</v>
+        <v>532</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
         <v>17</v>
       </c>
       <c r="J236" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K236">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C237" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="D237" t="s">
-        <v>637</v>
+        <v>540</v>
       </c>
       <c r="E237">
-        <v>478</v>
+        <v>30</v>
       </c>
       <c r="F237" t="s">
-        <v>638</v>
+        <v>541</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
         <v>17</v>
       </c>
       <c r="J237" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K237">
-        <v>478</v>
+        <v>30</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C238" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="D238" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E238">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F238" t="s">
-        <v>641</v>
+        <v>597</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
         <v>17</v>
       </c>
       <c r="J238" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K238">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="C239" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="D239" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="E239">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F239" t="s">
-        <v>31</v>
+        <v>532</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
         <v>17</v>
       </c>
       <c r="J239" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K239">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C240" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="D240" t="s">
-        <v>416</v>
+        <v>639</v>
       </c>
       <c r="E240">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F240" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
         <v>17</v>
       </c>
       <c r="J240" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K240">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="C241" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="D241" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E241">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F241" t="s">
-        <v>626</v>
+        <v>21</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
         <v>17</v>
       </c>
       <c r="J241" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K241">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="C242" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="D242" t="s">
-        <v>650</v>
+        <v>14</v>
       </c>
       <c r="E242">
-        <v>331</v>
+        <v>5</v>
       </c>
       <c r="F242" t="s">
-        <v>651</v>
+        <v>520</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
         <v>17</v>
       </c>
       <c r="J242" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K242">
-        <v>331</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="C243" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="D243" t="s">
-        <v>21</v>
+        <v>647</v>
       </c>
       <c r="E243">
-        <v>70</v>
+        <v>344</v>
       </c>
       <c r="F243" t="s">
-        <v>22</v>
+        <v>648</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
         <v>17</v>
       </c>
       <c r="J243" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K243">
-        <v>70</v>
+        <v>344</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="C244" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="D244" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E244">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F244" t="s">
-        <v>27</v>
+        <v>520</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
         <v>17</v>
       </c>
       <c r="J244" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K244">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C245" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D245" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E245">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F245" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
         <v>17</v>
       </c>
       <c r="J245" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K245">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="C246" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="D246" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="E246">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F246" t="s">
-        <v>35</v>
+        <v>535</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
         <v>17</v>
       </c>
       <c r="J246" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K246">
-        <v>76</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="C247" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="D247" t="s">
-        <v>38</v>
+        <v>525</v>
       </c>
       <c r="E247">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="F247" t="s">
-        <v>39</v>
+        <v>532</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
         <v>17</v>
       </c>
       <c r="J247" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K247">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="C248" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="D248" t="s">
-        <v>42</v>
+        <v>525</v>
       </c>
       <c r="E248">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F248" t="s">
-        <v>43</v>
+        <v>526</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
         <v>17</v>
       </c>
       <c r="J248" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K248">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="C249" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D249" t="s">
-        <v>46</v>
+        <v>525</v>
       </c>
       <c r="E249">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="F249" t="s">
-        <v>47</v>
+        <v>532</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
         <v>17</v>
       </c>
       <c r="J249" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K249">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C250" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="D250" t="s">
-        <v>79</v>
+        <v>549</v>
       </c>
       <c r="E250">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F250" t="s">
-        <v>80</v>
+        <v>550</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
         <v>17</v>
       </c>
       <c r="J250" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K250">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C251" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="D251" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="E251">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F251" t="s">
-        <v>103</v>
+        <v>665</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
         <v>17</v>
       </c>
       <c r="J251" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K251">
-        <v>8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="C252" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="D252" t="s">
-        <v>381</v>
+        <v>525</v>
       </c>
       <c r="E252">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F252" t="s">
-        <v>382</v>
+        <v>532</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
         <v>17</v>
       </c>
       <c r="J252" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K252">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C253" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="D253" t="s">
-        <v>416</v>
+        <v>540</v>
       </c>
       <c r="E253">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F253" t="s">
-        <v>641</v>
+        <v>578</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
         <v>17</v>
       </c>
       <c r="J253" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K253">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C254" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="D254" t="s">
+        <v>14</v>
+      </c>
+      <c r="E254">
+        <v>5</v>
+      </c>
+      <c r="F254" t="s">
         <v>21</v>
       </c>
-      <c r="E254">
-[...4 lines deleted...]
-      </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
         <v>17</v>
       </c>
       <c r="J254" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K254">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C255" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="D255" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E255">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F255" t="s">
-        <v>112</v>
+        <v>520</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
         <v>17</v>
       </c>
       <c r="J255" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K255">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="C256" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="D256" t="s">
-        <v>62</v>
+        <v>676</v>
       </c>
       <c r="E256">
-        <v>5</v>
+        <v>255</v>
       </c>
       <c r="F256" t="s">
-        <v>63</v>
+        <v>648</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
         <v>17</v>
       </c>
       <c r="J256" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K256">
-        <v>5</v>
+        <v>255</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C257" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="D257" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E257">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F257" t="s">
-        <v>641</v>
+        <v>520</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
         <v>17</v>
       </c>
       <c r="J257" t="s">
         <v>18</v>
       </c>
       <c r="K257">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C258" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D258" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E258">
         <v>5</v>
       </c>
       <c r="F258" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
         <v>17</v>
       </c>
       <c r="J258" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K258">
         <v>5</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C259" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D259" t="s">
-        <v>686</v>
+        <v>24</v>
       </c>
       <c r="E259">
-        <v>255</v>
+        <v>29</v>
       </c>
       <c r="F259" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
         <v>17</v>
       </c>
       <c r="J259" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K259">
-        <v>255</v>
+        <v>29</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="C260" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="D260" t="s">
-        <v>62</v>
+        <v>525</v>
       </c>
       <c r="E260">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F260" t="s">
-        <v>224</v>
+        <v>532</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
         <v>17</v>
       </c>
       <c r="J260" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K260">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="C261" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="D261" t="s">
-        <v>102</v>
+        <v>525</v>
       </c>
       <c r="E261">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F261" t="s">
-        <v>112</v>
+        <v>544</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
         <v>17</v>
       </c>
       <c r="J261" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K261">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="C262" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="D262" t="s">
-        <v>62</v>
+        <v>540</v>
       </c>
       <c r="E262">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F262" t="s">
-        <v>63</v>
+        <v>573</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
         <v>17</v>
       </c>
       <c r="J262" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K262">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="C263" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="D263" t="s">
-        <v>21</v>
+        <v>525</v>
       </c>
       <c r="E263">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="F263" t="s">
-        <v>22</v>
+        <v>532</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
         <v>17</v>
       </c>
       <c r="J263" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K263">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="C264" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="D264" t="s">
-        <v>156</v>
+        <v>525</v>
       </c>
       <c r="E264">
-        <v>525</v>
+        <v>10</v>
       </c>
       <c r="F264" t="s">
-        <v>157</v>
+        <v>526</v>
       </c>
       <c r="G264">
         <v>1</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
         <v>17</v>
       </c>
       <c r="J264" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K264">
-        <v>525</v>
+        <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="C265" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="D265" t="s">
-        <v>160</v>
+        <v>525</v>
       </c>
       <c r="E265">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="F265" t="s">
-        <v>161</v>
+        <v>532</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>17</v>
       </c>
       <c r="J265" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K265">
-        <v>480</v>
+        <v>10</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C266" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="D266" t="s">
-        <v>164</v>
+        <v>639</v>
       </c>
       <c r="E266">
-        <v>224</v>
+        <v>15</v>
       </c>
       <c r="F266" t="s">
-        <v>165</v>
+        <v>640</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>17</v>
       </c>
       <c r="J266" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K266">
-        <v>224</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="C267" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="D267" t="s">
+        <v>14</v>
+      </c>
+      <c r="E267">
+        <v>5</v>
+      </c>
+      <c r="F267" t="s">
         <v>21</v>
       </c>
-      <c r="E267">
-[...4 lines deleted...]
-      </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>17</v>
       </c>
       <c r="J267" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K267">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="C268" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="D268" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E268">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F268" t="s">
-        <v>706</v>
+        <v>520</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>17</v>
       </c>
       <c r="J268" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K268">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C269" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="D269" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="E269">
-        <v>1496</v>
+        <v>574</v>
       </c>
       <c r="F269" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>17</v>
       </c>
       <c r="J269" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K269">
-        <v>1496</v>
+        <v>574</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="C270" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="D270" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E270">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F270" t="s">
-        <v>22</v>
+        <v>520</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
         <v>17</v>
       </c>
       <c r="J270" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K270">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="C271" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="D271" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E271">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F271" t="s">
-        <v>715</v>
+        <v>21</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
         <v>17</v>
       </c>
       <c r="J271" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K271">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="C272" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="D272" t="s">
-        <v>718</v>
+        <v>525</v>
       </c>
       <c r="E272">
-        <v>1108</v>
+        <v>10</v>
       </c>
       <c r="F272" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
         <v>17</v>
       </c>
       <c r="J272" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K272">
-        <v>1108</v>
+        <v>10</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C273" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D273" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E273">
         <v>10</v>
       </c>
       <c r="F273" t="s">
-        <v>722</v>
+        <v>532</v>
       </c>
       <c r="G273">
         <v>1</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
         <v>17</v>
       </c>
       <c r="J273" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K273">
         <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="C274" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="D274" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E274">
         <v>10</v>
       </c>
       <c r="F274" t="s">
-        <v>725</v>
+        <v>544</v>
       </c>
       <c r="G274">
         <v>1</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
         <v>17</v>
       </c>
       <c r="J274" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K274">
         <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="C275" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="D275" t="s">
+        <v>540</v>
+      </c>
+      <c r="E275">
         <v>30</v>
       </c>
-      <c r="E275">
-[...1 lines deleted...]
-      </c>
       <c r="F275" t="s">
-        <v>31</v>
+        <v>622</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
         <v>17</v>
       </c>
       <c r="J275" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K275">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="C276" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="D276" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E276">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F276" t="s">
-        <v>715</v>
+        <v>532</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
         <v>17</v>
       </c>
       <c r="J276" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K276">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="C277" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="D277" t="s">
-        <v>732</v>
+        <v>549</v>
       </c>
       <c r="E277">
-        <v>1350</v>
+        <v>40</v>
       </c>
       <c r="F277" t="s">
-        <v>733</v>
+        <v>550</v>
       </c>
       <c r="G277">
         <v>1</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
         <v>17</v>
       </c>
       <c r="J277" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K277">
-        <v>1350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="C278" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="D278" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E278">
         <v>10</v>
       </c>
       <c r="F278" t="s">
-        <v>722</v>
+        <v>532</v>
       </c>
       <c r="G278">
         <v>1</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
         <v>17</v>
       </c>
       <c r="J278" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K278">
         <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="C279" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="D279" t="s">
-        <v>416</v>
+        <v>639</v>
       </c>
       <c r="E279">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F279" t="s">
-        <v>725</v>
+        <v>640</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
         <v>17</v>
       </c>
       <c r="J279" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K279">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="C280" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="D280" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E280">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F280" t="s">
-        <v>722</v>
+        <v>21</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
         <v>17</v>
       </c>
       <c r="J280" t="s">
         <v>18</v>
       </c>
       <c r="K280">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="C281" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="D281" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E281">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F281" t="s">
-        <v>43</v>
+        <v>520</v>
       </c>
       <c r="G281">
         <v>1</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
         <v>17</v>
       </c>
       <c r="J281" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K281">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="C282" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="D282" t="s">
-        <v>66</v>
+        <v>732</v>
       </c>
       <c r="E282">
-        <v>7</v>
+        <v>413</v>
       </c>
       <c r="F282" t="s">
-        <v>715</v>
+        <v>733</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
         <v>17</v>
       </c>
       <c r="J282" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K282">
-        <v>7</v>
+        <v>413</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="C283" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="D283" t="s">
-        <v>746</v>
+        <v>14</v>
       </c>
       <c r="E283">
-        <v>719</v>
+        <v>5</v>
       </c>
       <c r="F283" t="s">
-        <v>747</v>
+        <v>520</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
         <v>17</v>
       </c>
       <c r="J283" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K283">
-        <v>719</v>
+        <v>5</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" t="s">
-        <v>748</v>
+        <v>736</v>
       </c>
       <c r="C284" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D284" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E284">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F284" t="s">
-        <v>722</v>
+        <v>21</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
         <v>17</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
       <c r="C285" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="D285" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E285">
         <v>10</v>
       </c>
       <c r="F285" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
         <v>17</v>
       </c>
       <c r="J285" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K285">
         <v>10</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="C286" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
       <c r="D286" t="s">
-        <v>416</v>
+        <v>540</v>
       </c>
       <c r="E286">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F286" t="s">
-        <v>722</v>
+        <v>573</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
         <v>17</v>
       </c>
       <c r="J286" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K286">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" t="s">
-        <v>754</v>
+        <v>742</v>
       </c>
       <c r="C287" t="s">
-        <v>755</v>
+        <v>743</v>
       </c>
       <c r="D287" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E287">
         <v>10</v>
       </c>
       <c r="F287" t="s">
-        <v>725</v>
+        <v>532</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
         <v>17</v>
       </c>
       <c r="J287" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K287">
         <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" t="s">
-        <v>756</v>
+        <v>744</v>
       </c>
       <c r="C288" t="s">
-        <v>757</v>
+        <v>745</v>
       </c>
       <c r="D288" t="s">
-        <v>38</v>
+        <v>540</v>
       </c>
       <c r="E288">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F288" t="s">
-        <v>76</v>
+        <v>746</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
         <v>17</v>
       </c>
       <c r="J288" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K288">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" t="s">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="C289" t="s">
-        <v>759</v>
+        <v>748</v>
       </c>
       <c r="D289" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E289">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F289" t="s">
-        <v>715</v>
+        <v>544</v>
       </c>
       <c r="G289">
         <v>1</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
         <v>17</v>
       </c>
       <c r="J289" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K289">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" t="s">
-        <v>760</v>
+        <v>749</v>
       </c>
       <c r="C290" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="D290" t="s">
-        <v>762</v>
+        <v>525</v>
       </c>
       <c r="E290">
-        <v>749</v>
+        <v>10</v>
       </c>
       <c r="F290" t="s">
-        <v>763</v>
+        <v>532</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
         <v>17</v>
       </c>
       <c r="J290" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K290">
-        <v>749</v>
+        <v>10</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="C291" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="D291" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E291">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F291" t="s">
-        <v>722</v>
+        <v>753</v>
       </c>
       <c r="G291">
         <v>1</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
         <v>17</v>
       </c>
       <c r="J291" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K291">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" t="s">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="C292" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
       <c r="D292" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E292">
         <v>10</v>
       </c>
       <c r="F292" t="s">
-        <v>725</v>
+        <v>526</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
         <v>17</v>
       </c>
       <c r="J292" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K292">
         <v>10</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="C293" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="D293" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="E293">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F293" t="s">
-        <v>139</v>
+        <v>532</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
         <v>17</v>
       </c>
       <c r="J293" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K293">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="C294" t="s">
-        <v>771</v>
+        <v>759</v>
       </c>
       <c r="D294" t="s">
-        <v>66</v>
+        <v>639</v>
       </c>
       <c r="E294">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F294" t="s">
-        <v>715</v>
+        <v>640</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
         <v>17</v>
       </c>
       <c r="J294" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K294">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" t="s">
-        <v>772</v>
+        <v>760</v>
       </c>
       <c r="C295" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="D295" t="s">
-        <v>774</v>
+        <v>540</v>
       </c>
       <c r="E295">
-        <v>546</v>
+        <v>30</v>
       </c>
       <c r="F295" t="s">
-        <v>775</v>
+        <v>746</v>
       </c>
       <c r="G295">
         <v>1</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>17</v>
       </c>
       <c r="J295" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K295">
-        <v>546</v>
+        <v>30</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="C296" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="D296" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E296">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F296" t="s">
-        <v>722</v>
+        <v>21</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>17</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="C297" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="D297" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E297">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F297" t="s">
-        <v>725</v>
+        <v>520</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
         <v>17</v>
       </c>
       <c r="J297" t="s">
         <v>18</v>
       </c>
       <c r="K297">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" t="s">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="C298" t="s">
-        <v>781</v>
+        <v>767</v>
       </c>
       <c r="D298" t="s">
-        <v>416</v>
+        <v>768</v>
       </c>
       <c r="E298">
-        <v>10</v>
+        <v>382</v>
       </c>
       <c r="F298" t="s">
-        <v>722</v>
+        <v>769</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
         <v>17</v>
       </c>
       <c r="J298" t="s">
         <v>18</v>
       </c>
       <c r="K298">
-        <v>10</v>
+        <v>382</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="C299" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="D299" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E299">
         <v>70</v>
       </c>
       <c r="F299" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G299">
         <v>1</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
         <v>17</v>
       </c>
       <c r="J299" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K299">
         <v>70</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
       <c r="C300" t="s">
-        <v>785</v>
+        <v>773</v>
       </c>
       <c r="D300" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E300">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F300" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>17</v>
       </c>
       <c r="J300" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K300">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" t="s">
-        <v>786</v>
+        <v>774</v>
       </c>
       <c r="C301" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="D301" t="s">
-        <v>66</v>
+        <v>776</v>
       </c>
       <c r="E301">
-        <v>7</v>
+        <v>1504</v>
       </c>
       <c r="F301" t="s">
-        <v>715</v>
+        <v>777</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>17</v>
       </c>
       <c r="J301" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K301">
-        <v>7</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="C302" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="D302" t="s">
-        <v>790</v>
+        <v>14</v>
       </c>
       <c r="E302">
-        <v>617</v>
+        <v>5</v>
       </c>
       <c r="F302" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>17</v>
       </c>
       <c r="J302" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K302">
-        <v>617</v>
+        <v>5</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="C303" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
       <c r="D303" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E303">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F303" t="s">
-        <v>725</v>
+        <v>96</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
         <v>17</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="C304" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="D304" t="s">
-        <v>416</v>
+        <v>785</v>
       </c>
       <c r="E304">
-        <v>10</v>
+        <v>843</v>
       </c>
       <c r="F304" t="s">
-        <v>722</v>
+        <v>786</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>17</v>
       </c>
       <c r="J304" t="s">
         <v>18</v>
       </c>
       <c r="K304">
-        <v>10</v>
+        <v>843</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="C305" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="D305" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E305">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F305" t="s">
-        <v>725</v>
+        <v>789</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
         <v>17</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" t="s">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="C306" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="D306" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E306">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F306" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
         <v>17</v>
       </c>
       <c r="J306" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K306">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" t="s">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="C307" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="D307" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E307">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F307" t="s">
-        <v>31</v>
+        <v>665</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
         <v>17</v>
       </c>
       <c r="J307" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K307">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="C308" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="D308" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E308">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F308" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
         <v>17</v>
       </c>
       <c r="J308" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K308">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="C309" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="D309" t="s">
-        <v>806</v>
+        <v>14</v>
       </c>
       <c r="E309">
-        <v>219</v>
+        <v>5</v>
       </c>
       <c r="F309" t="s">
-        <v>807</v>
+        <v>21</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>17</v>
       </c>
       <c r="J309" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K309">
-        <v>219</v>
+        <v>5</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="C310" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
       <c r="D310" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E310">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F310" t="s">
-        <v>810</v>
+        <v>789</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>17</v>
       </c>
       <c r="J310" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K310">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="C311" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
       <c r="D311" t="s">
-        <v>102</v>
+        <v>614</v>
       </c>
       <c r="E311">
-        <v>8</v>
+        <v>580</v>
       </c>
       <c r="F311" t="s">
-        <v>103</v>
+        <v>802</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>17</v>
       </c>
       <c r="J311" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K311">
-        <v>8</v>
+        <v>580</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
       <c r="C312" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="D312" t="s">
-        <v>381</v>
+        <v>14</v>
       </c>
       <c r="E312">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F312" t="s">
-        <v>382</v>
+        <v>789</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
         <v>17</v>
       </c>
       <c r="J312" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K312">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="C313" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="D313" t="s">
+        <v>14</v>
+      </c>
+      <c r="E313">
+        <v>5</v>
+      </c>
+      <c r="F313" t="s">
         <v>21</v>
       </c>
-      <c r="E313">
-[...4 lines deleted...]
-      </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
         <v>17</v>
       </c>
       <c r="J313" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K313">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="C314" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="D314" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="E314">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F314" t="s">
-        <v>112</v>
+        <v>665</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
         <v>17</v>
       </c>
       <c r="J314" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K314">
-        <v>8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="C315" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="D315" t="s">
-        <v>62</v>
+        <v>525</v>
       </c>
       <c r="E315">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F315" t="s">
-        <v>63</v>
+        <v>711</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
         <v>17</v>
       </c>
       <c r="J315" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K315">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="C316" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="D316" t="s">
+        <v>14</v>
+      </c>
+      <c r="E316">
+        <v>5</v>
+      </c>
+      <c r="F316" t="s">
         <v>21</v>
       </c>
-      <c r="E316">
-[...4 lines deleted...]
-      </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
         <v>17</v>
       </c>
       <c r="J316" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K316">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="C317" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="D317" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E317">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F317" t="s">
-        <v>112</v>
+        <v>789</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
         <v>17</v>
       </c>
       <c r="J317" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K317">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="C318" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="D318" t="s">
-        <v>62</v>
+        <v>817</v>
       </c>
       <c r="E318">
-        <v>5</v>
+        <v>593</v>
       </c>
       <c r="F318" t="s">
-        <v>63</v>
+        <v>818</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
         <v>17</v>
       </c>
       <c r="J318" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K318">
-        <v>5</v>
+        <v>593</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="C319" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D319" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E319">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F319" t="s">
-        <v>829</v>
+        <v>789</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
         <v>17</v>
       </c>
       <c r="J319" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K319">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="C320" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="D320" t="s">
-        <v>832</v>
+        <v>14</v>
       </c>
       <c r="E320">
-        <v>186</v>
+        <v>5</v>
       </c>
       <c r="F320" t="s">
-        <v>807</v>
+        <v>21</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
         <v>17</v>
       </c>
       <c r="J320" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K320">
-        <v>186</v>
+        <v>5</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="C321" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="D321" t="s">
-        <v>381</v>
+        <v>95</v>
       </c>
       <c r="E321">
         <v>20</v>
       </c>
       <c r="F321" t="s">
-        <v>835</v>
+        <v>753</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
         <v>17</v>
       </c>
       <c r="J321" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K321">
         <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
       <c r="C322" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="D322" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E322">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F322" t="s">
-        <v>641</v>
+        <v>827</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
         <v>17</v>
       </c>
       <c r="J322" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K322">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C323" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="D323" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E323">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F323" t="s">
-        <v>725</v>
+        <v>21</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
         <v>17</v>
       </c>
       <c r="J323" t="s">
         <v>18</v>
       </c>
       <c r="K323">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="C324" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="D324" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E324">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F324" t="s">
-        <v>722</v>
+        <v>789</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
         <v>17</v>
       </c>
       <c r="J324" t="s">
         <v>18</v>
       </c>
       <c r="K324">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="C325" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D325" t="s">
-        <v>381</v>
+        <v>834</v>
       </c>
       <c r="E325">
-        <v>20</v>
+        <v>417</v>
       </c>
       <c r="F325" t="s">
-        <v>623</v>
+        <v>835</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
         <v>17</v>
       </c>
       <c r="J325" t="s">
         <v>18</v>
       </c>
       <c r="K325">
-        <v>20</v>
+        <v>417</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="C326" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="D326" t="s">
-        <v>416</v>
+        <v>91</v>
       </c>
       <c r="E326">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F326" t="s">
-        <v>641</v>
+        <v>461</v>
       </c>
       <c r="G326">
         <v>1</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
         <v>17</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="C327" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="D327" t="s">
-        <v>416</v>
+        <v>45</v>
       </c>
       <c r="E327">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F327" t="s">
-        <v>725</v>
+        <v>46</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>17</v>
       </c>
       <c r="J327" t="s">
         <v>18</v>
       </c>
       <c r="K327">
-        <v>10</v>
+        <v>64</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="C328" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="D328" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E328">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="F328" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G328">
         <v>1</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>17</v>
       </c>
       <c r="J328" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K328">
-        <v>76</v>
+        <v>5</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="C329" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="D329" t="s">
-        <v>42</v>
+        <v>844</v>
       </c>
       <c r="E329">
-        <v>41</v>
+        <v>256</v>
       </c>
       <c r="F329" t="s">
-        <v>43</v>
+        <v>845</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>17</v>
       </c>
       <c r="J329" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K329">
-        <v>41</v>
+        <v>256</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="C330" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="D330" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E330">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F330" t="s">
-        <v>715</v>
+        <v>21</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
         <v>17</v>
       </c>
       <c r="J330" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K330">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="C331" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="D331" t="s">
-        <v>856</v>
+        <v>91</v>
       </c>
       <c r="E331">
-        <v>351</v>
+        <v>8</v>
       </c>
       <c r="F331" t="s">
-        <v>857</v>
+        <v>92</v>
       </c>
       <c r="G331">
         <v>1</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>17</v>
       </c>
       <c r="J331" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K331">
-        <v>351</v>
+        <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="C332" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="D332" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E332">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F332" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>17</v>
       </c>
       <c r="J332" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K332">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="C333" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="D333" t="s">
-        <v>862</v>
+        <v>91</v>
       </c>
       <c r="E333">
-        <v>450</v>
+        <v>8</v>
       </c>
       <c r="F333" t="s">
-        <v>863</v>
+        <v>103</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
         <v>17</v>
       </c>
       <c r="J333" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K333">
-        <v>450</v>
+        <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="C334" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="D334" t="s">
-        <v>866</v>
+        <v>14</v>
       </c>
       <c r="E334">
-        <v>490</v>
+        <v>5</v>
       </c>
       <c r="F334" t="s">
-        <v>867</v>
+        <v>21</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
         <v>17</v>
       </c>
       <c r="J334" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K334">
-        <v>490</v>
+        <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" t="s">
-        <v>868</v>
+        <v>856</v>
       </c>
       <c r="C335" t="s">
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="D335" t="s">
-        <v>870</v>
+        <v>29</v>
       </c>
       <c r="E335">
-        <v>332</v>
+        <v>70</v>
       </c>
       <c r="F335" t="s">
-        <v>871</v>
+        <v>30</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
         <v>17</v>
       </c>
       <c r="J335" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K335">
-        <v>332</v>
+        <v>70</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
       <c r="C336" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
       <c r="D336" t="s">
+        <v>14</v>
+      </c>
+      <c r="E336">
+        <v>5</v>
+      </c>
+      <c r="F336" t="s">
         <v>21</v>
       </c>
-      <c r="E336">
-[...4 lines deleted...]
-      </c>
       <c r="G336">
         <v>1</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
         <v>17</v>
       </c>
       <c r="J336" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K336">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="C337" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="D337" t="s">
-        <v>347</v>
+        <v>91</v>
       </c>
       <c r="E337">
-        <v>626</v>
+        <v>8</v>
       </c>
       <c r="F337" t="s">
-        <v>348</v>
+        <v>103</v>
       </c>
       <c r="G337">
         <v>1</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
         <v>17</v>
       </c>
       <c r="J337" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K337">
-        <v>626</v>
+        <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
       <c r="C338" t="s">
-        <v>877</v>
+        <v>863</v>
       </c>
       <c r="D338" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E338">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F338" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
         <v>17</v>
       </c>
       <c r="J338" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K338">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" t="s">
-        <v>878</v>
+        <v>864</v>
       </c>
       <c r="C339" t="s">
-        <v>879</v>
+        <v>865</v>
       </c>
       <c r="D339" t="s">
-        <v>880</v>
+        <v>14</v>
       </c>
       <c r="E339">
-        <v>263</v>
+        <v>5</v>
       </c>
       <c r="F339" t="s">
-        <v>881</v>
+        <v>21</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
         <v>17</v>
       </c>
       <c r="J339" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K339">
-        <v>263</v>
+        <v>5</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="C340" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
       <c r="D340" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="E340">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="F340" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
         <v>17</v>
       </c>
       <c r="J340" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K340">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="C341" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
       <c r="D341" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="E341">
-        <v>370</v>
+        <v>5</v>
       </c>
       <c r="F341" t="s">
-        <v>358</v>
+        <v>21</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
         <v>17</v>
       </c>
       <c r="J341" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K341">
-        <v>370</v>
+        <v>5</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="C342" t="s">
-        <v>887</v>
+        <v>871</v>
       </c>
       <c r="D342" t="s">
-        <v>367</v>
+        <v>91</v>
       </c>
       <c r="E342">
-        <v>235</v>
+        <v>8</v>
       </c>
       <c r="F342" t="s">
-        <v>368</v>
+        <v>103</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
         <v>17</v>
       </c>
       <c r="J342" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K342">
-        <v>235</v>
+        <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" t="s">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="C343" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="D343" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="E343">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="F343" t="s">
-        <v>890</v>
+        <v>30</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
         <v>17</v>
       </c>
       <c r="J343" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K343">
-        <v>8</v>
+        <v>70</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" t="s">
-        <v>891</v>
+        <v>874</v>
       </c>
       <c r="C344" t="s">
-        <v>892</v>
+        <v>875</v>
       </c>
       <c r="D344" t="s">
-        <v>381</v>
+        <v>138</v>
       </c>
       <c r="E344">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F344" t="s">
-        <v>382</v>
+        <v>139</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
         <v>17</v>
       </c>
       <c r="J344" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K344">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" t="s">
-        <v>893</v>
+        <v>876</v>
       </c>
       <c r="C345" t="s">
-        <v>894</v>
+        <v>877</v>
       </c>
       <c r="D345" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E345">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F345" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345" t="s">
         <v>17</v>
       </c>
       <c r="J345" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K345">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" t="s">
-        <v>895</v>
+        <v>878</v>
       </c>
       <c r="C346" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D346" t="s">
-        <v>102</v>
+        <v>199</v>
       </c>
       <c r="E346">
-        <v>8</v>
+        <v>427</v>
       </c>
       <c r="F346" t="s">
-        <v>897</v>
+        <v>200</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346" t="s">
         <v>17</v>
       </c>
       <c r="J346" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K346">
-        <v>8</v>
+        <v>427</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="C347" t="s">
-        <v>899</v>
+        <v>881</v>
       </c>
       <c r="D347" t="s">
-        <v>62</v>
+        <v>213</v>
       </c>
       <c r="E347">
-        <v>5</v>
+        <v>430</v>
       </c>
       <c r="F347" t="s">
-        <v>63</v>
+        <v>214</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347" t="s">
         <v>17</v>
       </c>
       <c r="J347" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K347">
-        <v>5</v>
+        <v>430</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" t="s">
-        <v>900</v>
+        <v>882</v>
       </c>
       <c r="C348" t="s">
-        <v>901</v>
+        <v>883</v>
       </c>
       <c r="D348" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="E348">
-        <v>70</v>
+        <v>312</v>
       </c>
       <c r="F348" t="s">
-        <v>22</v>
+        <v>224</v>
       </c>
       <c r="G348">
         <v>1</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348" t="s">
         <v>17</v>
       </c>
       <c r="J348" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K348">
-        <v>70</v>
+        <v>312</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="C349" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
       <c r="D349" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E349">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="F349" t="s">
-        <v>35</v>
+        <v>886</v>
       </c>
       <c r="G349">
         <v>1</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349" t="s">
         <v>17</v>
       </c>
       <c r="J349" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K349">
-        <v>76</v>
+        <v>5</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" t="s">
-        <v>904</v>
+        <v>887</v>
       </c>
       <c r="C350" t="s">
-        <v>905</v>
+        <v>888</v>
       </c>
       <c r="D350" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E350">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F350" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350" t="s">
         <v>17</v>
       </c>
       <c r="J350" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K350">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" t="s">
-        <v>906</v>
+        <v>889</v>
       </c>
       <c r="C351" t="s">
-        <v>907</v>
+        <v>890</v>
       </c>
       <c r="D351" t="s">
-        <v>42</v>
+        <v>891</v>
       </c>
       <c r="E351">
-        <v>41</v>
+        <v>1581</v>
       </c>
       <c r="F351" t="s">
-        <v>43</v>
+        <v>892</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
       <c r="I351" t="s">
         <v>17</v>
       </c>
       <c r="J351" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K351">
-        <v>41</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="C352" t="s">
-        <v>909</v>
+        <v>894</v>
       </c>
       <c r="D352" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E352">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F352" t="s">
-        <v>47</v>
+        <v>895</v>
       </c>
       <c r="G352">
         <v>1</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352" t="s">
         <v>17</v>
       </c>
       <c r="J352" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K352">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="C353" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="D353" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E353">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F353" t="s">
-        <v>616</v>
+        <v>21</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353" t="s">
         <v>17</v>
       </c>
       <c r="J353" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K353">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="C354" t="s">
-        <v>913</v>
+        <v>899</v>
       </c>
       <c r="D354" t="s">
-        <v>619</v>
+        <v>540</v>
       </c>
       <c r="E354">
-        <v>922</v>
+        <v>30</v>
       </c>
       <c r="F354" t="s">
-        <v>620</v>
+        <v>900</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354" t="s">
         <v>17</v>
       </c>
       <c r="J354" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K354">
-        <v>922</v>
+        <v>30</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="C355" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="D355" t="s">
-        <v>381</v>
+        <v>95</v>
       </c>
       <c r="E355">
         <v>20</v>
       </c>
       <c r="F355" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355" t="s">
         <v>17</v>
       </c>
       <c r="J355" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K355">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" t="s">
-        <v>916</v>
+        <v>903</v>
       </c>
       <c r="C356" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="D356" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="E356">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="F356" t="s">
-        <v>626</v>
+        <v>34</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" t="s">
         <v>17</v>
       </c>
       <c r="J356" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K356">
-        <v>7</v>
+        <v>53</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" t="s">
-        <v>918</v>
+        <v>905</v>
       </c>
       <c r="C357" t="s">
-        <v>919</v>
+        <v>906</v>
       </c>
       <c r="D357" t="s">
-        <v>629</v>
+        <v>138</v>
       </c>
       <c r="E357">
-        <v>702</v>
+        <v>32</v>
       </c>
       <c r="F357" t="s">
-        <v>630</v>
+        <v>139</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" t="s">
         <v>17</v>
       </c>
       <c r="J357" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K357">
-        <v>702</v>
+        <v>32</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" t="s">
-        <v>920</v>
+        <v>907</v>
       </c>
       <c r="C358" t="s">
-        <v>921</v>
+        <v>908</v>
       </c>
       <c r="D358" t="s">
-        <v>381</v>
+        <v>14</v>
       </c>
       <c r="E358">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F358" t="s">
-        <v>623</v>
+        <v>21</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" t="s">
         <v>17</v>
       </c>
       <c r="J358" t="s">
         <v>18</v>
       </c>
       <c r="K358">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="C359" t="s">
-        <v>923</v>
+        <v>910</v>
       </c>
       <c r="D359" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E359">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F359" t="s">
-        <v>626</v>
+        <v>895</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" t="s">
         <v>17</v>
       </c>
       <c r="J359" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K359">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" t="s">
-        <v>924</v>
+        <v>911</v>
       </c>
       <c r="C360" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="D360" t="s">
-        <v>637</v>
+        <v>913</v>
       </c>
       <c r="E360">
-        <v>478</v>
+        <v>690</v>
       </c>
       <c r="F360" t="s">
-        <v>638</v>
+        <v>914</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" t="s">
         <v>17</v>
       </c>
       <c r="J360" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K360">
-        <v>478</v>
+        <v>690</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C361" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="D361" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E361">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F361" t="s">
-        <v>641</v>
+        <v>895</v>
       </c>
       <c r="G361">
         <v>1</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" t="s">
         <v>17</v>
       </c>
       <c r="J361" t="s">
         <v>18</v>
       </c>
       <c r="K361">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="C362" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="D362" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E362">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F362" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" t="s">
         <v>17</v>
       </c>
       <c r="J362" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K362">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="C363" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="D363" t="s">
-        <v>416</v>
+        <v>540</v>
       </c>
       <c r="E363">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F363" t="s">
-        <v>641</v>
+        <v>900</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" t="s">
         <v>17</v>
       </c>
       <c r="J363" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K363">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="C364" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="D364" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E364">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F364" t="s">
-        <v>626</v>
+        <v>827</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" t="s">
         <v>17</v>
       </c>
       <c r="J364" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K364">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="C365" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="D365" t="s">
-        <v>650</v>
+        <v>138</v>
       </c>
       <c r="E365">
-        <v>331</v>
+        <v>32</v>
       </c>
       <c r="F365" t="s">
-        <v>651</v>
+        <v>139</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
       <c r="I365" t="s">
         <v>17</v>
       </c>
       <c r="J365" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K365">
-        <v>331</v>
+        <v>32</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="C366" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="D366" t="s">
-        <v>34</v>
+        <v>443</v>
       </c>
       <c r="E366">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="F366" t="s">
-        <v>35</v>
+        <v>444</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" t="s">
         <v>17</v>
       </c>
       <c r="J366" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K366">
-        <v>76</v>
+        <v>49</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="C367" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="D367" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E367">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F367" t="s">
-        <v>940</v>
+        <v>21</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I367" t="s">
         <v>17</v>
       </c>
       <c r="J367" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K367">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
       <c r="C368" t="s">
-        <v>943</v>
+        <v>930</v>
       </c>
       <c r="D368" t="s">
-        <v>944</v>
+        <v>14</v>
       </c>
       <c r="E368">
-        <v>1029</v>
+        <v>5</v>
       </c>
       <c r="F368" t="s">
-        <v>945</v>
+        <v>895</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I368" t="s">
         <v>17</v>
       </c>
       <c r="J368" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K368">
-        <v>1029</v>
+        <v>5</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="C369" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="D369" t="s">
-        <v>21</v>
+        <v>933</v>
       </c>
       <c r="E369">
-        <v>70</v>
+        <v>741</v>
       </c>
       <c r="F369" t="s">
-        <v>22</v>
+        <v>934</v>
       </c>
       <c r="G369">
         <v>1</v>
       </c>
       <c r="H369" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I369" t="s">
         <v>17</v>
       </c>
       <c r="J369" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K369">
-        <v>70</v>
+        <v>741</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" t="s">
-        <v>948</v>
+        <v>935</v>
       </c>
       <c r="C370" t="s">
-        <v>949</v>
+        <v>936</v>
       </c>
       <c r="D370" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E370">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F370" t="s">
-        <v>31</v>
+        <v>895</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I370" t="s">
         <v>17</v>
       </c>
       <c r="J370" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K370">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" t="s">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="C371" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="D371" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E371">
         <v>5</v>
       </c>
       <c r="F371" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="G371">
         <v>1</v>
       </c>
       <c r="H371" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I371" t="s">
         <v>17</v>
       </c>
       <c r="J371" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K371">
         <v>5</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" t="s">
-        <v>952</v>
+        <v>939</v>
       </c>
       <c r="C372" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="D372" t="s">
-        <v>954</v>
+        <v>525</v>
       </c>
       <c r="E372">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="F372" t="s">
-        <v>955</v>
+        <v>941</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I372" t="s">
         <v>17</v>
       </c>
       <c r="J372" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K372">
-        <v>228</v>
+        <v>10</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" t="s">
-        <v>956</v>
+        <v>942</v>
       </c>
       <c r="C373" t="s">
-        <v>957</v>
+        <v>943</v>
       </c>
       <c r="D373" t="s">
-        <v>62</v>
+        <v>540</v>
       </c>
       <c r="E373">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F373" t="s">
-        <v>224</v>
+        <v>900</v>
       </c>
       <c r="G373">
         <v>1</v>
       </c>
       <c r="H373" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I373" t="s">
         <v>17</v>
       </c>
       <c r="J373" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K373">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="C374" t="s">
-        <v>959</v>
+        <v>945</v>
       </c>
       <c r="D374" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="E374">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F374" t="s">
-        <v>960</v>
+        <v>827</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I374" t="s">
         <v>17</v>
       </c>
       <c r="J374" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K374">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" t="s">
-        <v>961</v>
+        <v>946</v>
       </c>
       <c r="C375" t="s">
-        <v>962</v>
+        <v>947</v>
       </c>
       <c r="D375" t="s">
-        <v>963</v>
+        <v>525</v>
       </c>
       <c r="E375">
-        <v>575</v>
+        <v>10</v>
       </c>
       <c r="F375" t="s">
-        <v>964</v>
+        <v>941</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I375" t="s">
         <v>17</v>
       </c>
       <c r="J375" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K375">
-        <v>575</v>
+        <v>10</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" t="s">
-        <v>965</v>
+        <v>948</v>
       </c>
       <c r="C376" t="s">
-        <v>966</v>
+        <v>949</v>
       </c>
       <c r="D376" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E376">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="F376" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="G376">
         <v>1</v>
       </c>
       <c r="H376" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I376" t="s">
         <v>17</v>
       </c>
       <c r="J376" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K376">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" t="s">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="C377" t="s">
-        <v>968</v>
+        <v>951</v>
       </c>
       <c r="D377" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="E377">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="F377" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I377" t="s">
         <v>17</v>
       </c>
       <c r="J377" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K377">
-        <v>76</v>
+        <v>60</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" t="s">
-        <v>969</v>
+        <v>952</v>
       </c>
       <c r="C378" t="s">
-        <v>970</v>
+        <v>953</v>
       </c>
       <c r="D378" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E378">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F378" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I378" t="s">
         <v>17</v>
       </c>
       <c r="J378" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K378">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" t="s">
-        <v>971</v>
+        <v>954</v>
       </c>
       <c r="C379" t="s">
-        <v>972</v>
+        <v>955</v>
       </c>
       <c r="D379" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E379">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F379" t="s">
-        <v>43</v>
+        <v>895</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I379" t="s">
         <v>17</v>
       </c>
       <c r="J379" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K379">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" t="s">
-        <v>973</v>
+        <v>956</v>
       </c>
       <c r="C380" t="s">
-        <v>974</v>
+        <v>957</v>
       </c>
       <c r="D380" t="s">
-        <v>46</v>
+        <v>958</v>
       </c>
       <c r="E380">
-        <v>43</v>
+        <v>701</v>
       </c>
       <c r="F380" t="s">
-        <v>47</v>
+        <v>959</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I380" t="s">
         <v>17</v>
       </c>
       <c r="J380" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K380">
-        <v>43</v>
+        <v>701</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" t="s">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="C381" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="D381" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E381">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F381" t="s">
-        <v>960</v>
+        <v>895</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I381" t="s">
         <v>17</v>
       </c>
       <c r="J381" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K381">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="C382" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="D382" t="s">
-        <v>979</v>
+        <v>14</v>
       </c>
       <c r="E382">
-        <v>714</v>
+        <v>5</v>
       </c>
       <c r="F382" t="s">
-        <v>980</v>
+        <v>21</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I382" t="s">
         <v>17</v>
       </c>
       <c r="J382" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K382">
-        <v>714</v>
+        <v>5</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" t="s">
-        <v>981</v>
+        <v>964</v>
       </c>
       <c r="C383" t="s">
-        <v>982</v>
+        <v>965</v>
       </c>
       <c r="D383" t="s">
-        <v>21</v>
+        <v>525</v>
       </c>
       <c r="E383">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="F383" t="s">
-        <v>22</v>
+        <v>941</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I383" t="s">
         <v>17</v>
       </c>
       <c r="J383" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K383">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" t="s">
-        <v>983</v>
+        <v>966</v>
       </c>
       <c r="C384" t="s">
-        <v>984</v>
+        <v>967</v>
       </c>
       <c r="D384" t="s">
+        <v>540</v>
+      </c>
+      <c r="E384">
+        <v>30</v>
+      </c>
+      <c r="F384" t="s">
+        <v>900</v>
+      </c>
+      <c r="G384">
+        <v>1</v>
+      </c>
+      <c r="H384" t="s">
+        <v>16</v>
+      </c>
+      <c r="I384" t="s">
+        <v>17</v>
+      </c>
+      <c r="J384" t="s">
         <v>26</v>
       </c>
-      <c r="E384">
-[...16 lines deleted...]
-      </c>
       <c r="K384">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" t="s">
-        <v>985</v>
+        <v>968</v>
       </c>
       <c r="C385" t="s">
-        <v>986</v>
+        <v>969</v>
       </c>
       <c r="D385" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E385">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F385" t="s">
-        <v>31</v>
+        <v>529</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I385" t="s">
         <v>17</v>
       </c>
       <c r="J385" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K385">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" t="s">
-        <v>987</v>
+        <v>970</v>
       </c>
       <c r="C386" t="s">
-        <v>988</v>
+        <v>971</v>
       </c>
       <c r="D386" t="s">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E386">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="F386" t="s">
-        <v>35</v>
+        <v>941</v>
       </c>
       <c r="G386">
         <v>1</v>
       </c>
       <c r="H386" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I386" t="s">
         <v>17</v>
       </c>
       <c r="J386" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K386">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" t="s">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="C387" t="s">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="D387" t="s">
-        <v>38</v>
+        <v>153</v>
       </c>
       <c r="E387">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F387" t="s">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I387" t="s">
         <v>17</v>
       </c>
       <c r="J387" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K387">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" t="s">
-        <v>991</v>
+        <v>974</v>
       </c>
       <c r="C388" t="s">
-        <v>992</v>
+        <v>975</v>
       </c>
       <c r="D388" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="E388">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="F388" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I388" t="s">
         <v>17</v>
       </c>
       <c r="J388" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K388">
-        <v>41</v>
+        <v>51</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" t="s">
-        <v>993</v>
+        <v>976</v>
       </c>
       <c r="C389" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="D389" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="E389">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F389" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I389" t="s">
         <v>17</v>
       </c>
       <c r="J389" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K389">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" t="s">
-        <v>995</v>
+        <v>978</v>
       </c>
       <c r="C390" t="s">
-        <v>996</v>
+        <v>979</v>
       </c>
       <c r="D390" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="E390">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F390" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I390" t="s">
         <v>17</v>
       </c>
       <c r="J390" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K390">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" t="s">
-        <v>997</v>
+        <v>980</v>
       </c>
       <c r="C391" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="D391" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E391">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F391" t="s">
-        <v>139</v>
+        <v>895</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I391" t="s">
         <v>17</v>
       </c>
       <c r="J391" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K391">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" t="s">
-        <v>999</v>
+        <v>982</v>
       </c>
       <c r="C392" t="s">
-        <v>1000</v>
+        <v>983</v>
       </c>
       <c r="D392" t="s">
-        <v>83</v>
+        <v>984</v>
       </c>
       <c r="E392">
-        <v>42</v>
+        <v>647</v>
       </c>
       <c r="F392" t="s">
-        <v>84</v>
+        <v>985</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I392" t="s">
         <v>17</v>
       </c>
       <c r="J392" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K392">
-        <v>42</v>
+        <v>647</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" t="s">
-        <v>1001</v>
+        <v>986</v>
       </c>
       <c r="C393" t="s">
-        <v>1002</v>
+        <v>987</v>
       </c>
       <c r="D393" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="E393">
-        <v>68</v>
+        <v>5</v>
       </c>
       <c r="F393" t="s">
-        <v>88</v>
+        <v>895</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I393" t="s">
         <v>17</v>
       </c>
       <c r="J393" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K393">
-        <v>68</v>
+        <v>5</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="C394" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
       <c r="D394" t="s">
+        <v>14</v>
+      </c>
+      <c r="E394">
+        <v>5</v>
+      </c>
+      <c r="F394" t="s">
         <v>21</v>
       </c>
-      <c r="E394">
-[...4 lines deleted...]
-      </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I394" t="s">
         <v>17</v>
       </c>
       <c r="J394" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K394">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="C395" t="s">
-        <v>1006</v>
+        <v>991</v>
       </c>
       <c r="D395" t="s">
-        <v>102</v>
+        <v>525</v>
       </c>
       <c r="E395">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F395" t="s">
-        <v>103</v>
+        <v>941</v>
       </c>
       <c r="G395">
         <v>1</v>
       </c>
       <c r="H395" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I395" t="s">
         <v>17</v>
       </c>
       <c r="J395" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K395">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" t="s">
-        <v>1007</v>
+        <v>992</v>
       </c>
       <c r="C396" t="s">
-        <v>1008</v>
+        <v>993</v>
       </c>
       <c r="D396" t="s">
-        <v>381</v>
+        <v>95</v>
       </c>
       <c r="E396">
         <v>20</v>
       </c>
       <c r="F396" t="s">
-        <v>382</v>
+        <v>529</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I396" t="s">
         <v>17</v>
       </c>
       <c r="J396" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K396">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
       <c r="C397" t="s">
-        <v>1010</v>
+        <v>995</v>
       </c>
       <c r="D397" t="s">
-        <v>429</v>
+        <v>71</v>
       </c>
       <c r="E397">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F397" t="s">
-        <v>1011</v>
+        <v>72</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I397" t="s">
         <v>17</v>
       </c>
       <c r="J397" t="s">
         <v>18</v>
       </c>
       <c r="K397">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" t="s">
-        <v>1012</v>
+        <v>996</v>
       </c>
       <c r="C398" t="s">
-        <v>1013</v>
+        <v>997</v>
       </c>
       <c r="D398" t="s">
-        <v>381</v>
+        <v>41</v>
       </c>
       <c r="E398">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F398" t="s">
-        <v>623</v>
+        <v>42</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I398" t="s">
         <v>17</v>
       </c>
       <c r="J398" t="s">
         <v>18</v>
       </c>
       <c r="K398">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" t="s">
-        <v>1014</v>
+        <v>998</v>
       </c>
       <c r="C399" t="s">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="D399" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E399">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F399" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I399" t="s">
         <v>17</v>
       </c>
       <c r="J399" t="s">
         <v>18</v>
       </c>
       <c r="K399">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" t="s">
-        <v>1017</v>
+        <v>1000</v>
       </c>
       <c r="C400" t="s">
-        <v>1018</v>
+        <v>1001</v>
       </c>
       <c r="D400" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="E400">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F400" t="s">
-        <v>641</v>
+        <v>895</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I400" t="s">
         <v>17</v>
       </c>
       <c r="J400" t="s">
         <v>18</v>
       </c>
       <c r="K400">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" t="s">
-        <v>1019</v>
+        <v>1002</v>
       </c>
       <c r="C401" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="D401" t="s">
-        <v>1021</v>
+        <v>1004</v>
       </c>
       <c r="E401">
-        <v>30</v>
+        <v>763</v>
       </c>
       <c r="F401" t="s">
-        <v>1022</v>
+        <v>1005</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I401" t="s">
         <v>17</v>
       </c>
       <c r="J401" t="s">
         <v>18</v>
       </c>
       <c r="K401">
-        <v>30</v>
+        <v>763</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" t="s">
-        <v>1023</v>
+        <v>1006</v>
       </c>
       <c r="C402" t="s">
-        <v>1024</v>
+        <v>1007</v>
       </c>
       <c r="D402" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E402">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F402" t="s">
-        <v>112</v>
+        <v>895</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I402" t="s">
         <v>17</v>
       </c>
       <c r="J402" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K402">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" t="s">
-        <v>1025</v>
+        <v>1008</v>
       </c>
       <c r="C403" t="s">
-        <v>1026</v>
+        <v>1009</v>
       </c>
       <c r="D403" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E403">
         <v>5</v>
       </c>
       <c r="F403" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I403" t="s">
         <v>17</v>
       </c>
       <c r="J403" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K403">
         <v>5</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" t="s">
-        <v>1027</v>
+        <v>1010</v>
       </c>
       <c r="C404" t="s">
-        <v>1028</v>
+        <v>1011</v>
       </c>
       <c r="D404" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E404">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F404" t="s">
-        <v>1016</v>
+        <v>941</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I404" t="s">
         <v>17</v>
       </c>
       <c r="J404" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K404">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" t="s">
-        <v>1029</v>
+        <v>1012</v>
       </c>
       <c r="C405" t="s">
-        <v>1030</v>
+        <v>1013</v>
       </c>
       <c r="D405" t="s">
-        <v>416</v>
+        <v>95</v>
       </c>
       <c r="E405">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F405" t="s">
-        <v>641</v>
+        <v>597</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I405" t="s">
         <v>17</v>
       </c>
       <c r="J405" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K405">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" t="s">
-        <v>1031</v>
+        <v>1014</v>
       </c>
       <c r="C406" t="s">
-        <v>1032</v>
+        <v>1015</v>
       </c>
       <c r="D406" t="s">
-        <v>429</v>
+        <v>45</v>
       </c>
       <c r="E406">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F406" t="s">
-        <v>1011</v>
+        <v>46</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I406" t="s">
         <v>17</v>
       </c>
       <c r="J406" t="s">
         <v>18</v>
       </c>
       <c r="K406">
-        <v>15</v>
+        <v>64</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="C407" t="s">
-        <v>1034</v>
+        <v>1017</v>
       </c>
       <c r="D407" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E407">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F407" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I407" t="s">
         <v>17</v>
       </c>
       <c r="J407" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K407">
-        <v>70</v>
+        <v>52</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" t="s">
-        <v>1035</v>
+        <v>1018</v>
       </c>
       <c r="C408" t="s">
-        <v>1036</v>
+        <v>1019</v>
       </c>
       <c r="D408" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="E408">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F408" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I408" t="s">
         <v>17</v>
       </c>
       <c r="J408" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K408">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" t="s">
-        <v>1037</v>
+        <v>1020</v>
       </c>
       <c r="C409" t="s">
-        <v>1038</v>
+        <v>1021</v>
       </c>
       <c r="D409" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E409">
         <v>5</v>
       </c>
       <c r="F409" t="s">
-        <v>63</v>
+        <v>895</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I409" t="s">
         <v>17</v>
       </c>
       <c r="J409" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K409">
         <v>5</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" t="s">
-        <v>1039</v>
+        <v>1022</v>
       </c>
       <c r="C410" t="s">
-        <v>1040</v>
+        <v>1023</v>
       </c>
       <c r="D410" t="s">
-        <v>21</v>
+        <v>1024</v>
       </c>
       <c r="E410">
-        <v>70</v>
+        <v>623</v>
       </c>
       <c r="F410" t="s">
-        <v>22</v>
+        <v>1025</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I410" t="s">
         <v>17</v>
       </c>
       <c r="J410" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K410">
-        <v>70</v>
+        <v>623</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" t="s">
-        <v>1041</v>
+        <v>1026</v>
       </c>
       <c r="C411" t="s">
-        <v>1042</v>
+        <v>1027</v>
       </c>
       <c r="D411" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E411">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F411" t="s">
-        <v>27</v>
+        <v>895</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I411" t="s">
         <v>17</v>
       </c>
       <c r="J411" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K411">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" t="s">
-        <v>1043</v>
+        <v>1028</v>
       </c>
       <c r="C412" t="s">
-        <v>1044</v>
+        <v>1029</v>
       </c>
       <c r="D412" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E412">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F412" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I412" t="s">
         <v>17</v>
       </c>
       <c r="J412" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K412">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
       <c r="C413" t="s">
-        <v>1046</v>
+        <v>1031</v>
       </c>
       <c r="D413" t="s">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E413">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="F413" t="s">
-        <v>35</v>
+        <v>941</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I413" t="s">
         <v>17</v>
       </c>
       <c r="J413" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K413">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="C414" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="D414" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E414">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F414" t="s">
-        <v>616</v>
+        <v>597</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I414" t="s">
         <v>17</v>
       </c>
       <c r="J414" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K414">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="C415" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
       <c r="D415" t="s">
-        <v>1051</v>
+        <v>33</v>
       </c>
       <c r="E415">
-        <v>905</v>
+        <v>53</v>
       </c>
       <c r="F415" t="s">
-        <v>1052</v>
+        <v>34</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I415" t="s">
         <v>17</v>
       </c>
       <c r="J415" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K415">
-        <v>905</v>
+        <v>53</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" t="s">
-        <v>1053</v>
+        <v>1036</v>
       </c>
       <c r="C416" t="s">
-        <v>1054</v>
+        <v>1037</v>
       </c>
       <c r="D416" t="s">
-        <v>62</v>
+        <v>138</v>
       </c>
       <c r="E416">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="F416" t="s">
-        <v>224</v>
+        <v>139</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I416" t="s">
         <v>17</v>
       </c>
       <c r="J416" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K416">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" t="s">
-        <v>1055</v>
+        <v>1038</v>
       </c>
       <c r="C417" t="s">
-        <v>1056</v>
+        <v>1039</v>
       </c>
       <c r="D417" t="s">
-        <v>954</v>
+        <v>14</v>
       </c>
       <c r="E417">
-        <v>228</v>
+        <v>5</v>
       </c>
       <c r="F417" t="s">
-        <v>1057</v>
+        <v>21</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I417" t="s">
         <v>17</v>
       </c>
       <c r="J417" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K417">
-        <v>228</v>
+        <v>5</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" t="s">
-        <v>1058</v>
+        <v>1040</v>
       </c>
       <c r="C418" t="s">
-        <v>1059</v>
+        <v>1041</v>
       </c>
       <c r="D418" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E418">
         <v>5</v>
       </c>
       <c r="F418" t="s">
-        <v>224</v>
+        <v>895</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I418" t="s">
         <v>17</v>
       </c>
       <c r="J418" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K418">
         <v>5</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" t="s">
-        <v>1060</v>
+        <v>1042</v>
       </c>
       <c r="C419" t="s">
-        <v>1061</v>
+        <v>1043</v>
       </c>
       <c r="D419" t="s">
-        <v>1062</v>
+        <v>1044</v>
       </c>
       <c r="E419">
-        <v>25</v>
+        <v>629</v>
       </c>
       <c r="F419" t="s">
-        <v>1063</v>
+        <v>1045</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I419" t="s">
         <v>17</v>
       </c>
       <c r="J419" t="s">
         <v>18</v>
       </c>
       <c r="K419">
-        <v>25</v>
+        <v>629</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" t="s">
-        <v>1064</v>
+        <v>1046</v>
       </c>
       <c r="C420" t="s">
-        <v>1065</v>
+        <v>1047</v>
       </c>
       <c r="D420" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E420">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F420" t="s">
-        <v>626</v>
+        <v>895</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I420" t="s">
         <v>17</v>
       </c>
       <c r="J420" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K420">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" t="s">
-        <v>1066</v>
+        <v>1048</v>
       </c>
       <c r="C421" t="s">
-        <v>1067</v>
+        <v>1049</v>
       </c>
       <c r="D421" t="s">
-        <v>1068</v>
+        <v>14</v>
       </c>
       <c r="E421">
-        <v>658</v>
+        <v>5</v>
       </c>
       <c r="F421" t="s">
-        <v>1069</v>
+        <v>21</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I421" t="s">
         <v>17</v>
       </c>
       <c r="J421" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K421">
-        <v>658</v>
+        <v>5</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" t="s">
-        <v>1070</v>
+        <v>1050</v>
       </c>
       <c r="C422" t="s">
-        <v>1071</v>
+        <v>1051</v>
       </c>
       <c r="D422" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E422">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F422" t="s">
-        <v>1063</v>
+        <v>941</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I422" t="s">
         <v>17</v>
       </c>
       <c r="J422" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K422">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" t="s">
-        <v>1072</v>
+        <v>1052</v>
       </c>
       <c r="C423" t="s">
-        <v>1073</v>
+        <v>1053</v>
       </c>
       <c r="D423" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E423">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F423" t="s">
-        <v>626</v>
+        <v>1054</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I423" t="s">
         <v>17</v>
       </c>
       <c r="J423" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K423">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" t="s">
-        <v>1074</v>
+        <v>1055</v>
       </c>
       <c r="C424" t="s">
-        <v>1075</v>
+        <v>1056</v>
       </c>
       <c r="D424" t="s">
-        <v>1076</v>
+        <v>525</v>
       </c>
       <c r="E424">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="F424" t="s">
-        <v>1077</v>
+        <v>711</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I424" t="s">
         <v>17</v>
       </c>
       <c r="J424" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K424">
-        <v>454</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" t="s">
-        <v>1078</v>
+        <v>1057</v>
       </c>
       <c r="C425" t="s">
-        <v>1079</v>
+        <v>1058</v>
       </c>
       <c r="D425" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E425">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F425" t="s">
-        <v>1063</v>
+        <v>941</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I425" t="s">
         <v>17</v>
       </c>
       <c r="J425" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K425">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" t="s">
-        <v>1080</v>
+        <v>1059</v>
       </c>
       <c r="C426" t="s">
-        <v>1081</v>
+        <v>1060</v>
       </c>
       <c r="D426" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E426">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F426" t="s">
-        <v>626</v>
+        <v>753</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I426" t="s">
         <v>17</v>
       </c>
       <c r="J426" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K426">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" t="s">
-        <v>1082</v>
+        <v>1061</v>
       </c>
       <c r="C427" t="s">
-        <v>1083</v>
+        <v>1062</v>
       </c>
       <c r="D427" t="s">
-        <v>1084</v>
+        <v>525</v>
       </c>
       <c r="E427">
-        <v>418</v>
+        <v>10</v>
       </c>
       <c r="F427" t="s">
-        <v>1085</v>
+        <v>711</v>
       </c>
       <c r="G427">
         <v>1</v>
       </c>
       <c r="H427" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I427" t="s">
         <v>17</v>
       </c>
       <c r="J427" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K427">
-        <v>418</v>
+        <v>10</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" t="s">
-        <v>1086</v>
+        <v>1063</v>
       </c>
       <c r="C428" t="s">
-        <v>1087</v>
+        <v>1064</v>
       </c>
       <c r="D428" t="s">
-        <v>21</v>
+        <v>525</v>
       </c>
       <c r="E428">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="F428" t="s">
-        <v>22</v>
+        <v>941</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I428" t="s">
         <v>17</v>
       </c>
       <c r="J428" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K428">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" t="s">
-        <v>1088</v>
+        <v>1065</v>
       </c>
       <c r="C429" t="s">
-        <v>1089</v>
+        <v>1066</v>
       </c>
       <c r="D429" t="s">
-        <v>26</v>
+        <v>1067</v>
       </c>
       <c r="E429">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="F429" t="s">
-        <v>27</v>
+        <v>1068</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I429" t="s">
         <v>17</v>
       </c>
       <c r="J429" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K429">
-        <v>53</v>
+        <v>77</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" t="s">
-        <v>1090</v>
+        <v>1069</v>
       </c>
       <c r="C430" t="s">
-        <v>1091</v>
+        <v>1070</v>
       </c>
       <c r="D430" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="E430">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F430" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I430" t="s">
         <v>17</v>
       </c>
       <c r="J430" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K430">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" t="s">
-        <v>1092</v>
+        <v>1071</v>
       </c>
       <c r="C431" t="s">
-        <v>1093</v>
+        <v>1072</v>
       </c>
       <c r="D431" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="E431">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="F431" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I431" t="s">
         <v>17</v>
       </c>
       <c r="J431" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K431">
-        <v>76</v>
+        <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" t="s">
-        <v>1094</v>
+        <v>1073</v>
       </c>
       <c r="C432" t="s">
-        <v>1095</v>
+        <v>1074</v>
       </c>
       <c r="D432" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="E432">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F432" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I432" t="s">
         <v>17</v>
       </c>
       <c r="J432" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K432">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" t="s">
-        <v>1096</v>
+        <v>1075</v>
       </c>
       <c r="C433" t="s">
-        <v>1097</v>
+        <v>1076</v>
       </c>
       <c r="D433" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="E433">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F433" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I433" t="s">
         <v>17</v>
       </c>
       <c r="J433" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K433">
-        <v>41</v>
+        <v>8</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" t="s">
-        <v>1098</v>
+        <v>1077</v>
       </c>
       <c r="C434" t="s">
-        <v>1099</v>
+        <v>1078</v>
       </c>
       <c r="D434" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E434">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F434" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I434" t="s">
         <v>17</v>
       </c>
       <c r="J434" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K434">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" t="s">
-        <v>1100</v>
+        <v>1079</v>
       </c>
       <c r="C435" t="s">
-        <v>1101</v>
+        <v>1080</v>
       </c>
       <c r="D435" t="s">
-        <v>38</v>
+        <v>525</v>
       </c>
       <c r="E435">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="F435" t="s">
-        <v>76</v>
+        <v>532</v>
       </c>
       <c r="G435">
         <v>1</v>
       </c>
       <c r="H435" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I435" t="s">
         <v>17</v>
       </c>
       <c r="J435" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K435">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" t="s">
-        <v>1102</v>
+        <v>1081</v>
       </c>
       <c r="C436" t="s">
-        <v>1103</v>
+        <v>1082</v>
       </c>
       <c r="D436" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="E436">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="F436" t="s">
-        <v>80</v>
+        <v>665</v>
       </c>
       <c r="G436">
         <v>1</v>
       </c>
       <c r="H436" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I436" t="s">
         <v>17</v>
       </c>
       <c r="J436" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K436">
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" t="s">
-        <v>1104</v>
+        <v>1083</v>
       </c>
       <c r="C437" t="s">
-        <v>1105</v>
+        <v>1084</v>
       </c>
       <c r="D437" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="E437">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F437" t="s">
-        <v>139</v>
+        <v>532</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I437" t="s">
         <v>17</v>
       </c>
       <c r="J437" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K437">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" t="s">
-        <v>1106</v>
+        <v>1085</v>
       </c>
       <c r="C438" t="s">
-        <v>1107</v>
+        <v>1086</v>
       </c>
       <c r="D438" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E438">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F438" t="s">
-        <v>84</v>
+        <v>529</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I438" t="s">
         <v>17</v>
       </c>
       <c r="J438" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K438">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" t="s">
-        <v>1108</v>
+        <v>1087</v>
       </c>
       <c r="C439" t="s">
-        <v>1109</v>
+        <v>1088</v>
       </c>
       <c r="D439" t="s">
-        <v>62</v>
+        <v>525</v>
       </c>
       <c r="E439">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F439" t="s">
-        <v>224</v>
+        <v>532</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I439" t="s">
         <v>17</v>
       </c>
       <c r="J439" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K439">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" t="s">
-        <v>1110</v>
+        <v>1089</v>
       </c>
       <c r="C440" t="s">
-        <v>1111</v>
+        <v>1090</v>
       </c>
       <c r="D440" t="s">
-        <v>1112</v>
+        <v>14</v>
       </c>
       <c r="E440">
-        <v>244</v>
+        <v>5</v>
       </c>
       <c r="F440" t="s">
-        <v>1113</v>
+        <v>21</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I440" t="s">
         <v>17</v>
       </c>
       <c r="J440" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K440">
-        <v>244</v>
+        <v>5</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" t="s">
-        <v>1114</v>
+        <v>1091</v>
       </c>
       <c r="C441" t="s">
-        <v>1115</v>
+        <v>1092</v>
       </c>
       <c r="D441" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E441">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F441" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I441" t="s">
         <v>17</v>
       </c>
       <c r="J441" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K441">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" t="s">
-        <v>1116</v>
+        <v>1093</v>
       </c>
       <c r="C442" t="s">
-        <v>1117</v>
+        <v>1094</v>
       </c>
       <c r="D442" t="s">
-        <v>429</v>
+        <v>91</v>
       </c>
       <c r="E442">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F442" t="s">
-        <v>1016</v>
+        <v>103</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I442" t="s">
         <v>17</v>
       </c>
       <c r="J442" t="s">
         <v>18</v>
       </c>
       <c r="K442">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" t="s">
-        <v>1118</v>
+        <v>1095</v>
       </c>
       <c r="C443" t="s">
-        <v>1119</v>
+        <v>1096</v>
       </c>
       <c r="D443" t="s">
-        <v>1120</v>
+        <v>14</v>
       </c>
       <c r="E443">
-        <v>364</v>
+        <v>5</v>
       </c>
       <c r="F443" t="s">
-        <v>1121</v>
+        <v>21</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I443" t="s">
         <v>17</v>
       </c>
       <c r="J443" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K443">
-        <v>364</v>
+        <v>5</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" t="s">
-        <v>1122</v>
+        <v>1097</v>
       </c>
       <c r="C444" t="s">
-        <v>1123</v>
+        <v>1098</v>
       </c>
       <c r="D444" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E444">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F444" t="s">
-        <v>1011</v>
+        <v>532</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I444" t="s">
         <v>17</v>
       </c>
       <c r="J444" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K444">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" t="s">
-        <v>1124</v>
+        <v>1099</v>
       </c>
       <c r="C445" t="s">
-        <v>1125</v>
+        <v>1100</v>
       </c>
       <c r="D445" t="s">
-        <v>1062</v>
+        <v>24</v>
       </c>
       <c r="E445">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F445" t="s">
-        <v>1063</v>
+        <v>665</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I445" t="s">
         <v>17</v>
       </c>
       <c r="J445" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K445">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" t="s">
-        <v>1126</v>
+        <v>1101</v>
       </c>
       <c r="C446" t="s">
-        <v>1127</v>
+        <v>1102</v>
       </c>
       <c r="D446" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E446">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F446" t="s">
-        <v>1016</v>
+        <v>532</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I446" t="s">
         <v>17</v>
       </c>
       <c r="J446" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K446">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" t="s">
-        <v>1128</v>
+        <v>1103</v>
       </c>
       <c r="C447" t="s">
-        <v>1129</v>
+        <v>1104</v>
       </c>
       <c r="D447" t="s">
-        <v>381</v>
+        <v>95</v>
       </c>
       <c r="E447">
         <v>20</v>
       </c>
       <c r="F447" t="s">
-        <v>623</v>
+        <v>529</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I447" t="s">
         <v>17</v>
       </c>
       <c r="J447" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K447">
         <v>20</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" t="s">
-        <v>1130</v>
+        <v>1105</v>
       </c>
       <c r="C448" t="s">
-        <v>1131</v>
+        <v>1106</v>
       </c>
       <c r="D448" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E448">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F448" t="s">
-        <v>1132</v>
+        <v>532</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I448" t="s">
         <v>17</v>
       </c>
       <c r="J448" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K448">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" t="s">
-        <v>1133</v>
+        <v>1107</v>
       </c>
       <c r="C449" t="s">
-        <v>1134</v>
+        <v>1108</v>
       </c>
       <c r="D449" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E449">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F449" t="s">
-        <v>1063</v>
+        <v>711</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I449" t="s">
         <v>17</v>
       </c>
       <c r="J449" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K449">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" t="s">
-        <v>1135</v>
+        <v>1109</v>
       </c>
       <c r="C450" t="s">
-        <v>1136</v>
+        <v>1110</v>
       </c>
       <c r="D450" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E450">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F450" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I450" t="s">
         <v>17</v>
       </c>
       <c r="J450" t="s">
         <v>18</v>
       </c>
       <c r="K450">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" t="s">
-        <v>1137</v>
+        <v>1111</v>
       </c>
       <c r="C451" t="s">
-        <v>1138</v>
+        <v>1112</v>
       </c>
       <c r="D451" t="s">
-        <v>1139</v>
+        <v>91</v>
       </c>
       <c r="E451">
-        <v>457</v>
+        <v>8</v>
       </c>
       <c r="F451" t="s">
-        <v>1140</v>
+        <v>103</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I451" t="s">
         <v>17</v>
       </c>
       <c r="J451" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K451">
-        <v>457</v>
+        <v>8</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" t="s">
-        <v>1141</v>
+        <v>1113</v>
       </c>
       <c r="C452" t="s">
-        <v>1142</v>
+        <v>1114</v>
       </c>
       <c r="D452" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E452">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F452" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I452" t="s">
         <v>17</v>
       </c>
       <c r="J452" t="s">
         <v>18</v>
       </c>
       <c r="K452">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" t="s">
-        <v>1143</v>
+        <v>1115</v>
       </c>
       <c r="C453" t="s">
-        <v>1144</v>
+        <v>1116</v>
       </c>
       <c r="D453" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E453">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F453" t="s">
-        <v>1063</v>
+        <v>895</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I453" t="s">
         <v>17</v>
       </c>
       <c r="J453" t="s">
         <v>18</v>
       </c>
       <c r="K453">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" t="s">
-        <v>1145</v>
+        <v>1117</v>
       </c>
       <c r="C454" t="s">
-        <v>1146</v>
+        <v>1118</v>
       </c>
       <c r="D454" t="s">
-        <v>416</v>
+        <v>1119</v>
       </c>
       <c r="E454">
-        <v>10</v>
+        <v>715</v>
       </c>
       <c r="F454" t="s">
-        <v>641</v>
+        <v>1120</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I454" t="s">
         <v>17</v>
       </c>
       <c r="J454" t="s">
         <v>18</v>
       </c>
       <c r="K454">
-        <v>10</v>
+        <v>715</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" t="s">
-        <v>1147</v>
+        <v>1121</v>
       </c>
       <c r="C455" t="s">
-        <v>1148</v>
+        <v>1122</v>
       </c>
       <c r="D455" t="s">
-        <v>429</v>
+        <v>95</v>
       </c>
       <c r="E455">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F455" t="s">
-        <v>1016</v>
+        <v>96</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I455" t="s">
         <v>17</v>
       </c>
       <c r="J455" t="s">
         <v>18</v>
       </c>
       <c r="K455">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" t="s">
-        <v>1149</v>
+        <v>1123</v>
       </c>
       <c r="C456" t="s">
-        <v>1150</v>
+        <v>1124</v>
       </c>
       <c r="D456" t="s">
-        <v>416</v>
+        <v>1125</v>
       </c>
       <c r="E456">
-        <v>10</v>
+        <v>432</v>
       </c>
       <c r="F456" t="s">
-        <v>641</v>
+        <v>1126</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I456" t="s">
         <v>17</v>
       </c>
       <c r="J456" t="s">
         <v>18</v>
       </c>
       <c r="K456">
-        <v>10</v>
+        <v>432</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" t="s">
-        <v>1151</v>
+        <v>1127</v>
       </c>
       <c r="C457" t="s">
-        <v>1152</v>
+        <v>1128</v>
       </c>
       <c r="D457" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E457">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F457" t="s">
-        <v>1011</v>
+        <v>21</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I457" t="s">
         <v>17</v>
       </c>
       <c r="J457" t="s">
         <v>18</v>
       </c>
       <c r="K457">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" t="s">
-        <v>1153</v>
+        <v>1129</v>
       </c>
       <c r="C458" t="s">
-        <v>1154</v>
+        <v>1130</v>
       </c>
       <c r="D458" t="s">
-        <v>1155</v>
+        <v>138</v>
       </c>
       <c r="E458">
-        <v>407</v>
+        <v>32</v>
       </c>
       <c r="F458" t="s">
-        <v>1156</v>
+        <v>139</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I458" t="s">
         <v>17</v>
       </c>
       <c r="J458" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K458">
-        <v>407</v>
+        <v>32</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" t="s">
-        <v>1157</v>
+        <v>1131</v>
       </c>
       <c r="C459" t="s">
-        <v>1158</v>
+        <v>1132</v>
       </c>
       <c r="D459" t="s">
+        <v>14</v>
+      </c>
+      <c r="E459">
+        <v>5</v>
+      </c>
+      <c r="F459" t="s">
         <v>21</v>
       </c>
-      <c r="E459">
-[...4 lines deleted...]
-      </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I459" t="s">
         <v>17</v>
       </c>
       <c r="J459" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K459">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" t="s">
-        <v>1159</v>
+        <v>1133</v>
       </c>
       <c r="C460" t="s">
-        <v>1160</v>
+        <v>1134</v>
       </c>
       <c r="D460" t="s">
-        <v>34</v>
+        <v>1135</v>
       </c>
       <c r="E460">
-        <v>76</v>
+        <v>387</v>
       </c>
       <c r="F460" t="s">
-        <v>35</v>
+        <v>1136</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I460" t="s">
         <v>17</v>
       </c>
       <c r="J460" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K460">
-        <v>76</v>
+        <v>387</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" t="s">
-        <v>1161</v>
+        <v>1137</v>
       </c>
       <c r="C461" t="s">
-        <v>1162</v>
+        <v>1138</v>
       </c>
       <c r="D461" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E461">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F461" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I461" t="s">
         <v>17</v>
       </c>
       <c r="J461" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K461">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" t="s">
-        <v>1163</v>
+        <v>1139</v>
       </c>
       <c r="C462" t="s">
-        <v>1164</v>
+        <v>1140</v>
       </c>
       <c r="D462" t="s">
-        <v>42</v>
+        <v>1067</v>
       </c>
       <c r="E462">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="F462" t="s">
-        <v>43</v>
+        <v>1068</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I462" t="s">
         <v>17</v>
       </c>
       <c r="J462" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K462">
-        <v>41</v>
+        <v>77</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" t="s">
-        <v>1165</v>
+        <v>1141</v>
       </c>
       <c r="C463" t="s">
-        <v>1166</v>
+        <v>1142</v>
       </c>
       <c r="D463" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E463">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F463" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I463" t="s">
         <v>17</v>
       </c>
       <c r="J463" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K463">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" t="s">
-        <v>1167</v>
+        <v>1143</v>
       </c>
       <c r="C464" t="s">
-        <v>1168</v>
+        <v>1144</v>
       </c>
       <c r="D464" t="s">
-        <v>38</v>
+        <v>1145</v>
       </c>
       <c r="E464">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="F464" t="s">
-        <v>76</v>
+        <v>1146</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I464" t="s">
         <v>17</v>
       </c>
       <c r="J464" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K464">
-        <v>45</v>
+        <v>212</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" t="s">
-        <v>1169</v>
+        <v>1147</v>
       </c>
       <c r="C465" t="s">
-        <v>1170</v>
+        <v>1148</v>
       </c>
       <c r="D465" t="s">
-        <v>429</v>
+        <v>29</v>
       </c>
       <c r="E465">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F465" t="s">
-        <v>1016</v>
+        <v>30</v>
       </c>
       <c r="G465">
         <v>1</v>
       </c>
       <c r="H465" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I465" t="s">
         <v>17</v>
       </c>
       <c r="J465" t="s">
         <v>18</v>
       </c>
       <c r="K465">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" t="s">
-        <v>1171</v>
+        <v>1149</v>
       </c>
       <c r="C466" t="s">
-        <v>1172</v>
+        <v>1150</v>
       </c>
       <c r="D466" t="s">
-        <v>1173</v>
+        <v>138</v>
       </c>
       <c r="E466">
-        <v>552</v>
+        <v>32</v>
       </c>
       <c r="F466" t="s">
-        <v>1174</v>
+        <v>139</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I466" t="s">
         <v>17</v>
       </c>
       <c r="J466" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K466">
-        <v>552</v>
+        <v>32</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" t="s">
-        <v>1175</v>
+        <v>1151</v>
       </c>
       <c r="C467" t="s">
-        <v>1176</v>
+        <v>1152</v>
       </c>
       <c r="D467" t="s">
-        <v>429</v>
+        <v>95</v>
       </c>
       <c r="E467">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F467" t="s">
-        <v>1011</v>
+        <v>96</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I467" t="s">
         <v>17</v>
       </c>
       <c r="J467" t="s">
         <v>18</v>
       </c>
       <c r="K467">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" t="s">
-        <v>1177</v>
+        <v>1153</v>
       </c>
       <c r="C468" t="s">
-        <v>1178</v>
+        <v>1154</v>
       </c>
       <c r="D468" t="s">
-        <v>1062</v>
+        <v>425</v>
       </c>
       <c r="E468">
-        <v>25</v>
+        <v>490</v>
       </c>
       <c r="F468" t="s">
-        <v>1063</v>
+        <v>426</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I468" t="s">
         <v>17</v>
       </c>
       <c r="J468" t="s">
         <v>18</v>
       </c>
       <c r="K468">
-        <v>25</v>
+        <v>490</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" t="s">
-        <v>1179</v>
+        <v>1155</v>
       </c>
       <c r="C469" t="s">
-        <v>1180</v>
+        <v>1156</v>
       </c>
       <c r="D469" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E469">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F469" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I469" t="s">
         <v>17</v>
       </c>
       <c r="J469" t="s">
         <v>18</v>
       </c>
       <c r="K469">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" t="s">
-        <v>1181</v>
+        <v>1157</v>
       </c>
       <c r="C470" t="s">
-        <v>1182</v>
+        <v>1158</v>
       </c>
       <c r="D470" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E470">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="F470" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I470" t="s">
         <v>17</v>
       </c>
       <c r="J470" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K470">
-        <v>70</v>
+        <v>44</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" t="s">
-        <v>1183</v>
+        <v>1159</v>
       </c>
       <c r="C471" t="s">
-        <v>1184</v>
+        <v>1160</v>
       </c>
       <c r="D471" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E471">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F471" t="s">
-        <v>1132</v>
+        <v>21</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I471" t="s">
         <v>17</v>
       </c>
       <c r="J471" t="s">
         <v>18</v>
       </c>
       <c r="K471">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" t="s">
-        <v>1185</v>
+        <v>1161</v>
       </c>
       <c r="C472" t="s">
-        <v>1186</v>
+        <v>1162</v>
       </c>
       <c r="D472" t="s">
-        <v>1062</v>
+        <v>437</v>
       </c>
       <c r="E472">
-        <v>25</v>
+        <v>385</v>
       </c>
       <c r="F472" t="s">
-        <v>1063</v>
+        <v>438</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I472" t="s">
         <v>17</v>
       </c>
       <c r="J472" t="s">
         <v>18</v>
       </c>
       <c r="K472">
-        <v>25</v>
+        <v>385</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" t="s">
-        <v>1187</v>
+        <v>1163</v>
       </c>
       <c r="C473" t="s">
-        <v>1188</v>
+        <v>1164</v>
       </c>
       <c r="D473" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E473">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F473" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I473" t="s">
         <v>17</v>
       </c>
       <c r="J473" t="s">
         <v>18</v>
       </c>
       <c r="K473">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" t="s">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="C474" t="s">
-        <v>1190</v>
+        <v>1166</v>
       </c>
       <c r="D474" t="s">
-        <v>1191</v>
+        <v>451</v>
       </c>
       <c r="E474">
-        <v>325</v>
+        <v>263</v>
       </c>
       <c r="F474" t="s">
-        <v>1192</v>
+        <v>1167</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I474" t="s">
         <v>17</v>
       </c>
       <c r="J474" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K474">
-        <v>325</v>
+        <v>263</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" t="s">
-        <v>1193</v>
+        <v>1168</v>
       </c>
       <c r="C475" t="s">
-        <v>1194</v>
+        <v>1169</v>
       </c>
       <c r="D475" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E475">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F475" t="s">
-        <v>1011</v>
+        <v>21</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I475" t="s">
         <v>17</v>
       </c>
       <c r="J475" t="s">
         <v>18</v>
       </c>
       <c r="K475">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" t="s">
-        <v>1195</v>
+        <v>1170</v>
       </c>
       <c r="C476" t="s">
-        <v>1196</v>
+        <v>1171</v>
       </c>
       <c r="D476" t="s">
-        <v>1062</v>
+        <v>451</v>
       </c>
       <c r="E476">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="F476" t="s">
-        <v>1063</v>
+        <v>452</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I476" t="s">
         <v>17</v>
       </c>
       <c r="J476" t="s">
         <v>18</v>
       </c>
       <c r="K476">
-        <v>25</v>
+        <v>263</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" t="s">
-        <v>1197</v>
+        <v>1172</v>
       </c>
       <c r="C477" t="s">
-        <v>1198</v>
+        <v>1173</v>
       </c>
       <c r="D477" t="s">
-        <v>429</v>
+        <v>29</v>
       </c>
       <c r="E477">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F477" t="s">
-        <v>1016</v>
+        <v>30</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I477" t="s">
         <v>17</v>
       </c>
       <c r="J477" t="s">
         <v>18</v>
       </c>
       <c r="K477">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" t="s">
-        <v>1199</v>
+        <v>1174</v>
       </c>
       <c r="C478" t="s">
-        <v>1200</v>
+        <v>1175</v>
       </c>
       <c r="D478" t="s">
-        <v>1062</v>
+        <v>91</v>
       </c>
       <c r="E478">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F478" t="s">
-        <v>1063</v>
+        <v>1176</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I478" t="s">
         <v>17</v>
       </c>
       <c r="J478" t="s">
         <v>18</v>
       </c>
       <c r="K478">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" t="s">
-        <v>1201</v>
+        <v>1177</v>
       </c>
       <c r="C479" t="s">
-        <v>1202</v>
+        <v>1178</v>
       </c>
       <c r="D479" t="s">
-        <v>429</v>
+        <v>95</v>
       </c>
       <c r="E479">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F479" t="s">
-        <v>1016</v>
+        <v>96</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I479" t="s">
         <v>17</v>
       </c>
       <c r="J479" t="s">
         <v>18</v>
       </c>
       <c r="K479">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" t="s">
-        <v>1203</v>
+        <v>1179</v>
       </c>
       <c r="C480" t="s">
-        <v>1204</v>
+        <v>1180</v>
       </c>
       <c r="D480" t="s">
-        <v>1205</v>
+        <v>91</v>
       </c>
       <c r="E480">
-        <v>352</v>
+        <v>8</v>
       </c>
       <c r="F480" t="s">
-        <v>1206</v>
+        <v>1181</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I480" t="s">
         <v>17</v>
       </c>
       <c r="J480" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K480">
-        <v>352</v>
+        <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" t="s">
-        <v>1207</v>
+        <v>1182</v>
       </c>
       <c r="C481" t="s">
-        <v>1208</v>
+        <v>1183</v>
       </c>
       <c r="D481" t="s">
+        <v>14</v>
+      </c>
+      <c r="E481">
+        <v>5</v>
+      </c>
+      <c r="F481" t="s">
         <v>21</v>
       </c>
-      <c r="E481">
-[...4 lines deleted...]
-      </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I481" t="s">
         <v>17</v>
       </c>
       <c r="J481" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K481">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" t="s">
-        <v>1209</v>
+        <v>1184</v>
       </c>
       <c r="C482" t="s">
-        <v>1210</v>
+        <v>1185</v>
       </c>
       <c r="D482" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="E482">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F482" t="s">
-        <v>31</v>
+        <v>532</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I482" t="s">
         <v>17</v>
       </c>
       <c r="J482" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K482">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" t="s">
-        <v>1211</v>
+        <v>1186</v>
       </c>
       <c r="C483" t="s">
-        <v>1212</v>
+        <v>1187</v>
       </c>
       <c r="D483" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E483">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F483" t="s">
-        <v>139</v>
+        <v>1188</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I483" t="s">
         <v>17</v>
       </c>
       <c r="J483" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K483">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" t="s">
-        <v>1213</v>
+        <v>1189</v>
       </c>
       <c r="C484" t="s">
-        <v>1214</v>
+        <v>1190</v>
       </c>
       <c r="D484" t="s">
-        <v>83</v>
+        <v>525</v>
       </c>
       <c r="E484">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F484" t="s">
-        <v>84</v>
+        <v>532</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I484" t="s">
         <v>17</v>
       </c>
       <c r="J484" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K484">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" t="s">
-        <v>1215</v>
+        <v>1191</v>
       </c>
       <c r="C485" t="s">
-        <v>1216</v>
+        <v>1192</v>
       </c>
       <c r="D485" t="s">
-        <v>87</v>
+        <v>525</v>
       </c>
       <c r="E485">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="F485" t="s">
-        <v>88</v>
+        <v>711</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I485" t="s">
         <v>17</v>
       </c>
       <c r="J485" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K485">
-        <v>68</v>
+        <v>10</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" t="s">
-        <v>1217</v>
+        <v>1193</v>
       </c>
       <c r="C486" t="s">
-        <v>1218</v>
+        <v>1194</v>
       </c>
       <c r="D486" t="s">
-        <v>1062</v>
+        <v>95</v>
       </c>
       <c r="E486">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F486" t="s">
-        <v>1132</v>
+        <v>753</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I486" t="s">
         <v>17</v>
       </c>
       <c r="J486" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K486">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" t="s">
-        <v>1219</v>
+        <v>1195</v>
       </c>
       <c r="C487" t="s">
-        <v>1220</v>
+        <v>1196</v>
       </c>
       <c r="D487" t="s">
-        <v>66</v>
+        <v>525</v>
       </c>
       <c r="E487">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F487" t="s">
-        <v>616</v>
+        <v>532</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I487" t="s">
         <v>17</v>
       </c>
       <c r="J487" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K487">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" t="s">
-        <v>1221</v>
+        <v>1197</v>
       </c>
       <c r="C488" t="s">
-        <v>1222</v>
+        <v>1198</v>
       </c>
       <c r="D488" t="s">
-        <v>1051</v>
+        <v>14</v>
       </c>
       <c r="E488">
-        <v>905</v>
+        <v>5</v>
       </c>
       <c r="F488" t="s">
-        <v>1052</v>
+        <v>21</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I488" t="s">
         <v>17</v>
       </c>
       <c r="J488" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K488">
-        <v>905</v>
+        <v>5</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" t="s">
-        <v>1223</v>
+        <v>1199</v>
       </c>
       <c r="C489" t="s">
-        <v>1224</v>
+        <v>1200</v>
       </c>
       <c r="D489" t="s">
-        <v>1062</v>
+        <v>91</v>
       </c>
       <c r="E489">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F489" t="s">
-        <v>1063</v>
+        <v>1181</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I489" t="s">
         <v>17</v>
       </c>
       <c r="J489" t="s">
         <v>18</v>
       </c>
       <c r="K489">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" t="s">
-        <v>1225</v>
+        <v>1201</v>
       </c>
       <c r="C490" t="s">
-        <v>1226</v>
+        <v>1202</v>
       </c>
       <c r="D490" t="s">
-        <v>66</v>
+        <v>138</v>
       </c>
       <c r="E490">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="F490" t="s">
-        <v>626</v>
+        <v>139</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I490" t="s">
         <v>17</v>
       </c>
       <c r="J490" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K490">
-        <v>7</v>
+        <v>32</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" t="s">
-        <v>1227</v>
+        <v>1203</v>
       </c>
       <c r="C491" t="s">
-        <v>1228</v>
+        <v>1204</v>
       </c>
       <c r="D491" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E491">
+        <v>77</v>
+      </c>
+      <c r="F491" t="s">
         <v>1068</v>
       </c>
-      <c r="E491">
-[...4 lines deleted...]
-      </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I491" t="s">
         <v>17</v>
       </c>
       <c r="J491" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K491">
-        <v>658</v>
+        <v>77</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
         <v>11</v>
       </c>
       <c r="B492" t="s">
-        <v>1229</v>
+        <v>1205</v>
       </c>
       <c r="C492" t="s">
-        <v>1230</v>
+        <v>1206</v>
       </c>
       <c r="D492" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E492">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F492" t="s">
-        <v>1063</v>
+        <v>780</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I492" t="s">
         <v>17</v>
       </c>
       <c r="J492" t="s">
         <v>18</v>
       </c>
       <c r="K492">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
         <v>11</v>
       </c>
       <c r="B493" t="s">
-        <v>1231</v>
+        <v>1207</v>
       </c>
       <c r="C493" t="s">
-        <v>1232</v>
+        <v>1208</v>
       </c>
       <c r="D493" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E493">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F493" t="s">
-        <v>626</v>
+        <v>96</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I493" t="s">
         <v>17</v>
       </c>
       <c r="J493" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K493">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
         <v>11</v>
       </c>
       <c r="B494" t="s">
-        <v>1233</v>
+        <v>1209</v>
       </c>
       <c r="C494" t="s">
-        <v>1234</v>
+        <v>1210</v>
       </c>
       <c r="D494" t="s">
-        <v>1076</v>
+        <v>1211</v>
       </c>
       <c r="E494">
-        <v>454</v>
+        <v>688</v>
       </c>
       <c r="F494" t="s">
-        <v>1077</v>
+        <v>786</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I494" t="s">
         <v>17</v>
       </c>
       <c r="J494" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K494">
-        <v>454</v>
+        <v>688</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
         <v>11</v>
       </c>
       <c r="B495" t="s">
-        <v>1235</v>
+        <v>1212</v>
       </c>
       <c r="C495" t="s">
-        <v>1236</v>
+        <v>1213</v>
       </c>
       <c r="D495" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E495">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F495" t="s">
-        <v>1063</v>
+        <v>789</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I495" t="s">
         <v>17</v>
       </c>
       <c r="J495" t="s">
         <v>18</v>
       </c>
       <c r="K495">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
         <v>11</v>
       </c>
       <c r="B496" t="s">
-        <v>1237</v>
+        <v>1214</v>
       </c>
       <c r="C496" t="s">
-        <v>1238</v>
+        <v>1215</v>
       </c>
       <c r="D496" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="E496">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F496" t="s">
-        <v>626</v>
+        <v>21</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I496" t="s">
         <v>17</v>
       </c>
       <c r="J496" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K496">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
         <v>11</v>
       </c>
       <c r="B497" t="s">
-        <v>1239</v>
+        <v>1216</v>
       </c>
       <c r="C497" t="s">
-        <v>1240</v>
+        <v>1217</v>
       </c>
       <c r="D497" t="s">
-        <v>1084</v>
+        <v>525</v>
       </c>
       <c r="E497">
-        <v>418</v>
+        <v>10</v>
       </c>
       <c r="F497" t="s">
-        <v>1085</v>
+        <v>532</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I497" t="s">
         <v>17</v>
       </c>
       <c r="J497" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K497">
-        <v>418</v>
+        <v>10</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
         <v>11</v>
       </c>
       <c r="B498" t="s">
-        <v>1241</v>
+        <v>1218</v>
       </c>
       <c r="C498" t="s">
-        <v>1242</v>
+        <v>1219</v>
       </c>
       <c r="D498" t="s">
-        <v>21</v>
+        <v>138</v>
       </c>
       <c r="E498">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="F498" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G498">
         <v>1</v>
       </c>
       <c r="H498" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I498" t="s">
         <v>17</v>
       </c>
       <c r="J498" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K498">
-        <v>70</v>
+        <v>32</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
         <v>11</v>
       </c>
       <c r="B499" t="s">
-        <v>1243</v>
+        <v>1220</v>
       </c>
       <c r="C499" t="s">
-        <v>1244</v>
+        <v>1221</v>
       </c>
       <c r="D499" t="s">
+        <v>525</v>
+      </c>
+      <c r="E499">
+        <v>10</v>
+      </c>
+      <c r="F499" t="s">
+        <v>532</v>
+      </c>
+      <c r="G499">
+        <v>1</v>
+      </c>
+      <c r="H499" t="s">
+        <v>16</v>
+      </c>
+      <c r="I499" t="s">
+        <v>17</v>
+      </c>
+      <c r="J499" t="s">
         <v>26</v>
       </c>
-      <c r="E499">
-[...16 lines deleted...]
-      </c>
       <c r="K499">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
         <v>11</v>
       </c>
       <c r="B500" t="s">
-        <v>1245</v>
+        <v>1222</v>
       </c>
       <c r="C500" t="s">
-        <v>1246</v>
+        <v>1223</v>
       </c>
       <c r="D500" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="E500">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F500" t="s">
-        <v>31</v>
+        <v>711</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I500" t="s">
         <v>17</v>
       </c>
       <c r="J500" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K500">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
         <v>11</v>
       </c>
       <c r="B501" t="s">
-        <v>1247</v>
+        <v>1224</v>
       </c>
       <c r="C501" t="s">
-        <v>1248</v>
+        <v>1225</v>
       </c>
       <c r="D501" t="s">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E501">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="F501" t="s">
-        <v>35</v>
+        <v>532</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I501" t="s">
         <v>17</v>
       </c>
       <c r="J501" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K501">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
         <v>11</v>
       </c>
       <c r="B502" t="s">
-        <v>1249</v>
+        <v>1226</v>
       </c>
       <c r="C502" t="s">
-        <v>1250</v>
+        <v>1227</v>
       </c>
       <c r="D502" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E502">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F502" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I502" t="s">
         <v>17</v>
       </c>
       <c r="J502" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K502">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
         <v>11</v>
       </c>
       <c r="B503" t="s">
-        <v>1251</v>
+        <v>1228</v>
       </c>
       <c r="C503" t="s">
-        <v>1252</v>
+        <v>1229</v>
       </c>
       <c r="D503" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E503">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F503" t="s">
-        <v>43</v>
+        <v>789</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I503" t="s">
         <v>17</v>
       </c>
       <c r="J503" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K503">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
         <v>11</v>
       </c>
       <c r="B504" t="s">
-        <v>1253</v>
+        <v>1230</v>
       </c>
       <c r="C504" t="s">
-        <v>1254</v>
+        <v>1231</v>
       </c>
       <c r="D504" t="s">
-        <v>21</v>
+        <v>614</v>
       </c>
       <c r="E504">
-        <v>70</v>
+        <v>580</v>
       </c>
       <c r="F504" t="s">
-        <v>22</v>
+        <v>802</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I504" t="s">
         <v>17</v>
       </c>
       <c r="J504" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K504">
-        <v>70</v>
+        <v>580</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
         <v>11</v>
       </c>
       <c r="B505" t="s">
-        <v>1255</v>
+        <v>1232</v>
       </c>
       <c r="C505" t="s">
-        <v>1256</v>
+        <v>1233</v>
       </c>
       <c r="D505" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E505">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="F505" t="s">
-        <v>47</v>
+        <v>789</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I505" t="s">
         <v>17</v>
       </c>
       <c r="J505" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K505">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
         <v>11</v>
       </c>
       <c r="B506" t="s">
-        <v>1257</v>
+        <v>1234</v>
       </c>
       <c r="C506" t="s">
-        <v>1258</v>
+        <v>1235</v>
       </c>
       <c r="D506" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E506">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="F506" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I506" t="s">
         <v>17</v>
       </c>
       <c r="J506" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K506">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
         <v>11</v>
       </c>
       <c r="B507" t="s">
-        <v>1259</v>
+        <v>1236</v>
       </c>
       <c r="C507" t="s">
-        <v>1260</v>
+        <v>1237</v>
       </c>
       <c r="D507" t="s">
-        <v>79</v>
+        <v>525</v>
       </c>
       <c r="E507">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="F507" t="s">
-        <v>80</v>
+        <v>532</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I507" t="s">
         <v>17</v>
       </c>
       <c r="J507" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K507">
-        <v>51</v>
+        <v>10</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
         <v>11</v>
       </c>
       <c r="B508" t="s">
-        <v>1261</v>
+        <v>1238</v>
       </c>
       <c r="C508" t="s">
-        <v>1262</v>
+        <v>1239</v>
       </c>
       <c r="D508" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E508">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F508" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="G508">
         <v>1</v>
       </c>
       <c r="H508" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I508" t="s">
         <v>17</v>
       </c>
       <c r="J508" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K508">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
         <v>11</v>
       </c>
       <c r="B509" t="s">
-        <v>1263</v>
+        <v>1240</v>
       </c>
       <c r="C509" t="s">
-        <v>1264</v>
+        <v>1241</v>
       </c>
       <c r="D509" t="s">
-        <v>83</v>
+        <v>525</v>
       </c>
       <c r="E509">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F509" t="s">
-        <v>84</v>
+        <v>532</v>
       </c>
       <c r="G509">
         <v>1</v>
       </c>
       <c r="H509" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I509" t="s">
         <v>17</v>
       </c>
       <c r="J509" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K509">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
         <v>11</v>
       </c>
       <c r="B510" t="s">
-        <v>1265</v>
+        <v>1242</v>
       </c>
       <c r="C510" t="s">
-        <v>1266</v>
+        <v>1243</v>
       </c>
       <c r="D510" t="s">
-        <v>87</v>
+        <v>525</v>
       </c>
       <c r="E510">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="F510" t="s">
-        <v>88</v>
+        <v>711</v>
       </c>
       <c r="G510">
         <v>1</v>
       </c>
       <c r="H510" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I510" t="s">
         <v>17</v>
       </c>
       <c r="J510" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K510">
-        <v>68</v>
+        <v>10</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
         <v>11</v>
       </c>
       <c r="B511" t="s">
-        <v>1267</v>
+        <v>1244</v>
       </c>
       <c r="C511" t="s">
-        <v>1268</v>
+        <v>1245</v>
       </c>
       <c r="D511" t="s">
+        <v>525</v>
+      </c>
+      <c r="E511">
+        <v>10</v>
+      </c>
+      <c r="F511" t="s">
+        <v>532</v>
+      </c>
+      <c r="G511">
+        <v>1</v>
+      </c>
+      <c r="H511" t="s">
+        <v>16</v>
+      </c>
+      <c r="I511" t="s">
+        <v>17</v>
+      </c>
+      <c r="J511" t="s">
         <v>26</v>
       </c>
-      <c r="E511">
-[...16 lines deleted...]
-      </c>
       <c r="K511">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
         <v>11</v>
       </c>
       <c r="B512" t="s">
-        <v>1269</v>
+        <v>1246</v>
       </c>
       <c r="C512" t="s">
-        <v>1270</v>
+        <v>1247</v>
       </c>
       <c r="D512" t="s">
+        <v>14</v>
+      </c>
+      <c r="E512">
+        <v>5</v>
+      </c>
+      <c r="F512" t="s">
         <v>21</v>
       </c>
-      <c r="E512">
-[...4 lines deleted...]
-      </c>
       <c r="G512">
         <v>1</v>
       </c>
       <c r="H512" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I512" t="s">
         <v>17</v>
       </c>
       <c r="J512" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K512">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
         <v>11</v>
       </c>
       <c r="B513" t="s">
-        <v>1271</v>
+        <v>1248</v>
       </c>
       <c r="C513" t="s">
-        <v>1272</v>
+        <v>1249</v>
       </c>
       <c r="D513" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E513">
         <v>5</v>
       </c>
       <c r="F513" t="s">
-        <v>224</v>
+        <v>789</v>
       </c>
       <c r="G513">
         <v>1</v>
       </c>
       <c r="H513" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I513" t="s">
         <v>17</v>
       </c>
       <c r="J513" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K513">
         <v>5</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
         <v>11</v>
       </c>
       <c r="B514" t="s">
-        <v>1273</v>
+        <v>1250</v>
       </c>
       <c r="C514" t="s">
-        <v>1274</v>
+        <v>1251</v>
       </c>
       <c r="D514" t="s">
-        <v>1275</v>
+        <v>817</v>
       </c>
       <c r="E514">
-        <v>217</v>
+        <v>593</v>
       </c>
       <c r="F514" t="s">
-        <v>1276</v>
+        <v>818</v>
       </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I514" t="s">
         <v>17</v>
       </c>
       <c r="J514" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K514">
-        <v>217</v>
+        <v>593</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
         <v>11</v>
       </c>
       <c r="B515" t="s">
-        <v>1277</v>
+        <v>1252</v>
       </c>
       <c r="C515" t="s">
-        <v>1278</v>
+        <v>1253</v>
       </c>
       <c r="D515" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E515">
         <v>5</v>
       </c>
       <c r="F515" t="s">
-        <v>224</v>
+        <v>789</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I515" t="s">
         <v>17</v>
       </c>
       <c r="J515" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K515">
         <v>5</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
         <v>11</v>
       </c>
       <c r="B516" t="s">
-        <v>1279</v>
+        <v>1254</v>
       </c>
       <c r="C516" t="s">
-        <v>1280</v>
+        <v>1255</v>
       </c>
       <c r="D516" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E516">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F516" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I516" t="s">
         <v>17</v>
       </c>
       <c r="J516" t="s">
         <v>18</v>
       </c>
       <c r="K516">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
         <v>11</v>
       </c>
       <c r="B517" t="s">
-        <v>1281</v>
+        <v>1256</v>
       </c>
       <c r="C517" t="s">
-        <v>1282</v>
+        <v>1257</v>
       </c>
       <c r="D517" t="s">
-        <v>102</v>
+        <v>525</v>
       </c>
       <c r="E517">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F517" t="s">
-        <v>1283</v>
+        <v>532</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I517" t="s">
         <v>17</v>
       </c>
       <c r="J517" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K517">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
         <v>11</v>
       </c>
       <c r="B518" t="s">
-        <v>1284</v>
+        <v>1258</v>
       </c>
       <c r="C518" t="s">
-        <v>1285</v>
+        <v>1259</v>
       </c>
       <c r="D518" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="E518">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F518" t="s">
-        <v>382</v>
+        <v>148</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I518" t="s">
         <v>17</v>
       </c>
       <c r="J518" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K518">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
         <v>11</v>
       </c>
       <c r="B519" t="s">
-        <v>1286</v>
+        <v>1260</v>
       </c>
       <c r="C519" t="s">
-        <v>1287</v>
+        <v>1261</v>
       </c>
       <c r="D519" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E519">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F519" t="s">
-        <v>1011</v>
+        <v>532</v>
       </c>
       <c r="G519">
         <v>1</v>
       </c>
       <c r="H519" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I519" t="s">
         <v>17</v>
       </c>
       <c r="J519" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K519">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
         <v>11</v>
       </c>
       <c r="B520" t="s">
-        <v>1288</v>
+        <v>1262</v>
       </c>
       <c r="C520" t="s">
-        <v>1289</v>
+        <v>1263</v>
       </c>
       <c r="D520" t="s">
+        <v>95</v>
+      </c>
+      <c r="E520">
+        <v>20</v>
+      </c>
+      <c r="F520" t="s">
+        <v>753</v>
+      </c>
+      <c r="G520">
+        <v>1</v>
+      </c>
+      <c r="H520" t="s">
+        <v>16</v>
+      </c>
+      <c r="I520" t="s">
+        <v>17</v>
+      </c>
+      <c r="J520" t="s">
         <v>26</v>
       </c>
-      <c r="E520">
-[...16 lines deleted...]
-      </c>
       <c r="K520">
-        <v>53</v>
+        <v>20</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
         <v>11</v>
       </c>
       <c r="B521" t="s">
-        <v>1290</v>
+        <v>1264</v>
       </c>
       <c r="C521" t="s">
-        <v>1291</v>
+        <v>1265</v>
       </c>
       <c r="D521" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E521">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F521" t="s">
-        <v>1016</v>
+        <v>532</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I521" t="s">
         <v>17</v>
       </c>
       <c r="J521" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K521">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
         <v>11</v>
       </c>
       <c r="B522" t="s">
-        <v>1292</v>
+        <v>1266</v>
       </c>
       <c r="C522" t="s">
-        <v>1293</v>
+        <v>1267</v>
       </c>
       <c r="D522" t="s">
-        <v>381</v>
+        <v>14</v>
       </c>
       <c r="E522">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F522" t="s">
-        <v>1294</v>
+        <v>21</v>
       </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I522" t="s">
         <v>17</v>
       </c>
       <c r="J522" t="s">
         <v>18</v>
       </c>
       <c r="K522">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
         <v>11</v>
       </c>
       <c r="B523" t="s">
-        <v>1295</v>
+        <v>1268</v>
       </c>
       <c r="C523" t="s">
-        <v>1296</v>
+        <v>1269</v>
       </c>
       <c r="D523" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E523">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F523" t="s">
-        <v>1132</v>
+        <v>789</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I523" t="s">
         <v>17</v>
       </c>
       <c r="J523" t="s">
         <v>18</v>
       </c>
       <c r="K523">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
         <v>11</v>
       </c>
       <c r="B524" t="s">
-        <v>1297</v>
+        <v>1270</v>
       </c>
       <c r="C524" t="s">
-        <v>1298</v>
+        <v>1271</v>
       </c>
       <c r="D524" t="s">
-        <v>1021</v>
+        <v>834</v>
       </c>
       <c r="E524">
-        <v>30</v>
+        <v>417</v>
       </c>
       <c r="F524" t="s">
-        <v>1022</v>
+        <v>835</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I524" t="s">
         <v>17</v>
       </c>
       <c r="J524" t="s">
         <v>18</v>
       </c>
       <c r="K524">
-        <v>30</v>
+        <v>417</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
         <v>11</v>
       </c>
       <c r="B525" t="s">
-        <v>1299</v>
+        <v>1272</v>
       </c>
       <c r="C525" t="s">
-        <v>1300</v>
+        <v>1273</v>
       </c>
       <c r="D525" t="s">
-        <v>429</v>
+        <v>71</v>
       </c>
       <c r="E525">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F525" t="s">
-        <v>1016</v>
+        <v>72</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I525" t="s">
         <v>17</v>
       </c>
       <c r="J525" t="s">
         <v>18</v>
       </c>
       <c r="K525">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
         <v>11</v>
       </c>
       <c r="B526" t="s">
-        <v>1301</v>
+        <v>1274</v>
       </c>
       <c r="C526" t="s">
-        <v>1302</v>
+        <v>1275</v>
       </c>
       <c r="D526" t="s">
-        <v>416</v>
+        <v>41</v>
       </c>
       <c r="E526">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F526" t="s">
-        <v>641</v>
+        <v>42</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" t="s">
-        <v>941</v>
+        <v>16</v>
       </c>
       <c r="I526" t="s">
         <v>17</v>
       </c>
       <c r="J526" t="s">
         <v>18</v>
       </c>
       <c r="K526">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
         <v>11</v>
       </c>
       <c r="B527" t="s">
-        <v>1303</v>
+        <v>1276</v>
       </c>
       <c r="C527" t="s">
-        <v>1304</v>
+        <v>1277</v>
       </c>
       <c r="D527" t="s">
-        <v>429</v>
+        <v>144</v>
       </c>
       <c r="E527">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F527" t="s">
-        <v>1011</v>
+        <v>159</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I527" t="s">
         <v>17</v>
       </c>
       <c r="J527" t="s">
         <v>18</v>
       </c>
       <c r="K527">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
         <v>11</v>
       </c>
       <c r="B528" t="s">
-        <v>1305</v>
+        <v>1279</v>
       </c>
       <c r="C528" t="s">
-        <v>1306</v>
+        <v>1280</v>
       </c>
       <c r="D528" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E528">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F528" t="s">
-        <v>1307</v>
+        <v>96</v>
       </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I528" t="s">
         <v>17</v>
       </c>
       <c r="J528" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K528">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
         <v>11</v>
       </c>
       <c r="B529" t="s">
-        <v>1308</v>
+        <v>1281</v>
       </c>
       <c r="C529" t="s">
-        <v>1309</v>
+        <v>1282</v>
       </c>
       <c r="D529" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="E529">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F529" t="s">
-        <v>63</v>
+        <v>168</v>
       </c>
       <c r="G529">
         <v>1</v>
       </c>
       <c r="H529" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I529" t="s">
         <v>17</v>
       </c>
       <c r="J529" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K529">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
         <v>11</v>
       </c>
       <c r="B530" t="s">
-        <v>1310</v>
+        <v>1283</v>
       </c>
       <c r="C530" t="s">
-        <v>1311</v>
+        <v>1284</v>
       </c>
       <c r="D530" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E530">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F530" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G530">
         <v>1</v>
       </c>
       <c r="H530" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I530" t="s">
         <v>17</v>
       </c>
       <c r="J530" t="s">
         <v>18</v>
       </c>
       <c r="K530">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
         <v>11</v>
       </c>
       <c r="B531" t="s">
-        <v>1312</v>
+        <v>1285</v>
       </c>
       <c r="C531" t="s">
-        <v>1313</v>
+        <v>1286</v>
       </c>
       <c r="D531" t="s">
-        <v>381</v>
+        <v>95</v>
       </c>
       <c r="E531">
         <v>20</v>
       </c>
       <c r="F531" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
       <c r="G531">
         <v>1</v>
       </c>
       <c r="H531" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I531" t="s">
         <v>17</v>
       </c>
       <c r="J531" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K531">
         <v>20</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
         <v>11</v>
       </c>
       <c r="B532" t="s">
-        <v>1314</v>
+        <v>1288</v>
       </c>
       <c r="C532" t="s">
-        <v>1315</v>
+        <v>1289</v>
       </c>
       <c r="D532" t="s">
-        <v>429</v>
+        <v>29</v>
       </c>
       <c r="E532">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F532" t="s">
-        <v>1011</v>
+        <v>30</v>
       </c>
       <c r="G532">
         <v>1</v>
       </c>
       <c r="H532" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I532" t="s">
         <v>17</v>
       </c>
       <c r="J532" t="s">
         <v>18</v>
       </c>
       <c r="K532">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
         <v>11</v>
       </c>
       <c r="B533" t="s">
-        <v>1316</v>
+        <v>1290</v>
       </c>
       <c r="C533" t="s">
-        <v>1317</v>
+        <v>1291</v>
       </c>
       <c r="D533" t="s">
-        <v>416</v>
+        <v>33</v>
       </c>
       <c r="E533">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="F533" t="s">
-        <v>641</v>
+        <v>34</v>
       </c>
       <c r="G533">
         <v>1</v>
       </c>
       <c r="H533" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I533" t="s">
         <v>17</v>
       </c>
       <c r="J533" t="s">
         <v>18</v>
       </c>
       <c r="K533">
-        <v>10</v>
+        <v>53</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
         <v>11</v>
       </c>
       <c r="B534" t="s">
-        <v>1318</v>
+        <v>1292</v>
       </c>
       <c r="C534" t="s">
-        <v>1319</v>
+        <v>1293</v>
       </c>
       <c r="D534" t="s">
-        <v>429</v>
+        <v>138</v>
       </c>
       <c r="E534">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="F534" t="s">
-        <v>1016</v>
+        <v>139</v>
       </c>
       <c r="G534">
         <v>1</v>
       </c>
       <c r="H534" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I534" t="s">
         <v>17</v>
       </c>
       <c r="J534" t="s">
         <v>18</v>
       </c>
       <c r="K534">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
         <v>11</v>
       </c>
       <c r="B535" t="s">
-        <v>1320</v>
+        <v>1294</v>
       </c>
       <c r="C535" t="s">
-        <v>1321</v>
+        <v>1295</v>
       </c>
       <c r="D535" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="E535">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F535" t="s">
-        <v>1307</v>
+        <v>38</v>
       </c>
       <c r="G535">
         <v>1</v>
       </c>
       <c r="H535" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I535" t="s">
         <v>17</v>
       </c>
       <c r="J535" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K535">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
         <v>11</v>
       </c>
       <c r="B536" t="s">
-        <v>1322</v>
+        <v>1296</v>
       </c>
       <c r="C536" t="s">
-        <v>1323</v>
+        <v>1297</v>
       </c>
       <c r="D536" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E536">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F536" t="s">
-        <v>63</v>
+        <v>148</v>
       </c>
       <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I536" t="s">
         <v>17</v>
       </c>
       <c r="J536" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K536">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
         <v>11</v>
       </c>
       <c r="B537" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="C537" t="s">
-        <v>1325</v>
+        <v>1299</v>
       </c>
       <c r="D537" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E537">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="F537" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I537" t="s">
         <v>17</v>
       </c>
       <c r="J537" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K537">
-        <v>70</v>
+        <v>51</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
         <v>11</v>
       </c>
       <c r="B538" t="s">
-        <v>1326</v>
+        <v>1300</v>
       </c>
       <c r="C538" t="s">
-        <v>1327</v>
+        <v>1301</v>
       </c>
       <c r="D538" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E538">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="F538" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G538">
         <v>1</v>
       </c>
       <c r="H538" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I538" t="s">
         <v>17</v>
       </c>
       <c r="J538" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K538">
-        <v>53</v>
+        <v>70</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
         <v>11</v>
       </c>
       <c r="B539" t="s">
-        <v>1328</v>
+        <v>1302</v>
       </c>
       <c r="C539" t="s">
-        <v>1329</v>
+        <v>1303</v>
       </c>
       <c r="D539" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E539">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="F539" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="G539">
         <v>1</v>
       </c>
       <c r="H539" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I539" t="s">
         <v>17</v>
       </c>
       <c r="J539" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K539">
-        <v>34</v>
+        <v>74</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
         <v>11</v>
       </c>
       <c r="B540" t="s">
-        <v>1330</v>
+        <v>1304</v>
       </c>
       <c r="C540" t="s">
-        <v>1331</v>
+        <v>1305</v>
       </c>
       <c r="D540" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="E540">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F540" t="s">
-        <v>39</v>
+        <v>168</v>
       </c>
       <c r="G540">
         <v>1</v>
       </c>
       <c r="H540" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I540" t="s">
         <v>17</v>
       </c>
       <c r="J540" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K540">
-        <v>45</v>
+        <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
         <v>11</v>
       </c>
       <c r="B541" t="s">
-        <v>1332</v>
+        <v>1306</v>
       </c>
       <c r="C541" t="s">
-        <v>1333</v>
+        <v>1307</v>
       </c>
       <c r="D541" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E541">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F541" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G541">
         <v>1</v>
       </c>
       <c r="H541" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I541" t="s">
         <v>17</v>
       </c>
       <c r="J541" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K541">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
         <v>11</v>
       </c>
       <c r="B542" t="s">
-        <v>1334</v>
+        <v>1308</v>
       </c>
       <c r="C542" t="s">
-        <v>1335</v>
+        <v>1309</v>
       </c>
       <c r="D542" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="E542">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="F542" t="s">
-        <v>31</v>
+        <v>168</v>
       </c>
       <c r="G542">
         <v>1</v>
       </c>
       <c r="H542" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I542" t="s">
         <v>17</v>
       </c>
       <c r="J542" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K542">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
         <v>11</v>
       </c>
       <c r="B543" t="s">
-        <v>1336</v>
+        <v>1310</v>
       </c>
       <c r="C543" t="s">
-        <v>1337</v>
+        <v>1311</v>
       </c>
       <c r="D543" t="s">
-        <v>1062</v>
+        <v>14</v>
       </c>
       <c r="E543">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F543" t="s">
-        <v>1132</v>
+        <v>21</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I543" t="s">
         <v>17</v>
       </c>
       <c r="J543" t="s">
         <v>18</v>
       </c>
       <c r="K543">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
         <v>11</v>
       </c>
       <c r="B544" t="s">
-        <v>1338</v>
+        <v>1312</v>
       </c>
       <c r="C544" t="s">
-        <v>1339</v>
+        <v>1313</v>
       </c>
       <c r="D544" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="E544">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F544" t="s">
-        <v>1340</v>
+        <v>1287</v>
       </c>
       <c r="G544">
         <v>1</v>
       </c>
       <c r="H544" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I544" t="s">
         <v>17</v>
       </c>
       <c r="J544" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K544">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
         <v>11</v>
       </c>
       <c r="B545" t="s">
-        <v>1341</v>
+        <v>1314</v>
       </c>
       <c r="C545" t="s">
-        <v>1342</v>
+        <v>1315</v>
       </c>
       <c r="D545" t="s">
-        <v>1343</v>
+        <v>29</v>
       </c>
       <c r="E545">
-        <v>1141</v>
+        <v>70</v>
       </c>
       <c r="F545" t="s">
-        <v>1344</v>
+        <v>30</v>
       </c>
       <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I545" t="s">
         <v>17</v>
       </c>
       <c r="J545" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K545">
-        <v>1141</v>
+        <v>70</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
         <v>11</v>
       </c>
       <c r="B546" t="s">
-        <v>1345</v>
+        <v>1316</v>
       </c>
       <c r="C546" t="s">
-        <v>1346</v>
+        <v>1317</v>
       </c>
       <c r="D546" t="s">
-        <v>1343</v>
+        <v>14</v>
       </c>
       <c r="E546">
-        <v>1141</v>
+        <v>5</v>
       </c>
       <c r="F546" t="s">
-        <v>1344</v>
+        <v>21</v>
       </c>
       <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I546" t="s">
         <v>17</v>
       </c>
       <c r="J546" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K546">
-        <v>1141</v>
+        <v>5</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
         <v>11</v>
       </c>
       <c r="B547" t="s">
-        <v>1347</v>
+        <v>1318</v>
       </c>
       <c r="C547" t="s">
-        <v>1348</v>
+        <v>1319</v>
       </c>
       <c r="D547" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="E547">
         <v>6</v>
       </c>
       <c r="F547" t="s">
-        <v>1340</v>
+        <v>168</v>
       </c>
       <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I547" t="s">
         <v>17</v>
       </c>
       <c r="J547" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K547">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
         <v>11</v>
       </c>
       <c r="B548" t="s">
-        <v>1349</v>
+        <v>1320</v>
       </c>
       <c r="C548" t="s">
-        <v>1350</v>
+        <v>1321</v>
       </c>
       <c r="D548" t="s">
-        <v>492</v>
+        <v>29</v>
       </c>
       <c r="E548">
-        <v>631</v>
+        <v>70</v>
       </c>
       <c r="F548" t="s">
-        <v>1344</v>
+        <v>30</v>
       </c>
       <c r="G548">
         <v>1</v>
       </c>
       <c r="H548" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I548" t="s">
         <v>17</v>
       </c>
       <c r="J548" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K548">
-        <v>631</v>
+        <v>70</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
         <v>11</v>
       </c>
       <c r="B549" t="s">
-        <v>1351</v>
+        <v>1322</v>
       </c>
       <c r="C549" t="s">
-        <v>1352</v>
+        <v>1323</v>
       </c>
       <c r="D549" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="E549">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F549" t="s">
-        <v>1016</v>
+        <v>34</v>
       </c>
       <c r="G549">
         <v>1</v>
       </c>
       <c r="H549" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I549" t="s">
         <v>17</v>
       </c>
       <c r="J549" t="s">
         <v>18</v>
       </c>
       <c r="K549">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
         <v>11</v>
       </c>
       <c r="B550" t="s">
-        <v>1353</v>
+        <v>1324</v>
       </c>
       <c r="C550" t="s">
-        <v>1354</v>
+        <v>1325</v>
       </c>
       <c r="D550" t="s">
-        <v>1021</v>
+        <v>138</v>
       </c>
       <c r="E550">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F550" t="s">
-        <v>1355</v>
+        <v>139</v>
       </c>
       <c r="G550">
         <v>1</v>
       </c>
       <c r="H550" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I550" t="s">
         <v>17</v>
       </c>
       <c r="J550" t="s">
         <v>18</v>
       </c>
       <c r="K550">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
         <v>11</v>
       </c>
       <c r="B551" t="s">
-        <v>1356</v>
+        <v>1326</v>
       </c>
       <c r="C551" t="s">
-        <v>1357</v>
+        <v>1327</v>
       </c>
       <c r="D551" t="s">
-        <v>429</v>
+        <v>1067</v>
       </c>
       <c r="E551">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F551" t="s">
-        <v>1011</v>
+        <v>1068</v>
       </c>
       <c r="G551">
         <v>1</v>
       </c>
       <c r="H551" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I551" t="s">
         <v>17</v>
       </c>
       <c r="J551" t="s">
         <v>18</v>
       </c>
       <c r="K551">
-        <v>15</v>
+        <v>77</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
         <v>11</v>
       </c>
       <c r="B552" t="s">
-        <v>1358</v>
+        <v>1328</v>
       </c>
       <c r="C552" t="s">
-        <v>1359</v>
+        <v>1329</v>
       </c>
       <c r="D552" t="s">
-        <v>381</v>
+        <v>71</v>
       </c>
       <c r="E552">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F552" t="s">
-        <v>623</v>
+        <v>72</v>
       </c>
       <c r="G552">
         <v>1</v>
       </c>
       <c r="H552" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I552" t="s">
         <v>17</v>
       </c>
       <c r="J552" t="s">
         <v>18</v>
       </c>
       <c r="K552">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
         <v>11</v>
       </c>
       <c r="B553" t="s">
-        <v>1360</v>
+        <v>1330</v>
       </c>
       <c r="C553" t="s">
-        <v>1361</v>
+        <v>1331</v>
       </c>
       <c r="D553" t="s">
-        <v>429</v>
+        <v>91</v>
       </c>
       <c r="E553">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F553" t="s">
-        <v>1016</v>
+        <v>92</v>
       </c>
       <c r="G553">
         <v>1</v>
       </c>
       <c r="H553" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I553" t="s">
         <v>17</v>
       </c>
       <c r="J553" t="s">
         <v>18</v>
       </c>
       <c r="K553">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
         <v>11</v>
       </c>
       <c r="B554" t="s">
-        <v>1362</v>
+        <v>1332</v>
       </c>
       <c r="C554" t="s">
-        <v>1363</v>
+        <v>1333</v>
       </c>
       <c r="D554" t="s">
-        <v>1021</v>
+        <v>95</v>
       </c>
       <c r="E554">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F554" t="s">
-        <v>1364</v>
+        <v>96</v>
       </c>
       <c r="G554">
         <v>1</v>
       </c>
       <c r="H554" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I554" t="s">
         <v>17</v>
       </c>
       <c r="J554" t="s">
         <v>18</v>
       </c>
       <c r="K554">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
         <v>11</v>
       </c>
       <c r="B555" t="s">
-        <v>1365</v>
+        <v>1334</v>
       </c>
       <c r="C555" t="s">
-        <v>1366</v>
+        <v>1335</v>
       </c>
       <c r="D555" t="s">
-        <v>381</v>
+        <v>91</v>
       </c>
       <c r="E555">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F555" t="s">
-        <v>835</v>
+        <v>103</v>
       </c>
       <c r="G555">
         <v>1</v>
       </c>
       <c r="H555" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I555" t="s">
         <v>17</v>
       </c>
       <c r="J555" t="s">
         <v>18</v>
       </c>
       <c r="K555">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
         <v>11</v>
       </c>
       <c r="B556" t="s">
-        <v>1367</v>
+        <v>1336</v>
       </c>
       <c r="C556" t="s">
-        <v>1368</v>
+        <v>1337</v>
       </c>
       <c r="D556" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E556">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F556" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I556" t="s">
         <v>17</v>
       </c>
       <c r="J556" t="s">
         <v>18</v>
       </c>
       <c r="K556">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
         <v>11</v>
       </c>
       <c r="B557" t="s">
-        <v>1369</v>
+        <v>1338</v>
       </c>
       <c r="C557" t="s">
-        <v>1370</v>
+        <v>1339</v>
       </c>
       <c r="D557" t="s">
-        <v>1021</v>
+        <v>95</v>
       </c>
       <c r="E557">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F557" t="s">
-        <v>1371</v>
+        <v>1188</v>
       </c>
       <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I557" t="s">
         <v>17</v>
       </c>
       <c r="J557" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K557">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
         <v>11</v>
       </c>
       <c r="B558" t="s">
-        <v>1372</v>
+        <v>1340</v>
       </c>
       <c r="C558" t="s">
-        <v>1373</v>
+        <v>1341</v>
       </c>
       <c r="D558" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E558">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F558" t="s">
-        <v>1132</v>
+        <v>1342</v>
       </c>
       <c r="G558">
         <v>1</v>
       </c>
       <c r="H558" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I558" t="s">
         <v>17</v>
       </c>
       <c r="J558" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K558">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
         <v>11</v>
       </c>
       <c r="B559" t="s">
-        <v>1374</v>
+        <v>1343</v>
       </c>
       <c r="C559" t="s">
-        <v>1375</v>
+        <v>1344</v>
       </c>
       <c r="D559" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E559">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F559" t="s">
-        <v>31</v>
+        <v>1287</v>
       </c>
       <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I559" t="s">
         <v>17</v>
       </c>
       <c r="J559" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K559">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
         <v>11</v>
       </c>
       <c r="B560" t="s">
-        <v>1376</v>
+        <v>1345</v>
       </c>
       <c r="C560" t="s">
-        <v>1377</v>
+        <v>1346</v>
       </c>
       <c r="D560" t="s">
-        <v>429</v>
+        <v>540</v>
       </c>
       <c r="E560">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F560" t="s">
-        <v>1016</v>
+        <v>1347</v>
       </c>
       <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I560" t="s">
         <v>17</v>
       </c>
       <c r="J560" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K560">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
         <v>11</v>
       </c>
       <c r="B561" t="s">
-        <v>1378</v>
+        <v>1348</v>
       </c>
       <c r="C561" t="s">
-        <v>1379</v>
+        <v>1349</v>
       </c>
       <c r="D561" t="s">
-        <v>34</v>
+        <v>525</v>
       </c>
       <c r="E561">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="F561" t="s">
-        <v>35</v>
+        <v>532</v>
       </c>
       <c r="G561">
         <v>1</v>
       </c>
       <c r="H561" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I561" t="s">
         <v>17</v>
       </c>
       <c r="J561" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K561">
-        <v>76</v>
+        <v>10</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
         <v>11</v>
       </c>
       <c r="B562" t="s">
-        <v>1380</v>
+        <v>1350</v>
       </c>
       <c r="C562" t="s">
-        <v>1381</v>
+        <v>1351</v>
       </c>
       <c r="D562" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E562">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F562" t="s">
-        <v>1011</v>
+        <v>1352</v>
       </c>
       <c r="G562">
         <v>1</v>
       </c>
       <c r="H562" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I562" t="s">
         <v>17</v>
       </c>
       <c r="J562" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K562">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
         <v>11</v>
       </c>
       <c r="B563" t="s">
-        <v>1382</v>
+        <v>1353</v>
       </c>
       <c r="C563" t="s">
-        <v>1383</v>
+        <v>1354</v>
       </c>
       <c r="D563" t="s">
-        <v>58</v>
+        <v>540</v>
       </c>
       <c r="E563">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="F563" t="s">
-        <v>1384</v>
+        <v>1355</v>
       </c>
       <c r="G563">
         <v>1</v>
       </c>
       <c r="H563" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I563" t="s">
         <v>17</v>
       </c>
       <c r="J563" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K563">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
         <v>11</v>
       </c>
       <c r="B564" t="s">
-        <v>1385</v>
+        <v>1356</v>
       </c>
       <c r="C564" t="s">
-        <v>1386</v>
+        <v>1357</v>
       </c>
       <c r="D564" t="s">
-        <v>1387</v>
+        <v>525</v>
       </c>
       <c r="E564">
-        <v>1170</v>
+        <v>10</v>
       </c>
       <c r="F564" t="s">
-        <v>1388</v>
+        <v>1358</v>
       </c>
       <c r="G564">
         <v>1</v>
       </c>
       <c r="H564" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I564" t="s">
         <v>17</v>
       </c>
       <c r="J564" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="K564">
-        <v>1170</v>
+        <v>10</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
         <v>11</v>
       </c>
       <c r="B565" t="s">
-        <v>1389</v>
+        <v>1359</v>
       </c>
       <c r="C565" t="s">
-        <v>1390</v>
+        <v>1360</v>
       </c>
       <c r="D565" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E565">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F565" t="s">
-        <v>1016</v>
+        <v>532</v>
       </c>
       <c r="G565">
         <v>1</v>
       </c>
       <c r="H565" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I565" t="s">
         <v>17</v>
       </c>
       <c r="J565" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K565">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
         <v>11</v>
       </c>
       <c r="B566" t="s">
-        <v>1391</v>
+        <v>1361</v>
       </c>
       <c r="C566" t="s">
-        <v>1392</v>
+        <v>1362</v>
       </c>
       <c r="D566" t="s">
-        <v>381</v>
+        <v>639</v>
       </c>
       <c r="E566">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F566" t="s">
-        <v>623</v>
+        <v>1363</v>
       </c>
       <c r="G566">
         <v>1</v>
       </c>
       <c r="H566" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I566" t="s">
         <v>17</v>
       </c>
       <c r="J566" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K566">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
         <v>11</v>
       </c>
       <c r="B567" t="s">
-        <v>1393</v>
+        <v>1364</v>
       </c>
       <c r="C567" t="s">
-        <v>1394</v>
+        <v>1365</v>
       </c>
       <c r="D567" t="s">
-        <v>429</v>
+        <v>95</v>
       </c>
       <c r="E567">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F567" t="s">
-        <v>1011</v>
+        <v>753</v>
       </c>
       <c r="G567">
         <v>1</v>
       </c>
       <c r="H567" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I567" t="s">
         <v>17</v>
       </c>
       <c r="J567" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K567">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
         <v>11</v>
       </c>
       <c r="B568" t="s">
-        <v>1395</v>
+        <v>1366</v>
       </c>
       <c r="C568" t="s">
-        <v>1396</v>
+        <v>1367</v>
       </c>
       <c r="D568" t="s">
-        <v>416</v>
+        <v>525</v>
       </c>
       <c r="E568">
         <v>10</v>
       </c>
       <c r="F568" t="s">
-        <v>641</v>
+        <v>1352</v>
       </c>
       <c r="G568">
         <v>1</v>
       </c>
       <c r="H568" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I568" t="s">
         <v>17</v>
       </c>
       <c r="J568" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K568">
         <v>10</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
         <v>11</v>
       </c>
       <c r="B569" t="s">
-        <v>1397</v>
+        <v>1368</v>
       </c>
       <c r="C569" t="s">
-        <v>1398</v>
+        <v>1369</v>
       </c>
       <c r="D569" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
       <c r="E569">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F569" t="s">
-        <v>1016</v>
+        <v>532</v>
       </c>
       <c r="G569">
         <v>1</v>
       </c>
       <c r="H569" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I569" t="s">
         <v>17</v>
       </c>
       <c r="J569" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K569">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
         <v>11</v>
       </c>
       <c r="B570" t="s">
-        <v>1399</v>
+        <v>1370</v>
       </c>
       <c r="C570" t="s">
-        <v>1400</v>
+        <v>1371</v>
       </c>
       <c r="D570" t="s">
-        <v>1062</v>
+        <v>525</v>
       </c>
       <c r="E570">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F570" t="s">
-        <v>1132</v>
+        <v>1342</v>
       </c>
       <c r="G570">
         <v>1</v>
       </c>
       <c r="H570" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I570" t="s">
         <v>17</v>
       </c>
       <c r="J570" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K570">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
         <v>11</v>
       </c>
       <c r="B571" t="s">
-        <v>1401</v>
+        <v>1372</v>
       </c>
       <c r="C571" t="s">
-        <v>1402</v>
+        <v>1373</v>
       </c>
       <c r="D571" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="E571">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F571" t="s">
-        <v>15</v>
+        <v>1287</v>
       </c>
       <c r="G571">
         <v>1</v>
       </c>
       <c r="H571" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I571" t="s">
         <v>17</v>
       </c>
       <c r="J571" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K571">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
         <v>11</v>
       </c>
       <c r="B572" t="s">
-        <v>1403</v>
+        <v>1374</v>
       </c>
       <c r="C572" t="s">
-        <v>1404</v>
+        <v>1375</v>
       </c>
       <c r="D572" t="s">
-        <v>416</v>
+        <v>639</v>
       </c>
       <c r="E572">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F572" t="s">
-        <v>641</v>
+        <v>1376</v>
       </c>
       <c r="G572">
         <v>1</v>
       </c>
       <c r="H572" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I572" t="s">
         <v>17</v>
       </c>
       <c r="J572" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K572">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
         <v>11</v>
       </c>
       <c r="B573" t="s">
-        <v>1405</v>
+        <v>1377</v>
       </c>
       <c r="C573" t="s">
-        <v>1406</v>
+        <v>1378</v>
       </c>
       <c r="D573" t="s">
-        <v>429</v>
+        <v>14</v>
       </c>
       <c r="E573">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F573" t="s">
-        <v>1016</v>
+        <v>21</v>
       </c>
       <c r="G573">
         <v>1</v>
       </c>
       <c r="H573" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I573" t="s">
         <v>17</v>
       </c>
       <c r="J573" t="s">
         <v>18</v>
       </c>
       <c r="K573">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
         <v>11</v>
       </c>
       <c r="B574" t="s">
-        <v>1407</v>
+        <v>1379</v>
       </c>
       <c r="C574" t="s">
-        <v>1408</v>
+        <v>1380</v>
       </c>
       <c r="D574" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="E574">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F574" t="s">
-        <v>1384</v>
+        <v>103</v>
       </c>
       <c r="G574">
         <v>1</v>
       </c>
       <c r="H574" t="s">
-        <v>941</v>
+        <v>1278</v>
       </c>
       <c r="I574" t="s">
         <v>17</v>
       </c>
       <c r="J574" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K574">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
         <v>11</v>
       </c>
       <c r="B575" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D575" t="s">
+        <v>91</v>
+      </c>
+      <c r="E575">
+        <v>8</v>
+      </c>
+      <c r="F575" t="s">
+        <v>103</v>
+      </c>
+      <c r="G575">
+        <v>1</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I575" t="s">
+        <v>17</v>
+      </c>
+      <c r="J575" t="s">
+        <v>18</v>
+      </c>
+      <c r="K575">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="576" spans="1:11">
+      <c r="A576" t="s">
+        <v>11</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D576" t="s">
+        <v>14</v>
+      </c>
+      <c r="E576">
+        <v>5</v>
+      </c>
+      <c r="F576" t="s">
+        <v>21</v>
+      </c>
+      <c r="G576">
+        <v>1</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I576" t="s">
+        <v>17</v>
+      </c>
+      <c r="J576" t="s">
+        <v>18</v>
+      </c>
+      <c r="K576">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="577" spans="1:11">
+      <c r="A577" t="s">
+        <v>11</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D577" t="s">
+        <v>95</v>
+      </c>
+      <c r="E577">
+        <v>20</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G577">
+        <v>1</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I577" t="s">
+        <v>17</v>
+      </c>
+      <c r="J577" t="s">
+        <v>26</v>
+      </c>
+      <c r="K577">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="578" spans="1:11">
+      <c r="A578" t="s">
+        <v>11</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D578" t="s">
+        <v>639</v>
+      </c>
+      <c r="E578">
+        <v>15</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G578">
+        <v>1</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I578" t="s">
+        <v>17</v>
+      </c>
+      <c r="J578" t="s">
+        <v>26</v>
+      </c>
+      <c r="K578">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="579" spans="1:11">
+      <c r="A579" t="s">
+        <v>11</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D579" t="s">
+        <v>525</v>
+      </c>
+      <c r="E579">
+        <v>10</v>
+      </c>
+      <c r="F579" t="s">
+        <v>532</v>
+      </c>
+      <c r="G579">
+        <v>1</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I579" t="s">
+        <v>17</v>
+      </c>
+      <c r="J579" t="s">
+        <v>26</v>
+      </c>
+      <c r="K579">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="580" spans="1:11">
+      <c r="A580" t="s">
+        <v>11</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D580" t="s">
+        <v>525</v>
+      </c>
+      <c r="E580">
+        <v>10</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G580">
+        <v>1</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I580" t="s">
+        <v>17</v>
+      </c>
+      <c r="J580" t="s">
+        <v>26</v>
+      </c>
+      <c r="K580">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="581" spans="1:11">
+      <c r="A581" t="s">
+        <v>11</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D581" t="s">
+        <v>95</v>
+      </c>
+      <c r="E581">
+        <v>20</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G581">
+        <v>1</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I581" t="s">
+        <v>17</v>
+      </c>
+      <c r="J581" t="s">
+        <v>26</v>
+      </c>
+      <c r="K581">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="582" spans="1:11">
+      <c r="A582" t="s">
+        <v>11</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D582" t="s">
+        <v>525</v>
+      </c>
+      <c r="E582">
+        <v>10</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G582">
+        <v>1</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I582" t="s">
+        <v>17</v>
+      </c>
+      <c r="J582" t="s">
+        <v>26</v>
+      </c>
+      <c r="K582">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="583" spans="1:11">
+      <c r="A583" t="s">
+        <v>11</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D583" t="s">
+        <v>525</v>
+      </c>
+      <c r="E583">
+        <v>10</v>
+      </c>
+      <c r="F583" t="s">
+        <v>532</v>
+      </c>
+      <c r="G583">
+        <v>1</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I583" t="s">
+        <v>17</v>
+      </c>
+      <c r="J583" t="s">
+        <v>26</v>
+      </c>
+      <c r="K583">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="584" spans="1:11">
+      <c r="A584" t="s">
+        <v>11</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D584" t="s">
+        <v>639</v>
+      </c>
+      <c r="E584">
+        <v>15</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G584">
+        <v>1</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I584" t="s">
+        <v>17</v>
+      </c>
+      <c r="J584" t="s">
+        <v>26</v>
+      </c>
+      <c r="K584">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="585" spans="1:11">
+      <c r="A585" t="s">
+        <v>11</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D585" t="s">
+        <v>95</v>
+      </c>
+      <c r="E585">
+        <v>20</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G585">
+        <v>1</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I585" t="s">
+        <v>17</v>
+      </c>
+      <c r="J585" t="s">
+        <v>26</v>
+      </c>
+      <c r="K585">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="586" spans="1:11">
+      <c r="A586" t="s">
+        <v>11</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D586" t="s">
+        <v>525</v>
+      </c>
+      <c r="E586">
+        <v>10</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G586">
+        <v>1</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I586" t="s">
+        <v>17</v>
+      </c>
+      <c r="J586" t="s">
+        <v>26</v>
+      </c>
+      <c r="K586">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="587" spans="1:11">
+      <c r="A587" t="s">
+        <v>11</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D587" t="s">
+        <v>525</v>
+      </c>
+      <c r="E587">
+        <v>10</v>
+      </c>
+      <c r="F587" t="s">
+        <v>532</v>
+      </c>
+      <c r="G587">
+        <v>1</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I587" t="s">
+        <v>17</v>
+      </c>
+      <c r="J587" t="s">
+        <v>26</v>
+      </c>
+      <c r="K587">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="588" spans="1:11">
+      <c r="A588" t="s">
+        <v>11</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C588" t="s">
         <v>1409</v>
       </c>
-      <c r="C575" t="s">
+      <c r="D588" t="s">
+        <v>639</v>
+      </c>
+      <c r="E588">
+        <v>15</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G588">
+        <v>1</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I588" t="s">
+        <v>17</v>
+      </c>
+      <c r="J588" t="s">
+        <v>26</v>
+      </c>
+      <c r="K588">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="589" spans="1:11">
+      <c r="A589" t="s">
+        <v>11</v>
+      </c>
+      <c r="B589" t="s">
         <v>1410</v>
       </c>
-      <c r="D575" t="s">
+      <c r="C589" t="s">
         <v>1411</v>
       </c>
-      <c r="E575">
-[...2 lines deleted...]
-      <c r="F575" t="s">
+      <c r="D589" t="s">
+        <v>525</v>
+      </c>
+      <c r="E589">
+        <v>10</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G589">
+        <v>1</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I589" t="s">
+        <v>17</v>
+      </c>
+      <c r="J589" t="s">
+        <v>26</v>
+      </c>
+      <c r="K589">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="590" spans="1:11">
+      <c r="A590" t="s">
+        <v>11</v>
+      </c>
+      <c r="B590" t="s">
         <v>1412</v>
       </c>
-      <c r="G575">
-[...12 lines deleted...]
-        <v>1372</v>
+      <c r="C590" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D590" t="s">
+        <v>14</v>
+      </c>
+      <c r="E590">
+        <v>5</v>
+      </c>
+      <c r="F590" t="s">
+        <v>21</v>
+      </c>
+      <c r="G590">
+        <v>1</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I590" t="s">
+        <v>17</v>
+      </c>
+      <c r="J590" t="s">
+        <v>18</v>
+      </c>
+      <c r="K590">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="591" spans="1:11">
+      <c r="A591" t="s">
+        <v>11</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D591" t="s">
+        <v>91</v>
+      </c>
+      <c r="E591">
+        <v>8</v>
+      </c>
+      <c r="F591" t="s">
+        <v>103</v>
+      </c>
+      <c r="G591">
+        <v>1</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I591" t="s">
+        <v>17</v>
+      </c>
+      <c r="J591" t="s">
+        <v>18</v>
+      </c>
+      <c r="K591">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:11">
+      <c r="A592" t="s">
+        <v>11</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D592" t="s">
+        <v>138</v>
+      </c>
+      <c r="E592">
+        <v>32</v>
+      </c>
+      <c r="F592" t="s">
+        <v>139</v>
+      </c>
+      <c r="G592">
+        <v>1</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I592" t="s">
+        <v>17</v>
+      </c>
+      <c r="J592" t="s">
+        <v>18</v>
+      </c>
+      <c r="K592">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="593" spans="1:11">
+      <c r="A593" t="s">
+        <v>11</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E593">
+        <v>77</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G593">
+        <v>1</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I593" t="s">
+        <v>17</v>
+      </c>
+      <c r="J593" t="s">
+        <v>18</v>
+      </c>
+      <c r="K593">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="594" spans="1:11">
+      <c r="A594" t="s">
+        <v>11</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D594" t="s">
+        <v>71</v>
+      </c>
+      <c r="E594">
+        <v>42</v>
+      </c>
+      <c r="F594" t="s">
+        <v>148</v>
+      </c>
+      <c r="G594">
+        <v>1</v>
+      </c>
+      <c r="H594" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I594" t="s">
+        <v>17</v>
+      </c>
+      <c r="J594" t="s">
+        <v>18</v>
+      </c>
+      <c r="K594">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="595" spans="1:11">
+      <c r="A595" t="s">
+        <v>11</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D595" t="s">
+        <v>14</v>
+      </c>
+      <c r="E595">
+        <v>5</v>
+      </c>
+      <c r="F595" t="s">
+        <v>780</v>
+      </c>
+      <c r="G595">
+        <v>1</v>
+      </c>
+      <c r="H595" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I595" t="s">
+        <v>17</v>
+      </c>
+      <c r="J595" t="s">
+        <v>18</v>
+      </c>
+      <c r="K595">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="596" spans="1:11">
+      <c r="A596" t="s">
+        <v>11</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D596" t="s">
+        <v>95</v>
+      </c>
+      <c r="E596">
+        <v>20</v>
+      </c>
+      <c r="F596" t="s">
+        <v>96</v>
+      </c>
+      <c r="G596">
+        <v>1</v>
+      </c>
+      <c r="H596" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I596" t="s">
+        <v>17</v>
+      </c>
+      <c r="J596" t="s">
+        <v>18</v>
+      </c>
+      <c r="K596">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="597" spans="1:11">
+      <c r="A597" t="s">
+        <v>11</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D597" t="s">
+        <v>785</v>
+      </c>
+      <c r="E597">
+        <v>843</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G597">
+        <v>1</v>
+      </c>
+      <c r="H597" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I597" t="s">
+        <v>17</v>
+      </c>
+      <c r="J597" t="s">
+        <v>18</v>
+      </c>
+      <c r="K597">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="598" spans="1:11">
+      <c r="A598" t="s">
+        <v>11</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D598" t="s">
+        <v>14</v>
+      </c>
+      <c r="E598">
+        <v>5</v>
+      </c>
+      <c r="F598" t="s">
+        <v>789</v>
+      </c>
+      <c r="G598">
+        <v>1</v>
+      </c>
+      <c r="H598" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I598" t="s">
+        <v>17</v>
+      </c>
+      <c r="J598" t="s">
+        <v>18</v>
+      </c>
+      <c r="K598">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="599" spans="1:11">
+      <c r="A599" t="s">
+        <v>11</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D599" t="s">
+        <v>14</v>
+      </c>
+      <c r="E599">
+        <v>5</v>
+      </c>
+      <c r="F599" t="s">
+        <v>21</v>
+      </c>
+      <c r="G599">
+        <v>1</v>
+      </c>
+      <c r="H599" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I599" t="s">
+        <v>17</v>
+      </c>
+      <c r="J599" t="s">
+        <v>18</v>
+      </c>
+      <c r="K599">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="600" spans="1:11">
+      <c r="A600" t="s">
+        <v>11</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E600">
+        <v>228</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G600">
+        <v>1</v>
+      </c>
+      <c r="H600" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I600" t="s">
+        <v>17</v>
+      </c>
+      <c r="J600" t="s">
+        <v>18</v>
+      </c>
+      <c r="K600">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="601" spans="1:11">
+      <c r="A601" t="s">
+        <v>11</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D601" t="s">
+        <v>14</v>
+      </c>
+      <c r="E601">
+        <v>5</v>
+      </c>
+      <c r="F601" t="s">
+        <v>21</v>
+      </c>
+      <c r="G601">
+        <v>1</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I601" t="s">
+        <v>17</v>
+      </c>
+      <c r="J601" t="s">
+        <v>18</v>
+      </c>
+      <c r="K601">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="602" spans="1:11">
+      <c r="A602" t="s">
+        <v>11</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D602" t="s">
+        <v>525</v>
+      </c>
+      <c r="E602">
+        <v>10</v>
+      </c>
+      <c r="F602" t="s">
+        <v>532</v>
+      </c>
+      <c r="G602">
+        <v>1</v>
+      </c>
+      <c r="H602" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I602" t="s">
+        <v>17</v>
+      </c>
+      <c r="J602" t="s">
+        <v>26</v>
+      </c>
+      <c r="K602">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="603" spans="1:11">
+      <c r="A603" t="s">
+        <v>11</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D603" t="s">
+        <v>37</v>
+      </c>
+      <c r="E603">
+        <v>44</v>
+      </c>
+      <c r="F603" t="s">
+        <v>38</v>
+      </c>
+      <c r="G603">
+        <v>1</v>
+      </c>
+      <c r="H603" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I603" t="s">
+        <v>17</v>
+      </c>
+      <c r="J603" t="s">
+        <v>18</v>
+      </c>
+      <c r="K603">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="604" spans="1:11">
+      <c r="A604" t="s">
+        <v>11</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D604" t="s">
+        <v>525</v>
+      </c>
+      <c r="E604">
+        <v>10</v>
+      </c>
+      <c r="F604" t="s">
+        <v>532</v>
+      </c>
+      <c r="G604">
+        <v>1</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I604" t="s">
+        <v>17</v>
+      </c>
+      <c r="J604" t="s">
+        <v>26</v>
+      </c>
+      <c r="K604">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="605" spans="1:11">
+      <c r="A605" t="s">
+        <v>11</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D605" t="s">
+        <v>71</v>
+      </c>
+      <c r="E605">
+        <v>42</v>
+      </c>
+      <c r="F605" t="s">
+        <v>148</v>
+      </c>
+      <c r="G605">
+        <v>1</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I605" t="s">
+        <v>17</v>
+      </c>
+      <c r="J605" t="s">
+        <v>18</v>
+      </c>
+      <c r="K605">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="606" spans="1:11">
+      <c r="A606" t="s">
+        <v>11</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D606" t="s">
+        <v>525</v>
+      </c>
+      <c r="E606">
+        <v>10</v>
+      </c>
+      <c r="F606" t="s">
+        <v>532</v>
+      </c>
+      <c r="G606">
+        <v>1</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I606" t="s">
+        <v>17</v>
+      </c>
+      <c r="J606" t="s">
+        <v>26</v>
+      </c>
+      <c r="K606">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="607" spans="1:11">
+      <c r="A607" t="s">
+        <v>11</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D607" t="s">
+        <v>14</v>
+      </c>
+      <c r="E607">
+        <v>5</v>
+      </c>
+      <c r="F607" t="s">
+        <v>21</v>
+      </c>
+      <c r="G607">
+        <v>1</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I607" t="s">
+        <v>17</v>
+      </c>
+      <c r="J607" t="s">
+        <v>18</v>
+      </c>
+      <c r="K607">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="608" spans="1:11">
+      <c r="A608" t="s">
+        <v>11</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D608" t="s">
+        <v>14</v>
+      </c>
+      <c r="E608">
+        <v>5</v>
+      </c>
+      <c r="F608" t="s">
+        <v>789</v>
+      </c>
+      <c r="G608">
+        <v>1</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I608" t="s">
+        <v>17</v>
+      </c>
+      <c r="J608" t="s">
+        <v>18</v>
+      </c>
+      <c r="K608">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="609" spans="1:11">
+      <c r="A609" t="s">
+        <v>11</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E609">
+        <v>691</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G609">
+        <v>1</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I609" t="s">
+        <v>17</v>
+      </c>
+      <c r="J609" t="s">
+        <v>18</v>
+      </c>
+      <c r="K609">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="610" spans="1:11">
+      <c r="A610" t="s">
+        <v>11</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D610" t="s">
+        <v>14</v>
+      </c>
+      <c r="E610">
+        <v>5</v>
+      </c>
+      <c r="F610" t="s">
+        <v>789</v>
+      </c>
+      <c r="G610">
+        <v>1</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I610" t="s">
+        <v>17</v>
+      </c>
+      <c r="J610" t="s">
+        <v>18</v>
+      </c>
+      <c r="K610">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="611" spans="1:11">
+      <c r="A611" t="s">
+        <v>11</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D611" t="s">
+        <v>14</v>
+      </c>
+      <c r="E611">
+        <v>5</v>
+      </c>
+      <c r="F611" t="s">
+        <v>21</v>
+      </c>
+      <c r="G611">
+        <v>1</v>
+      </c>
+      <c r="H611" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I611" t="s">
+        <v>17</v>
+      </c>
+      <c r="J611" t="s">
+        <v>18</v>
+      </c>
+      <c r="K611">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="612" spans="1:11">
+      <c r="A612" t="s">
+        <v>11</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D612" t="s">
+        <v>525</v>
+      </c>
+      <c r="E612">
+        <v>10</v>
+      </c>
+      <c r="F612" t="s">
+        <v>532</v>
+      </c>
+      <c r="G612">
+        <v>1</v>
+      </c>
+      <c r="H612" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I612" t="s">
+        <v>17</v>
+      </c>
+      <c r="J612" t="s">
+        <v>26</v>
+      </c>
+      <c r="K612">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="613" spans="1:11">
+      <c r="A613" t="s">
+        <v>11</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D613" t="s">
+        <v>108</v>
+      </c>
+      <c r="E613">
+        <v>60</v>
+      </c>
+      <c r="F613" t="s">
+        <v>109</v>
+      </c>
+      <c r="G613">
+        <v>1</v>
+      </c>
+      <c r="H613" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I613" t="s">
+        <v>17</v>
+      </c>
+      <c r="J613" t="s">
+        <v>18</v>
+      </c>
+      <c r="K613">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="614" spans="1:11">
+      <c r="A614" t="s">
+        <v>11</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D614" t="s">
+        <v>525</v>
+      </c>
+      <c r="E614">
+        <v>10</v>
+      </c>
+      <c r="F614" t="s">
+        <v>532</v>
+      </c>
+      <c r="G614">
+        <v>1</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I614" t="s">
+        <v>17</v>
+      </c>
+      <c r="J614" t="s">
+        <v>26</v>
+      </c>
+      <c r="K614">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="615" spans="1:11">
+      <c r="A615" t="s">
+        <v>11</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D615" t="s">
+        <v>153</v>
+      </c>
+      <c r="E615">
+        <v>43</v>
+      </c>
+      <c r="F615" t="s">
+        <v>154</v>
+      </c>
+      <c r="G615">
+        <v>1</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I615" t="s">
+        <v>17</v>
+      </c>
+      <c r="J615" t="s">
+        <v>18</v>
+      </c>
+      <c r="K615">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="616" spans="1:11">
+      <c r="A616" t="s">
+        <v>11</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D616" t="s">
+        <v>525</v>
+      </c>
+      <c r="E616">
+        <v>10</v>
+      </c>
+      <c r="F616" t="s">
+        <v>532</v>
+      </c>
+      <c r="G616">
+        <v>1</v>
+      </c>
+      <c r="H616" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I616" t="s">
+        <v>17</v>
+      </c>
+      <c r="J616" t="s">
+        <v>26</v>
+      </c>
+      <c r="K616">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="617" spans="1:11">
+      <c r="A617" t="s">
+        <v>11</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D617" t="s">
+        <v>14</v>
+      </c>
+      <c r="E617">
+        <v>5</v>
+      </c>
+      <c r="F617" t="s">
+        <v>21</v>
+      </c>
+      <c r="G617">
+        <v>1</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I617" t="s">
+        <v>17</v>
+      </c>
+      <c r="J617" t="s">
+        <v>18</v>
+      </c>
+      <c r="K617">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="618" spans="1:11">
+      <c r="A618" t="s">
+        <v>11</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D618" t="s">
+        <v>14</v>
+      </c>
+      <c r="E618">
+        <v>5</v>
+      </c>
+      <c r="F618" t="s">
+        <v>789</v>
+      </c>
+      <c r="G618">
+        <v>1</v>
+      </c>
+      <c r="H618" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I618" t="s">
+        <v>17</v>
+      </c>
+      <c r="J618" t="s">
+        <v>18</v>
+      </c>
+      <c r="K618">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="619" spans="1:11">
+      <c r="A619" t="s">
+        <v>11</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E619">
+        <v>513</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G619">
+        <v>1</v>
+      </c>
+      <c r="H619" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I619" t="s">
+        <v>17</v>
+      </c>
+      <c r="J619" t="s">
+        <v>18</v>
+      </c>
+      <c r="K619">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="620" spans="1:11">
+      <c r="A620" t="s">
+        <v>11</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D620" t="s">
+        <v>14</v>
+      </c>
+      <c r="E620">
+        <v>5</v>
+      </c>
+      <c r="F620" t="s">
+        <v>789</v>
+      </c>
+      <c r="G620">
+        <v>1</v>
+      </c>
+      <c r="H620" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I620" t="s">
+        <v>17</v>
+      </c>
+      <c r="J620" t="s">
+        <v>18</v>
+      </c>
+      <c r="K620">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="621" spans="1:11">
+      <c r="A621" t="s">
+        <v>11</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D621" t="s">
+        <v>14</v>
+      </c>
+      <c r="E621">
+        <v>5</v>
+      </c>
+      <c r="F621" t="s">
+        <v>21</v>
+      </c>
+      <c r="G621">
+        <v>1</v>
+      </c>
+      <c r="H621" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I621" t="s">
+        <v>17</v>
+      </c>
+      <c r="J621" t="s">
+        <v>18</v>
+      </c>
+      <c r="K621">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="622" spans="1:11">
+      <c r="A622" t="s">
+        <v>11</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D622" t="s">
+        <v>525</v>
+      </c>
+      <c r="E622">
+        <v>10</v>
+      </c>
+      <c r="F622" t="s">
+        <v>532</v>
+      </c>
+      <c r="G622">
+        <v>1</v>
+      </c>
+      <c r="H622" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I622" t="s">
+        <v>17</v>
+      </c>
+      <c r="J622" t="s">
+        <v>26</v>
+      </c>
+      <c r="K622">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="623" spans="1:11">
+      <c r="A623" t="s">
+        <v>11</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D623" t="s">
+        <v>67</v>
+      </c>
+      <c r="E623">
+        <v>51</v>
+      </c>
+      <c r="F623" t="s">
+        <v>68</v>
+      </c>
+      <c r="G623">
+        <v>1</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I623" t="s">
+        <v>17</v>
+      </c>
+      <c r="J623" t="s">
+        <v>18</v>
+      </c>
+      <c r="K623">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="624" spans="1:11">
+      <c r="A624" t="s">
+        <v>11</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D624" t="s">
+        <v>525</v>
+      </c>
+      <c r="E624">
+        <v>10</v>
+      </c>
+      <c r="F624" t="s">
+        <v>532</v>
+      </c>
+      <c r="G624">
+        <v>1</v>
+      </c>
+      <c r="H624" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I624" t="s">
+        <v>17</v>
+      </c>
+      <c r="J624" t="s">
+        <v>26</v>
+      </c>
+      <c r="K624">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="625" spans="1:11">
+      <c r="A625" t="s">
+        <v>11</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D625" t="s">
+        <v>71</v>
+      </c>
+      <c r="E625">
+        <v>42</v>
+      </c>
+      <c r="F625" t="s">
+        <v>72</v>
+      </c>
+      <c r="G625">
+        <v>1</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I625" t="s">
+        <v>17</v>
+      </c>
+      <c r="J625" t="s">
+        <v>18</v>
+      </c>
+      <c r="K625">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="626" spans="1:11">
+      <c r="A626" t="s">
+        <v>11</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D626" t="s">
+        <v>525</v>
+      </c>
+      <c r="E626">
+        <v>10</v>
+      </c>
+      <c r="F626" t="s">
+        <v>532</v>
+      </c>
+      <c r="G626">
+        <v>1</v>
+      </c>
+      <c r="H626" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I626" t="s">
+        <v>17</v>
+      </c>
+      <c r="J626" t="s">
+        <v>26</v>
+      </c>
+      <c r="K626">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="627" spans="1:11">
+      <c r="A627" t="s">
+        <v>11</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D627" t="s">
+        <v>14</v>
+      </c>
+      <c r="E627">
+        <v>5</v>
+      </c>
+      <c r="F627" t="s">
+        <v>21</v>
+      </c>
+      <c r="G627">
+        <v>1</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I627" t="s">
+        <v>17</v>
+      </c>
+      <c r="J627" t="s">
+        <v>18</v>
+      </c>
+      <c r="K627">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="628" spans="1:11">
+      <c r="A628" t="s">
+        <v>11</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D628" t="s">
+        <v>14</v>
+      </c>
+      <c r="E628">
+        <v>5</v>
+      </c>
+      <c r="F628" t="s">
+        <v>789</v>
+      </c>
+      <c r="G628">
+        <v>1</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I628" t="s">
+        <v>17</v>
+      </c>
+      <c r="J628" t="s">
+        <v>18</v>
+      </c>
+      <c r="K628">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="629" spans="1:11">
+      <c r="A629" t="s">
+        <v>11</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E629">
+        <v>360</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G629">
+        <v>1</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I629" t="s">
+        <v>17</v>
+      </c>
+      <c r="J629" t="s">
+        <v>18</v>
+      </c>
+      <c r="K629">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="630" spans="1:11">
+      <c r="A630" t="s">
+        <v>11</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E630">
+        <v>77</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G630">
+        <v>1</v>
+      </c>
+      <c r="H630" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I630" t="s">
+        <v>17</v>
+      </c>
+      <c r="J630" t="s">
+        <v>18</v>
+      </c>
+      <c r="K630">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="631" spans="1:11">
+      <c r="A631" t="s">
+        <v>11</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D631" t="s">
+        <v>71</v>
+      </c>
+      <c r="E631">
+        <v>42</v>
+      </c>
+      <c r="F631" t="s">
+        <v>148</v>
+      </c>
+      <c r="G631">
+        <v>1</v>
+      </c>
+      <c r="H631" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I631" t="s">
+        <v>17</v>
+      </c>
+      <c r="J631" t="s">
+        <v>18</v>
+      </c>
+      <c r="K631">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="632" spans="1:11">
+      <c r="A632" t="s">
+        <v>11</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D632" t="s">
+        <v>67</v>
+      </c>
+      <c r="E632">
+        <v>51</v>
+      </c>
+      <c r="F632" t="s">
+        <v>68</v>
+      </c>
+      <c r="G632">
+        <v>1</v>
+      </c>
+      <c r="H632" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I632" t="s">
+        <v>17</v>
+      </c>
+      <c r="J632" t="s">
+        <v>18</v>
+      </c>
+      <c r="K632">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="633" spans="1:11">
+      <c r="A633" t="s">
+        <v>11</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D633" t="s">
+        <v>71</v>
+      </c>
+      <c r="E633">
+        <v>42</v>
+      </c>
+      <c r="F633" t="s">
+        <v>72</v>
+      </c>
+      <c r="G633">
+        <v>1</v>
+      </c>
+      <c r="H633" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I633" t="s">
+        <v>17</v>
+      </c>
+      <c r="J633" t="s">
+        <v>18</v>
+      </c>
+      <c r="K633">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="634" spans="1:11">
+      <c r="A634" t="s">
+        <v>11</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D634" t="s">
+        <v>144</v>
+      </c>
+      <c r="E634">
+        <v>6</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G634">
+        <v>1</v>
+      </c>
+      <c r="H634" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I634" t="s">
+        <v>17</v>
+      </c>
+      <c r="J634" t="s">
+        <v>18</v>
+      </c>
+      <c r="K634">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:11">
+      <c r="A635" t="s">
+        <v>11</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D635" t="s">
+        <v>29</v>
+      </c>
+      <c r="E635">
+        <v>70</v>
+      </c>
+      <c r="F635" t="s">
+        <v>30</v>
+      </c>
+      <c r="G635">
+        <v>1</v>
+      </c>
+      <c r="H635" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I635" t="s">
+        <v>17</v>
+      </c>
+      <c r="J635" t="s">
+        <v>18</v>
+      </c>
+      <c r="K635">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="636" spans="1:11">
+      <c r="A636" t="s">
+        <v>11</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D636" t="s">
+        <v>41</v>
+      </c>
+      <c r="E636">
+        <v>74</v>
+      </c>
+      <c r="F636" t="s">
+        <v>42</v>
+      </c>
+      <c r="G636">
+        <v>1</v>
+      </c>
+      <c r="H636" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I636" t="s">
+        <v>17</v>
+      </c>
+      <c r="J636" t="s">
+        <v>18</v>
+      </c>
+      <c r="K636">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="637" spans="1:11">
+      <c r="A637" t="s">
+        <v>11</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D637" t="s">
+        <v>45</v>
+      </c>
+      <c r="E637">
+        <v>64</v>
+      </c>
+      <c r="F637" t="s">
+        <v>46</v>
+      </c>
+      <c r="G637">
+        <v>1</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I637" t="s">
+        <v>17</v>
+      </c>
+      <c r="J637" t="s">
+        <v>18</v>
+      </c>
+      <c r="K637">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="638" spans="1:11">
+      <c r="A638" t="s">
+        <v>11</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D638" t="s">
+        <v>49</v>
+      </c>
+      <c r="E638">
+        <v>52</v>
+      </c>
+      <c r="F638" t="s">
+        <v>50</v>
+      </c>
+      <c r="G638">
+        <v>1</v>
+      </c>
+      <c r="H638" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I638" t="s">
+        <v>17</v>
+      </c>
+      <c r="J638" t="s">
+        <v>18</v>
+      </c>
+      <c r="K638">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="639" spans="1:11">
+      <c r="A639" t="s">
+        <v>11</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D639" t="s">
+        <v>144</v>
+      </c>
+      <c r="E639">
+        <v>6</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G639">
+        <v>1</v>
+      </c>
+      <c r="H639" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I639" t="s">
+        <v>17</v>
+      </c>
+      <c r="J639" t="s">
+        <v>18</v>
+      </c>
+      <c r="K639">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:11">
+      <c r="A640" t="s">
+        <v>11</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D640" t="s">
+        <v>95</v>
+      </c>
+      <c r="E640">
+        <v>20</v>
+      </c>
+      <c r="F640" t="s">
+        <v>96</v>
+      </c>
+      <c r="G640">
+        <v>1</v>
+      </c>
+      <c r="H640" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I640" t="s">
+        <v>17</v>
+      </c>
+      <c r="J640" t="s">
+        <v>18</v>
+      </c>
+      <c r="K640">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="641" spans="1:11">
+      <c r="A641" t="s">
+        <v>11</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E641">
+        <v>484</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G641">
+        <v>1</v>
+      </c>
+      <c r="H641" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I641" t="s">
+        <v>17</v>
+      </c>
+      <c r="J641" t="s">
+        <v>18</v>
+      </c>
+      <c r="K641">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="642" spans="1:11">
+      <c r="A642" t="s">
+        <v>11</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D642" t="s">
+        <v>14</v>
+      </c>
+      <c r="E642">
+        <v>5</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G642">
+        <v>1</v>
+      </c>
+      <c r="H642" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I642" t="s">
+        <v>17</v>
+      </c>
+      <c r="J642" t="s">
+        <v>18</v>
+      </c>
+      <c r="K642">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="643" spans="1:11">
+      <c r="A643" t="s">
+        <v>11</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D643" t="s">
+        <v>14</v>
+      </c>
+      <c r="E643">
+        <v>5</v>
+      </c>
+      <c r="F643" t="s">
+        <v>21</v>
+      </c>
+      <c r="G643">
+        <v>1</v>
+      </c>
+      <c r="H643" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I643" t="s">
+        <v>17</v>
+      </c>
+      <c r="J643" t="s">
+        <v>18</v>
+      </c>
+      <c r="K643">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="644" spans="1:11">
+      <c r="A644" t="s">
+        <v>11</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D644" t="s">
+        <v>525</v>
+      </c>
+      <c r="E644">
+        <v>10</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G644">
+        <v>1</v>
+      </c>
+      <c r="H644" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I644" t="s">
+        <v>17</v>
+      </c>
+      <c r="J644" t="s">
+        <v>26</v>
+      </c>
+      <c r="K644">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="645" spans="1:11">
+      <c r="A645" t="s">
+        <v>11</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D645" t="s">
+        <v>95</v>
+      </c>
+      <c r="E645">
+        <v>20</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1538</v>
+      </c>
+      <c r="G645">
+        <v>1</v>
+      </c>
+      <c r="H645" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I645" t="s">
+        <v>17</v>
+      </c>
+      <c r="J645" t="s">
+        <v>26</v>
+      </c>
+      <c r="K645">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="646" spans="1:11">
+      <c r="A646" t="s">
+        <v>11</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D646" t="s">
+        <v>525</v>
+      </c>
+      <c r="E646">
+        <v>10</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G646">
+        <v>1</v>
+      </c>
+      <c r="H646" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I646" t="s">
+        <v>17</v>
+      </c>
+      <c r="J646" t="s">
+        <v>26</v>
+      </c>
+      <c r="K646">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="647" spans="1:11">
+      <c r="A647" t="s">
+        <v>11</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D647" t="s">
+        <v>540</v>
+      </c>
+      <c r="E647">
+        <v>30</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G647">
+        <v>1</v>
+      </c>
+      <c r="H647" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I647" t="s">
+        <v>17</v>
+      </c>
+      <c r="J647" t="s">
+        <v>26</v>
+      </c>
+      <c r="K647">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="648" spans="1:11">
+      <c r="A648" t="s">
+        <v>11</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D648" t="s">
+        <v>525</v>
+      </c>
+      <c r="E648">
+        <v>10</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G648">
+        <v>1</v>
+      </c>
+      <c r="H648" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I648" t="s">
+        <v>17</v>
+      </c>
+      <c r="J648" t="s">
+        <v>26</v>
+      </c>
+      <c r="K648">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="649" spans="1:11">
+      <c r="A649" t="s">
+        <v>11</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D649" t="s">
+        <v>95</v>
+      </c>
+      <c r="E649">
+        <v>20</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G649">
+        <v>1</v>
+      </c>
+      <c r="H649" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I649" t="s">
+        <v>17</v>
+      </c>
+      <c r="J649" t="s">
+        <v>26</v>
+      </c>
+      <c r="K649">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="650" spans="1:11">
+      <c r="A650" t="s">
+        <v>11</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D650" t="s">
+        <v>639</v>
+      </c>
+      <c r="E650">
+        <v>15</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G650">
+        <v>1</v>
+      </c>
+      <c r="H650" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I650" t="s">
+        <v>17</v>
+      </c>
+      <c r="J650" t="s">
+        <v>26</v>
+      </c>
+      <c r="K650">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="651" spans="1:11">
+      <c r="A651" t="s">
+        <v>11</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D651" t="s">
+        <v>95</v>
+      </c>
+      <c r="E651">
+        <v>20</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G651">
+        <v>1</v>
+      </c>
+      <c r="H651" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I651" t="s">
+        <v>17</v>
+      </c>
+      <c r="J651" t="s">
+        <v>26</v>
+      </c>
+      <c r="K651">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="652" spans="1:11">
+      <c r="A652" t="s">
+        <v>11</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D652" t="s">
+        <v>14</v>
+      </c>
+      <c r="E652">
+        <v>5</v>
+      </c>
+      <c r="F652" t="s">
+        <v>21</v>
+      </c>
+      <c r="G652">
+        <v>1</v>
+      </c>
+      <c r="H652" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I652" t="s">
+        <v>17</v>
+      </c>
+      <c r="J652" t="s">
+        <v>18</v>
+      </c>
+      <c r="K652">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="653" spans="1:11">
+      <c r="A653" t="s">
+        <v>11</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D653" t="s">
+        <v>14</v>
+      </c>
+      <c r="E653">
+        <v>5</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G653">
+        <v>1</v>
+      </c>
+      <c r="H653" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I653" t="s">
+        <v>17</v>
+      </c>
+      <c r="J653" t="s">
+        <v>18</v>
+      </c>
+      <c r="K653">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="654" spans="1:11">
+      <c r="A654" t="s">
+        <v>11</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E654">
+        <v>384</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G654">
+        <v>1</v>
+      </c>
+      <c r="H654" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I654" t="s">
+        <v>17</v>
+      </c>
+      <c r="J654" t="s">
+        <v>18</v>
+      </c>
+      <c r="K654">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="655" spans="1:11">
+      <c r="A655" t="s">
+        <v>11</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D655" t="s">
+        <v>14</v>
+      </c>
+      <c r="E655">
+        <v>5</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G655">
+        <v>1</v>
+      </c>
+      <c r="H655" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I655" t="s">
+        <v>17</v>
+      </c>
+      <c r="J655" t="s">
+        <v>18</v>
+      </c>
+      <c r="K655">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="656" spans="1:11">
+      <c r="A656" t="s">
+        <v>11</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D656" t="s">
+        <v>14</v>
+      </c>
+      <c r="E656">
+        <v>5</v>
+      </c>
+      <c r="F656" t="s">
+        <v>21</v>
+      </c>
+      <c r="G656">
+        <v>1</v>
+      </c>
+      <c r="H656" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I656" t="s">
+        <v>17</v>
+      </c>
+      <c r="J656" t="s">
+        <v>18</v>
+      </c>
+      <c r="K656">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="657" spans="1:11">
+      <c r="A657" t="s">
+        <v>11</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D657" t="s">
+        <v>540</v>
+      </c>
+      <c r="E657">
+        <v>30</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G657">
+        <v>1</v>
+      </c>
+      <c r="H657" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I657" t="s">
+        <v>17</v>
+      </c>
+      <c r="J657" t="s">
+        <v>26</v>
+      </c>
+      <c r="K657">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="658" spans="1:11">
+      <c r="A658" t="s">
+        <v>11</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D658" t="s">
+        <v>639</v>
+      </c>
+      <c r="E658">
+        <v>15</v>
+      </c>
+      <c r="F658" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G658">
+        <v>1</v>
+      </c>
+      <c r="H658" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I658" t="s">
+        <v>17</v>
+      </c>
+      <c r="J658" t="s">
+        <v>26</v>
+      </c>
+      <c r="K658">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="659" spans="1:11">
+      <c r="A659" t="s">
+        <v>11</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D659" t="s">
+        <v>525</v>
+      </c>
+      <c r="E659">
+        <v>10</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G659">
+        <v>1</v>
+      </c>
+      <c r="H659" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I659" t="s">
+        <v>17</v>
+      </c>
+      <c r="J659" t="s">
+        <v>26</v>
+      </c>
+      <c r="K659">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="660" spans="1:11">
+      <c r="A660" t="s">
+        <v>11</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D660" t="s">
+        <v>525</v>
+      </c>
+      <c r="E660">
+        <v>10</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G660">
+        <v>1</v>
+      </c>
+      <c r="H660" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I660" t="s">
+        <v>17</v>
+      </c>
+      <c r="J660" t="s">
+        <v>26</v>
+      </c>
+      <c r="K660">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="661" spans="1:11">
+      <c r="A661" t="s">
+        <v>11</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D661" t="s">
+        <v>95</v>
+      </c>
+      <c r="E661">
+        <v>20</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G661">
+        <v>1</v>
+      </c>
+      <c r="H661" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I661" t="s">
+        <v>17</v>
+      </c>
+      <c r="J661" t="s">
+        <v>26</v>
+      </c>
+      <c r="K661">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="662" spans="1:11">
+      <c r="A662" t="s">
+        <v>11</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D662" t="s">
+        <v>525</v>
+      </c>
+      <c r="E662">
+        <v>10</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G662">
+        <v>1</v>
+      </c>
+      <c r="H662" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I662" t="s">
+        <v>17</v>
+      </c>
+      <c r="J662" t="s">
+        <v>26</v>
+      </c>
+      <c r="K662">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="663" spans="1:11">
+      <c r="A663" t="s">
+        <v>11</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D663" t="s">
+        <v>95</v>
+      </c>
+      <c r="E663">
+        <v>20</v>
+      </c>
+      <c r="F663" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G663">
+        <v>1</v>
+      </c>
+      <c r="H663" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I663" t="s">
+        <v>17</v>
+      </c>
+      <c r="J663" t="s">
+        <v>26</v>
+      </c>
+      <c r="K663">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="664" spans="1:11">
+      <c r="A664" t="s">
+        <v>11</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D664" t="s">
+        <v>525</v>
+      </c>
+      <c r="E664">
+        <v>10</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G664">
+        <v>1</v>
+      </c>
+      <c r="H664" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I664" t="s">
+        <v>17</v>
+      </c>
+      <c r="J664" t="s">
+        <v>26</v>
+      </c>
+      <c r="K664">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="665" spans="1:11">
+      <c r="A665" t="s">
+        <v>11</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D665" t="s">
+        <v>525</v>
+      </c>
+      <c r="E665">
+        <v>10</v>
+      </c>
+      <c r="F665" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G665">
+        <v>1</v>
+      </c>
+      <c r="H665" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I665" t="s">
+        <v>17</v>
+      </c>
+      <c r="J665" t="s">
+        <v>26</v>
+      </c>
+      <c r="K665">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="666" spans="1:11">
+      <c r="A666" t="s">
+        <v>11</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D666" t="s">
+        <v>14</v>
+      </c>
+      <c r="E666">
+        <v>5</v>
+      </c>
+      <c r="F666" t="s">
+        <v>21</v>
+      </c>
+      <c r="G666">
+        <v>1</v>
+      </c>
+      <c r="H666" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I666" t="s">
+        <v>17</v>
+      </c>
+      <c r="J666" t="s">
+        <v>18</v>
+      </c>
+      <c r="K666">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="667" spans="1:11">
+      <c r="A667" t="s">
+        <v>11</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D667" t="s">
+        <v>14</v>
+      </c>
+      <c r="E667">
+        <v>5</v>
+      </c>
+      <c r="F667" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G667">
+        <v>1</v>
+      </c>
+      <c r="H667" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I667" t="s">
+        <v>17</v>
+      </c>
+      <c r="J667" t="s">
+        <v>18</v>
+      </c>
+      <c r="K667">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="668" spans="1:11">
+      <c r="A668" t="s">
+        <v>11</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E668">
+        <v>191</v>
+      </c>
+      <c r="F668" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G668">
+        <v>1</v>
+      </c>
+      <c r="H668" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I668" t="s">
+        <v>17</v>
+      </c>
+      <c r="J668" t="s">
+        <v>18</v>
+      </c>
+      <c r="K668">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="669" spans="1:11">
+      <c r="A669" t="s">
+        <v>11</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D669" t="s">
+        <v>29</v>
+      </c>
+      <c r="E669">
+        <v>70</v>
+      </c>
+      <c r="F669" t="s">
+        <v>30</v>
+      </c>
+      <c r="G669">
+        <v>1</v>
+      </c>
+      <c r="H669" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I669" t="s">
+        <v>17</v>
+      </c>
+      <c r="J669" t="s">
+        <v>18</v>
+      </c>
+      <c r="K669">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="670" spans="1:11">
+      <c r="A670" t="s">
+        <v>11</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D670" t="s">
+        <v>33</v>
+      </c>
+      <c r="E670">
+        <v>53</v>
+      </c>
+      <c r="F670" t="s">
+        <v>34</v>
+      </c>
+      <c r="G670">
+        <v>1</v>
+      </c>
+      <c r="H670" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I670" t="s">
+        <v>17</v>
+      </c>
+      <c r="J670" t="s">
+        <v>18</v>
+      </c>
+      <c r="K670">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="671" spans="1:11">
+      <c r="A671" t="s">
+        <v>11</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E671">
+        <v>77</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G671">
+        <v>1</v>
+      </c>
+      <c r="H671" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I671" t="s">
+        <v>17</v>
+      </c>
+      <c r="J671" t="s">
+        <v>18</v>
+      </c>
+      <c r="K671">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="672" spans="1:11">
+      <c r="A672" t="s">
+        <v>11</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D672" t="s">
+        <v>37</v>
+      </c>
+      <c r="E672">
+        <v>44</v>
+      </c>
+      <c r="F672" t="s">
+        <v>38</v>
+      </c>
+      <c r="G672">
+        <v>1</v>
+      </c>
+      <c r="H672" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I672" t="s">
+        <v>17</v>
+      </c>
+      <c r="J672" t="s">
+        <v>18</v>
+      </c>
+      <c r="K672">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="673" spans="1:11">
+      <c r="A673" t="s">
+        <v>11</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D673" t="s">
+        <v>71</v>
+      </c>
+      <c r="E673">
+        <v>42</v>
+      </c>
+      <c r="F673" t="s">
+        <v>148</v>
+      </c>
+      <c r="G673">
+        <v>1</v>
+      </c>
+      <c r="H673" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I673" t="s">
+        <v>17</v>
+      </c>
+      <c r="J673" t="s">
+        <v>18</v>
+      </c>
+      <c r="K673">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="674" spans="1:11">
+      <c r="A674" t="s">
+        <v>11</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D674" t="s">
+        <v>108</v>
+      </c>
+      <c r="E674">
+        <v>60</v>
+      </c>
+      <c r="F674" t="s">
+        <v>109</v>
+      </c>
+      <c r="G674">
+        <v>1</v>
+      </c>
+      <c r="H674" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I674" t="s">
+        <v>17</v>
+      </c>
+      <c r="J674" t="s">
+        <v>18</v>
+      </c>
+      <c r="K674">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="675" spans="1:11">
+      <c r="A675" t="s">
+        <v>11</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D675" t="s">
+        <v>67</v>
+      </c>
+      <c r="E675">
+        <v>51</v>
+      </c>
+      <c r="F675" t="s">
+        <v>68</v>
+      </c>
+      <c r="G675">
+        <v>1</v>
+      </c>
+      <c r="H675" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I675" t="s">
+        <v>17</v>
+      </c>
+      <c r="J675" t="s">
+        <v>18</v>
+      </c>
+      <c r="K675">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="676" spans="1:11">
+      <c r="A676" t="s">
+        <v>11</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D676" t="s">
+        <v>95</v>
+      </c>
+      <c r="E676">
+        <v>20</v>
+      </c>
+      <c r="F676" t="s">
+        <v>96</v>
+      </c>
+      <c r="G676">
+        <v>1</v>
+      </c>
+      <c r="H676" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I676" t="s">
+        <v>17</v>
+      </c>
+      <c r="J676" t="s">
+        <v>18</v>
+      </c>
+      <c r="K676">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="677" spans="1:11">
+      <c r="A677" t="s">
+        <v>11</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E677">
+        <v>495</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G677">
+        <v>1</v>
+      </c>
+      <c r="H677" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I677" t="s">
+        <v>17</v>
+      </c>
+      <c r="J677" t="s">
+        <v>18</v>
+      </c>
+      <c r="K677">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="678" spans="1:11">
+      <c r="A678" t="s">
+        <v>11</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D678" t="s">
+        <v>14</v>
+      </c>
+      <c r="E678">
+        <v>5</v>
+      </c>
+      <c r="F678" t="s">
+        <v>21</v>
+      </c>
+      <c r="G678">
+        <v>1</v>
+      </c>
+      <c r="H678" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I678" t="s">
+        <v>17</v>
+      </c>
+      <c r="J678" t="s">
+        <v>18</v>
+      </c>
+      <c r="K678">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="679" spans="1:11">
+      <c r="A679" t="s">
+        <v>11</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D679" t="s">
+        <v>525</v>
+      </c>
+      <c r="E679">
+        <v>10</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G679">
+        <v>1</v>
+      </c>
+      <c r="H679" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I679" t="s">
+        <v>17</v>
+      </c>
+      <c r="J679" t="s">
+        <v>26</v>
+      </c>
+      <c r="K679">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="680" spans="1:11">
+      <c r="A680" t="s">
+        <v>11</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D680" t="s">
+        <v>639</v>
+      </c>
+      <c r="E680">
+        <v>15</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G680">
+        <v>1</v>
+      </c>
+      <c r="H680" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I680" t="s">
+        <v>17</v>
+      </c>
+      <c r="J680" t="s">
+        <v>26</v>
+      </c>
+      <c r="K680">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="681" spans="1:11">
+      <c r="A681" t="s">
+        <v>11</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D681" t="s">
+        <v>95</v>
+      </c>
+      <c r="E681">
+        <v>20</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G681">
+        <v>1</v>
+      </c>
+      <c r="H681" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I681" t="s">
+        <v>17</v>
+      </c>
+      <c r="J681" t="s">
+        <v>26</v>
+      </c>
+      <c r="K681">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="682" spans="1:11">
+      <c r="A682" t="s">
+        <v>11</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D682" t="s">
+        <v>525</v>
+      </c>
+      <c r="E682">
+        <v>10</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G682">
+        <v>1</v>
+      </c>
+      <c r="H682" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I682" t="s">
+        <v>17</v>
+      </c>
+      <c r="J682" t="s">
+        <v>26</v>
+      </c>
+      <c r="K682">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="683" spans="1:11">
+      <c r="A683" t="s">
+        <v>11</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D683" t="s">
+        <v>525</v>
+      </c>
+      <c r="E683">
+        <v>10</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G683">
+        <v>1</v>
+      </c>
+      <c r="H683" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I683" t="s">
+        <v>17</v>
+      </c>
+      <c r="J683" t="s">
+        <v>26</v>
+      </c>
+      <c r="K683">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="684" spans="1:11">
+      <c r="A684" t="s">
+        <v>11</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D684" t="s">
+        <v>95</v>
+      </c>
+      <c r="E684">
+        <v>20</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G684">
+        <v>1</v>
+      </c>
+      <c r="H684" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I684" t="s">
+        <v>17</v>
+      </c>
+      <c r="J684" t="s">
+        <v>26</v>
+      </c>
+      <c r="K684">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="685" spans="1:11">
+      <c r="A685" t="s">
+        <v>11</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D685" t="s">
+        <v>525</v>
+      </c>
+      <c r="E685">
+        <v>10</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G685">
+        <v>1</v>
+      </c>
+      <c r="H685" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I685" t="s">
+        <v>17</v>
+      </c>
+      <c r="J685" t="s">
+        <v>26</v>
+      </c>
+      <c r="K685">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="686" spans="1:11">
+      <c r="A686" t="s">
+        <v>11</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D686" t="s">
+        <v>138</v>
+      </c>
+      <c r="E686">
+        <v>32</v>
+      </c>
+      <c r="F686" t="s">
+        <v>139</v>
+      </c>
+      <c r="G686">
+        <v>1</v>
+      </c>
+      <c r="H686" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I686" t="s">
+        <v>17</v>
+      </c>
+      <c r="J686" t="s">
+        <v>18</v>
+      </c>
+      <c r="K686">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="687" spans="1:11">
+      <c r="A687" t="s">
+        <v>11</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E687">
+        <v>77</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G687">
+        <v>1</v>
+      </c>
+      <c r="H687" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I687" t="s">
+        <v>17</v>
+      </c>
+      <c r="J687" t="s">
+        <v>18</v>
+      </c>
+      <c r="K687">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="688" spans="1:11">
+      <c r="A688" t="s">
+        <v>11</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D688" t="s">
+        <v>14</v>
+      </c>
+      <c r="E688">
+        <v>5</v>
+      </c>
+      <c r="F688" t="s">
+        <v>21</v>
+      </c>
+      <c r="G688">
+        <v>1</v>
+      </c>
+      <c r="H688" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I688" t="s">
+        <v>17</v>
+      </c>
+      <c r="J688" t="s">
+        <v>18</v>
+      </c>
+      <c r="K688">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="689" spans="1:11">
+      <c r="A689" t="s">
+        <v>11</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E689">
+        <v>304</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G689">
+        <v>1</v>
+      </c>
+      <c r="H689" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I689" t="s">
+        <v>17</v>
+      </c>
+      <c r="J689" t="s">
+        <v>18</v>
+      </c>
+      <c r="K689">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="690" spans="1:11">
+      <c r="A690" t="s">
+        <v>11</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D690" t="s">
+        <v>14</v>
+      </c>
+      <c r="E690">
+        <v>5</v>
+      </c>
+      <c r="F690" t="s">
+        <v>21</v>
+      </c>
+      <c r="G690">
+        <v>1</v>
+      </c>
+      <c r="H690" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I690" t="s">
+        <v>17</v>
+      </c>
+      <c r="J690" t="s">
+        <v>18</v>
+      </c>
+      <c r="K690">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="691" spans="1:11">
+      <c r="A691" t="s">
+        <v>11</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D691" t="s">
+        <v>639</v>
+      </c>
+      <c r="E691">
+        <v>15</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G691">
+        <v>1</v>
+      </c>
+      <c r="H691" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I691" t="s">
+        <v>17</v>
+      </c>
+      <c r="J691" t="s">
+        <v>26</v>
+      </c>
+      <c r="K691">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="692" spans="1:11">
+      <c r="A692" t="s">
+        <v>11</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D692" t="s">
+        <v>639</v>
+      </c>
+      <c r="E692">
+        <v>15</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G692">
+        <v>1</v>
+      </c>
+      <c r="H692" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I692" t="s">
+        <v>17</v>
+      </c>
+      <c r="J692" t="s">
+        <v>26</v>
+      </c>
+      <c r="K692">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="693" spans="1:11">
+      <c r="A693" t="s">
+        <v>11</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D693" t="s">
+        <v>95</v>
+      </c>
+      <c r="E693">
+        <v>20</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G693">
+        <v>1</v>
+      </c>
+      <c r="H693" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I693" t="s">
+        <v>17</v>
+      </c>
+      <c r="J693" t="s">
+        <v>26</v>
+      </c>
+      <c r="K693">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="694" spans="1:11">
+      <c r="A694" t="s">
+        <v>11</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D694" t="s">
+        <v>525</v>
+      </c>
+      <c r="E694">
+        <v>10</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G694">
+        <v>1</v>
+      </c>
+      <c r="H694" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I694" t="s">
+        <v>17</v>
+      </c>
+      <c r="J694" t="s">
+        <v>26</v>
+      </c>
+      <c r="K694">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="695" spans="1:11">
+      <c r="A695" t="s">
+        <v>11</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D695" t="s">
+        <v>108</v>
+      </c>
+      <c r="E695">
+        <v>60</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G695">
+        <v>1</v>
+      </c>
+      <c r="H695" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I695" t="s">
+        <v>17</v>
+      </c>
+      <c r="J695" t="s">
+        <v>26</v>
+      </c>
+      <c r="K695">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="696" spans="1:11">
+      <c r="A696" t="s">
+        <v>11</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D696" t="s">
+        <v>639</v>
+      </c>
+      <c r="E696">
+        <v>15</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G696">
+        <v>1</v>
+      </c>
+      <c r="H696" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I696" t="s">
+        <v>17</v>
+      </c>
+      <c r="J696" t="s">
+        <v>26</v>
+      </c>
+      <c r="K696">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="697" spans="1:11">
+      <c r="A697" t="s">
+        <v>11</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D697" t="s">
+        <v>95</v>
+      </c>
+      <c r="E697">
+        <v>20</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G697">
+        <v>1</v>
+      </c>
+      <c r="H697" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I697" t="s">
+        <v>17</v>
+      </c>
+      <c r="J697" t="s">
+        <v>26</v>
+      </c>
+      <c r="K697">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="698" spans="1:11">
+      <c r="A698" t="s">
+        <v>11</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D698" t="s">
+        <v>525</v>
+      </c>
+      <c r="E698">
+        <v>10</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G698">
+        <v>1</v>
+      </c>
+      <c r="H698" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I698" t="s">
+        <v>17</v>
+      </c>
+      <c r="J698" t="s">
+        <v>26</v>
+      </c>
+      <c r="K698">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="699" spans="1:11">
+      <c r="A699" t="s">
+        <v>11</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D699" t="s">
+        <v>41</v>
+      </c>
+      <c r="E699">
+        <v>74</v>
+      </c>
+      <c r="F699" t="s">
+        <v>42</v>
+      </c>
+      <c r="G699">
+        <v>1</v>
+      </c>
+      <c r="H699" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I699" t="s">
+        <v>17</v>
+      </c>
+      <c r="J699" t="s">
+        <v>18</v>
+      </c>
+      <c r="K699">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="700" spans="1:11">
+      <c r="A700" t="s">
+        <v>11</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D700" t="s">
+        <v>45</v>
+      </c>
+      <c r="E700">
+        <v>64</v>
+      </c>
+      <c r="F700" t="s">
+        <v>46</v>
+      </c>
+      <c r="G700">
+        <v>1</v>
+      </c>
+      <c r="H700" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I700" t="s">
+        <v>17</v>
+      </c>
+      <c r="J700" t="s">
+        <v>18</v>
+      </c>
+      <c r="K700">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="701" spans="1:11">
+      <c r="A701" t="s">
+        <v>11</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D701" t="s">
+        <v>14</v>
+      </c>
+      <c r="E701">
+        <v>5</v>
+      </c>
+      <c r="F701" t="s">
+        <v>21</v>
+      </c>
+      <c r="G701">
+        <v>1</v>
+      </c>
+      <c r="H701" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I701" t="s">
+        <v>17</v>
+      </c>
+      <c r="J701" t="s">
+        <v>18</v>
+      </c>
+      <c r="K701">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="702" spans="1:11">
+      <c r="A702" t="s">
+        <v>11</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E702">
+        <v>276</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G702">
+        <v>1</v>
+      </c>
+      <c r="H702" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I702" t="s">
+        <v>17</v>
+      </c>
+      <c r="J702" t="s">
+        <v>18</v>
+      </c>
+      <c r="K702">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="703" spans="1:11">
+      <c r="A703" t="s">
+        <v>11</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D703" t="s">
+        <v>29</v>
+      </c>
+      <c r="E703">
+        <v>70</v>
+      </c>
+      <c r="F703" t="s">
+        <v>30</v>
+      </c>
+      <c r="G703">
+        <v>1</v>
+      </c>
+      <c r="H703" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I703" t="s">
+        <v>17</v>
+      </c>
+      <c r="J703" t="s">
+        <v>18</v>
+      </c>
+      <c r="K703">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="704" spans="1:11">
+      <c r="A704" t="s">
+        <v>11</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D704" t="s">
+        <v>37</v>
+      </c>
+      <c r="E704">
+        <v>44</v>
+      </c>
+      <c r="F704" t="s">
+        <v>38</v>
+      </c>
+      <c r="G704">
+        <v>1</v>
+      </c>
+      <c r="H704" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I704" t="s">
+        <v>17</v>
+      </c>
+      <c r="J704" t="s">
+        <v>18</v>
+      </c>
+      <c r="K704">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="705" spans="1:11">
+      <c r="A705" t="s">
+        <v>11</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D705" t="s">
+        <v>71</v>
+      </c>
+      <c r="E705">
+        <v>42</v>
+      </c>
+      <c r="F705" t="s">
+        <v>148</v>
+      </c>
+      <c r="G705">
+        <v>1</v>
+      </c>
+      <c r="H705" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I705" t="s">
+        <v>17</v>
+      </c>
+      <c r="J705" t="s">
+        <v>18</v>
+      </c>
+      <c r="K705">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="706" spans="1:11">
+      <c r="A706" t="s">
+        <v>11</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D706" t="s">
+        <v>525</v>
+      </c>
+      <c r="E706">
+        <v>10</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G706">
+        <v>1</v>
+      </c>
+      <c r="H706" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I706" t="s">
+        <v>17</v>
+      </c>
+      <c r="J706" t="s">
+        <v>26</v>
+      </c>
+      <c r="K706">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="707" spans="1:11">
+      <c r="A707" t="s">
+        <v>11</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D707" t="s">
+        <v>14</v>
+      </c>
+      <c r="E707">
+        <v>5</v>
+      </c>
+      <c r="F707" t="s">
+        <v>780</v>
+      </c>
+      <c r="G707">
+        <v>1</v>
+      </c>
+      <c r="H707" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I707" t="s">
+        <v>17</v>
+      </c>
+      <c r="J707" t="s">
+        <v>18</v>
+      </c>
+      <c r="K707">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="708" spans="1:11">
+      <c r="A708" t="s">
+        <v>11</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D708" t="s">
+        <v>95</v>
+      </c>
+      <c r="E708">
+        <v>20</v>
+      </c>
+      <c r="F708" t="s">
+        <v>96</v>
+      </c>
+      <c r="G708">
+        <v>1</v>
+      </c>
+      <c r="H708" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I708" t="s">
+        <v>17</v>
+      </c>
+      <c r="J708" t="s">
+        <v>18</v>
+      </c>
+      <c r="K708">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="709" spans="1:11">
+      <c r="A709" t="s">
+        <v>11</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D709" t="s">
+        <v>785</v>
+      </c>
+      <c r="E709">
+        <v>843</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G709">
+        <v>1</v>
+      </c>
+      <c r="H709" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I709" t="s">
+        <v>17</v>
+      </c>
+      <c r="J709" t="s">
+        <v>18</v>
+      </c>
+      <c r="K709">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="710" spans="1:11">
+      <c r="A710" t="s">
+        <v>11</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D710" t="s">
+        <v>14</v>
+      </c>
+      <c r="E710">
+        <v>5</v>
+      </c>
+      <c r="F710" t="s">
+        <v>789</v>
+      </c>
+      <c r="G710">
+        <v>1</v>
+      </c>
+      <c r="H710" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I710" t="s">
+        <v>17</v>
+      </c>
+      <c r="J710" t="s">
+        <v>18</v>
+      </c>
+      <c r="K710">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="711" spans="1:11">
+      <c r="A711" t="s">
+        <v>11</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D711" t="s">
+        <v>14</v>
+      </c>
+      <c r="E711">
+        <v>5</v>
+      </c>
+      <c r="F711" t="s">
+        <v>21</v>
+      </c>
+      <c r="G711">
+        <v>1</v>
+      </c>
+      <c r="H711" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I711" t="s">
+        <v>17</v>
+      </c>
+      <c r="J711" t="s">
+        <v>18</v>
+      </c>
+      <c r="K711">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="712" spans="1:11">
+      <c r="A712" t="s">
+        <v>11</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D712" t="s">
+        <v>525</v>
+      </c>
+      <c r="E712">
+        <v>10</v>
+      </c>
+      <c r="F712" t="s">
+        <v>532</v>
+      </c>
+      <c r="G712">
+        <v>1</v>
+      </c>
+      <c r="H712" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I712" t="s">
+        <v>17</v>
+      </c>
+      <c r="J712" t="s">
+        <v>26</v>
+      </c>
+      <c r="K712">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="713" spans="1:11">
+      <c r="A713" t="s">
+        <v>11</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D713" t="s">
+        <v>95</v>
+      </c>
+      <c r="E713">
+        <v>20</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G713">
+        <v>1</v>
+      </c>
+      <c r="H713" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I713" t="s">
+        <v>17</v>
+      </c>
+      <c r="J713" t="s">
+        <v>26</v>
+      </c>
+      <c r="K713">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="714" spans="1:11">
+      <c r="A714" t="s">
+        <v>11</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D714" t="s">
+        <v>525</v>
+      </c>
+      <c r="E714">
+        <v>10</v>
+      </c>
+      <c r="F714" t="s">
+        <v>532</v>
+      </c>
+      <c r="G714">
+        <v>1</v>
+      </c>
+      <c r="H714" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I714" t="s">
+        <v>17</v>
+      </c>
+      <c r="J714" t="s">
+        <v>26</v>
+      </c>
+      <c r="K714">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="715" spans="1:11">
+      <c r="A715" t="s">
+        <v>11</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D715" t="s">
+        <v>525</v>
+      </c>
+      <c r="E715">
+        <v>10</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G715">
+        <v>1</v>
+      </c>
+      <c r="H715" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I715" t="s">
+        <v>17</v>
+      </c>
+      <c r="J715" t="s">
+        <v>26</v>
+      </c>
+      <c r="K715">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="716" spans="1:11">
+      <c r="A716" t="s">
+        <v>11</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D716" t="s">
+        <v>525</v>
+      </c>
+      <c r="E716">
+        <v>10</v>
+      </c>
+      <c r="F716" t="s">
+        <v>532</v>
+      </c>
+      <c r="G716">
+        <v>1</v>
+      </c>
+      <c r="H716" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I716" t="s">
+        <v>17</v>
+      </c>
+      <c r="J716" t="s">
+        <v>26</v>
+      </c>
+      <c r="K716">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="717" spans="1:11">
+      <c r="A717" t="s">
+        <v>11</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D717" t="s">
+        <v>14</v>
+      </c>
+      <c r="E717">
+        <v>5</v>
+      </c>
+      <c r="F717" t="s">
+        <v>21</v>
+      </c>
+      <c r="G717">
+        <v>1</v>
+      </c>
+      <c r="H717" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I717" t="s">
+        <v>17</v>
+      </c>
+      <c r="J717" t="s">
+        <v>18</v>
+      </c>
+      <c r="K717">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="718" spans="1:11">
+      <c r="A718" t="s">
+        <v>11</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D718" t="s">
+        <v>14</v>
+      </c>
+      <c r="E718">
+        <v>5</v>
+      </c>
+      <c r="F718" t="s">
+        <v>789</v>
+      </c>
+      <c r="G718">
+        <v>1</v>
+      </c>
+      <c r="H718" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I718" t="s">
+        <v>17</v>
+      </c>
+      <c r="J718" t="s">
+        <v>18</v>
+      </c>
+      <c r="K718">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="719" spans="1:11">
+      <c r="A719" t="s">
+        <v>11</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E719">
+        <v>691</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G719">
+        <v>1</v>
+      </c>
+      <c r="H719" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I719" t="s">
+        <v>17</v>
+      </c>
+      <c r="J719" t="s">
+        <v>18</v>
+      </c>
+      <c r="K719">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="720" spans="1:11">
+      <c r="A720" t="s">
+        <v>11</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D720" t="s">
+        <v>14</v>
+      </c>
+      <c r="E720">
+        <v>5</v>
+      </c>
+      <c r="F720" t="s">
+        <v>789</v>
+      </c>
+      <c r="G720">
+        <v>1</v>
+      </c>
+      <c r="H720" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I720" t="s">
+        <v>17</v>
+      </c>
+      <c r="J720" t="s">
+        <v>18</v>
+      </c>
+      <c r="K720">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="721" spans="1:11">
+      <c r="A721" t="s">
+        <v>11</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D721" t="s">
+        <v>14</v>
+      </c>
+      <c r="E721">
+        <v>5</v>
+      </c>
+      <c r="F721" t="s">
+        <v>21</v>
+      </c>
+      <c r="G721">
+        <v>1</v>
+      </c>
+      <c r="H721" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I721" t="s">
+        <v>17</v>
+      </c>
+      <c r="J721" t="s">
+        <v>18</v>
+      </c>
+      <c r="K721">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="722" spans="1:11">
+      <c r="A722" t="s">
+        <v>11</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D722" t="s">
+        <v>525</v>
+      </c>
+      <c r="E722">
+        <v>10</v>
+      </c>
+      <c r="F722" t="s">
+        <v>532</v>
+      </c>
+      <c r="G722">
+        <v>1</v>
+      </c>
+      <c r="H722" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I722" t="s">
+        <v>17</v>
+      </c>
+      <c r="J722" t="s">
+        <v>26</v>
+      </c>
+      <c r="K722">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="723" spans="1:11">
+      <c r="A723" t="s">
+        <v>11</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D723" t="s">
+        <v>108</v>
+      </c>
+      <c r="E723">
+        <v>60</v>
+      </c>
+      <c r="F723" t="s">
+        <v>109</v>
+      </c>
+      <c r="G723">
+        <v>1</v>
+      </c>
+      <c r="H723" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I723" t="s">
+        <v>17</v>
+      </c>
+      <c r="J723" t="s">
+        <v>18</v>
+      </c>
+      <c r="K723">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="724" spans="1:11">
+      <c r="A724" t="s">
+        <v>11</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D724" t="s">
+        <v>525</v>
+      </c>
+      <c r="E724">
+        <v>10</v>
+      </c>
+      <c r="F724" t="s">
+        <v>532</v>
+      </c>
+      <c r="G724">
+        <v>1</v>
+      </c>
+      <c r="H724" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I724" t="s">
+        <v>17</v>
+      </c>
+      <c r="J724" t="s">
+        <v>26</v>
+      </c>
+      <c r="K724">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="725" spans="1:11">
+      <c r="A725" t="s">
+        <v>11</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D725" t="s">
+        <v>95</v>
+      </c>
+      <c r="E725">
+        <v>20</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G725">
+        <v>1</v>
+      </c>
+      <c r="H725" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I725" t="s">
+        <v>17</v>
+      </c>
+      <c r="J725" t="s">
+        <v>26</v>
+      </c>
+      <c r="K725">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="726" spans="1:11">
+      <c r="A726" t="s">
+        <v>11</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D726" t="s">
+        <v>525</v>
+      </c>
+      <c r="E726">
+        <v>10</v>
+      </c>
+      <c r="F726" t="s">
+        <v>532</v>
+      </c>
+      <c r="G726">
+        <v>1</v>
+      </c>
+      <c r="H726" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I726" t="s">
+        <v>17</v>
+      </c>
+      <c r="J726" t="s">
+        <v>26</v>
+      </c>
+      <c r="K726">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="727" spans="1:11">
+      <c r="A727" t="s">
+        <v>11</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D727" t="s">
+        <v>14</v>
+      </c>
+      <c r="E727">
+        <v>5</v>
+      </c>
+      <c r="F727" t="s">
+        <v>21</v>
+      </c>
+      <c r="G727">
+        <v>1</v>
+      </c>
+      <c r="H727" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I727" t="s">
+        <v>17</v>
+      </c>
+      <c r="J727" t="s">
+        <v>18</v>
+      </c>
+      <c r="K727">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="728" spans="1:11">
+      <c r="A728" t="s">
+        <v>11</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D728" t="s">
+        <v>14</v>
+      </c>
+      <c r="E728">
+        <v>5</v>
+      </c>
+      <c r="F728" t="s">
+        <v>789</v>
+      </c>
+      <c r="G728">
+        <v>1</v>
+      </c>
+      <c r="H728" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I728" t="s">
+        <v>17</v>
+      </c>
+      <c r="J728" t="s">
+        <v>18</v>
+      </c>
+      <c r="K728">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="729" spans="1:11">
+      <c r="A729" t="s">
+        <v>11</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E729">
+        <v>513</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G729">
+        <v>1</v>
+      </c>
+      <c r="H729" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I729" t="s">
+        <v>17</v>
+      </c>
+      <c r="J729" t="s">
+        <v>18</v>
+      </c>
+      <c r="K729">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="730" spans="1:11">
+      <c r="A730" t="s">
+        <v>11</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D730" t="s">
+        <v>14</v>
+      </c>
+      <c r="E730">
+        <v>5</v>
+      </c>
+      <c r="F730" t="s">
+        <v>789</v>
+      </c>
+      <c r="G730">
+        <v>1</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I730" t="s">
+        <v>17</v>
+      </c>
+      <c r="J730" t="s">
+        <v>18</v>
+      </c>
+      <c r="K730">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="731" spans="1:11">
+      <c r="A731" t="s">
+        <v>11</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D731" t="s">
+        <v>14</v>
+      </c>
+      <c r="E731">
+        <v>5</v>
+      </c>
+      <c r="F731" t="s">
+        <v>21</v>
+      </c>
+      <c r="G731">
+        <v>1</v>
+      </c>
+      <c r="H731" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I731" t="s">
+        <v>17</v>
+      </c>
+      <c r="J731" t="s">
+        <v>18</v>
+      </c>
+      <c r="K731">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="732" spans="1:11">
+      <c r="A732" t="s">
+        <v>11</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D732" t="s">
+        <v>525</v>
+      </c>
+      <c r="E732">
+        <v>10</v>
+      </c>
+      <c r="F732" t="s">
+        <v>532</v>
+      </c>
+      <c r="G732">
+        <v>1</v>
+      </c>
+      <c r="H732" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I732" t="s">
+        <v>17</v>
+      </c>
+      <c r="J732" t="s">
+        <v>26</v>
+      </c>
+      <c r="K732">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="733" spans="1:11">
+      <c r="A733" t="s">
+        <v>11</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D733" t="s">
+        <v>95</v>
+      </c>
+      <c r="E733">
+        <v>20</v>
+      </c>
+      <c r="F733" t="s">
+        <v>597</v>
+      </c>
+      <c r="G733">
+        <v>1</v>
+      </c>
+      <c r="H733" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I733" t="s">
+        <v>17</v>
+      </c>
+      <c r="J733" t="s">
+        <v>26</v>
+      </c>
+      <c r="K733">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="734" spans="1:11">
+      <c r="A734" t="s">
+        <v>11</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D734" t="s">
+        <v>525</v>
+      </c>
+      <c r="E734">
+        <v>10</v>
+      </c>
+      <c r="F734" t="s">
+        <v>532</v>
+      </c>
+      <c r="G734">
+        <v>1</v>
+      </c>
+      <c r="H734" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I734" t="s">
+        <v>17</v>
+      </c>
+      <c r="J734" t="s">
+        <v>26</v>
+      </c>
+      <c r="K734">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="735" spans="1:11">
+      <c r="A735" t="s">
+        <v>11</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D735" t="s">
+        <v>24</v>
+      </c>
+      <c r="E735">
+        <v>29</v>
+      </c>
+      <c r="F735" t="s">
+        <v>665</v>
+      </c>
+      <c r="G735">
+        <v>1</v>
+      </c>
+      <c r="H735" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I735" t="s">
+        <v>17</v>
+      </c>
+      <c r="J735" t="s">
+        <v>26</v>
+      </c>
+      <c r="K735">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="736" spans="1:11">
+      <c r="A736" t="s">
+        <v>11</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D736" t="s">
+        <v>525</v>
+      </c>
+      <c r="E736">
+        <v>10</v>
+      </c>
+      <c r="F736" t="s">
+        <v>532</v>
+      </c>
+      <c r="G736">
+        <v>1</v>
+      </c>
+      <c r="H736" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I736" t="s">
+        <v>17</v>
+      </c>
+      <c r="J736" t="s">
+        <v>26</v>
+      </c>
+      <c r="K736">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="737" spans="1:11">
+      <c r="A737" t="s">
+        <v>11</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D737" t="s">
+        <v>95</v>
+      </c>
+      <c r="E737">
+        <v>20</v>
+      </c>
+      <c r="F737" t="s">
+        <v>529</v>
+      </c>
+      <c r="G737">
+        <v>1</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I737" t="s">
+        <v>17</v>
+      </c>
+      <c r="J737" t="s">
+        <v>26</v>
+      </c>
+      <c r="K737">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="738" spans="1:11">
+      <c r="A738" t="s">
+        <v>11</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D738" t="s">
+        <v>14</v>
+      </c>
+      <c r="E738">
+        <v>5</v>
+      </c>
+      <c r="F738" t="s">
+        <v>21</v>
+      </c>
+      <c r="G738">
+        <v>1</v>
+      </c>
+      <c r="H738" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I738" t="s">
+        <v>17</v>
+      </c>
+      <c r="J738" t="s">
+        <v>18</v>
+      </c>
+      <c r="K738">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="739" spans="1:11">
+      <c r="A739" t="s">
+        <v>11</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D739" t="s">
+        <v>14</v>
+      </c>
+      <c r="E739">
+        <v>5</v>
+      </c>
+      <c r="F739" t="s">
+        <v>789</v>
+      </c>
+      <c r="G739">
+        <v>1</v>
+      </c>
+      <c r="H739" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I739" t="s">
+        <v>17</v>
+      </c>
+      <c r="J739" t="s">
+        <v>18</v>
+      </c>
+      <c r="K739">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="740" spans="1:11">
+      <c r="A740" t="s">
+        <v>11</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E740">
+        <v>360</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G740">
+        <v>1</v>
+      </c>
+      <c r="H740" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I740" t="s">
+        <v>17</v>
+      </c>
+      <c r="J740" t="s">
+        <v>18</v>
+      </c>
+      <c r="K740">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="741" spans="1:11">
+      <c r="A741" t="s">
+        <v>11</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D741" t="s">
+        <v>91</v>
+      </c>
+      <c r="E741">
+        <v>8</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G741">
+        <v>1</v>
+      </c>
+      <c r="H741" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I741" t="s">
+        <v>17</v>
+      </c>
+      <c r="J741" t="s">
+        <v>18</v>
+      </c>
+      <c r="K741">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="742" spans="1:11">
+      <c r="A742" t="s">
+        <v>11</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D742" t="s">
+        <v>33</v>
+      </c>
+      <c r="E742">
+        <v>53</v>
+      </c>
+      <c r="F742" t="s">
+        <v>34</v>
+      </c>
+      <c r="G742">
+        <v>1</v>
+      </c>
+      <c r="H742" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I742" t="s">
+        <v>17</v>
+      </c>
+      <c r="J742" t="s">
+        <v>18</v>
+      </c>
+      <c r="K742">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="743" spans="1:11">
+      <c r="A743" t="s">
+        <v>11</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E743">
+        <v>77</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G743">
+        <v>1</v>
+      </c>
+      <c r="H743" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I743" t="s">
+        <v>17</v>
+      </c>
+      <c r="J743" t="s">
+        <v>18</v>
+      </c>
+      <c r="K743">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="744" spans="1:11">
+      <c r="A744" t="s">
+        <v>11</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D744" t="s">
+        <v>37</v>
+      </c>
+      <c r="E744">
+        <v>44</v>
+      </c>
+      <c r="F744" t="s">
+        <v>38</v>
+      </c>
+      <c r="G744">
+        <v>1</v>
+      </c>
+      <c r="H744" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I744" t="s">
+        <v>17</v>
+      </c>
+      <c r="J744" t="s">
+        <v>18</v>
+      </c>
+      <c r="K744">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="745" spans="1:11">
+      <c r="A745" t="s">
+        <v>11</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D745" t="s">
+        <v>71</v>
+      </c>
+      <c r="E745">
+        <v>42</v>
+      </c>
+      <c r="F745" t="s">
+        <v>148</v>
+      </c>
+      <c r="G745">
+        <v>1</v>
+      </c>
+      <c r="H745" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I745" t="s">
+        <v>17</v>
+      </c>
+      <c r="J745" t="s">
+        <v>18</v>
+      </c>
+      <c r="K745">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="746" spans="1:11">
+      <c r="A746" t="s">
+        <v>11</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D746" t="s">
+        <v>108</v>
+      </c>
+      <c r="E746">
+        <v>60</v>
+      </c>
+      <c r="F746" t="s">
+        <v>109</v>
+      </c>
+      <c r="G746">
+        <v>1</v>
+      </c>
+      <c r="H746" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I746" t="s">
+        <v>17</v>
+      </c>
+      <c r="J746" t="s">
+        <v>18</v>
+      </c>
+      <c r="K746">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="747" spans="1:11">
+      <c r="A747" t="s">
+        <v>11</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D747" t="s">
+        <v>14</v>
+      </c>
+      <c r="E747">
+        <v>5</v>
+      </c>
+      <c r="F747" t="s">
+        <v>21</v>
+      </c>
+      <c r="G747">
+        <v>1</v>
+      </c>
+      <c r="H747" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I747" t="s">
+        <v>17</v>
+      </c>
+      <c r="J747" t="s">
+        <v>18</v>
+      </c>
+      <c r="K747">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="748" spans="1:11">
+      <c r="A748" t="s">
+        <v>11</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E748">
+        <v>246</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G748">
+        <v>1</v>
+      </c>
+      <c r="H748" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I748" t="s">
+        <v>17</v>
+      </c>
+      <c r="J748" t="s">
+        <v>18</v>
+      </c>
+      <c r="K748">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="749" spans="1:11">
+      <c r="A749" t="s">
+        <v>11</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D749" t="s">
+        <v>14</v>
+      </c>
+      <c r="E749">
+        <v>5</v>
+      </c>
+      <c r="F749" t="s">
+        <v>21</v>
+      </c>
+      <c r="G749">
+        <v>1</v>
+      </c>
+      <c r="H749" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I749" t="s">
+        <v>17</v>
+      </c>
+      <c r="J749" t="s">
+        <v>18</v>
+      </c>
+      <c r="K749">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="750" spans="1:11">
+      <c r="A750" t="s">
+        <v>11</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D750" t="s">
+        <v>67</v>
+      </c>
+      <c r="E750">
+        <v>51</v>
+      </c>
+      <c r="F750" t="s">
+        <v>68</v>
+      </c>
+      <c r="G750">
+        <v>1</v>
+      </c>
+      <c r="H750" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I750" t="s">
+        <v>17</v>
+      </c>
+      <c r="J750" t="s">
+        <v>18</v>
+      </c>
+      <c r="K750">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="751" spans="1:11">
+      <c r="A751" t="s">
+        <v>11</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D751" t="s">
+        <v>71</v>
+      </c>
+      <c r="E751">
+        <v>42</v>
+      </c>
+      <c r="F751" t="s">
+        <v>72</v>
+      </c>
+      <c r="G751">
+        <v>1</v>
+      </c>
+      <c r="H751" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I751" t="s">
+        <v>17</v>
+      </c>
+      <c r="J751" t="s">
+        <v>18</v>
+      </c>
+      <c r="K751">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="752" spans="1:11">
+      <c r="A752" t="s">
+        <v>11</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D752" t="s">
+        <v>41</v>
+      </c>
+      <c r="E752">
+        <v>74</v>
+      </c>
+      <c r="F752" t="s">
+        <v>42</v>
+      </c>
+      <c r="G752">
+        <v>1</v>
+      </c>
+      <c r="H752" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I752" t="s">
+        <v>17</v>
+      </c>
+      <c r="J752" t="s">
+        <v>18</v>
+      </c>
+      <c r="K752">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="753" spans="1:11">
+      <c r="A753" t="s">
+        <v>11</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D753" t="s">
+        <v>525</v>
+      </c>
+      <c r="E753">
+        <v>10</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G753">
+        <v>1</v>
+      </c>
+      <c r="H753" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I753" t="s">
+        <v>17</v>
+      </c>
+      <c r="J753" t="s">
+        <v>26</v>
+      </c>
+      <c r="K753">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="754" spans="1:11">
+      <c r="A754" t="s">
+        <v>11</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D754" t="s">
+        <v>91</v>
+      </c>
+      <c r="E754">
+        <v>8</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G754">
+        <v>1</v>
+      </c>
+      <c r="H754" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I754" t="s">
+        <v>17</v>
+      </c>
+      <c r="J754" t="s">
+        <v>18</v>
+      </c>
+      <c r="K754">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="755" spans="1:11">
+      <c r="A755" t="s">
+        <v>11</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D755" t="s">
+        <v>95</v>
+      </c>
+      <c r="E755">
+        <v>20</v>
+      </c>
+      <c r="F755" t="s">
+        <v>96</v>
+      </c>
+      <c r="G755">
+        <v>1</v>
+      </c>
+      <c r="H755" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I755" t="s">
+        <v>17</v>
+      </c>
+      <c r="J755" t="s">
+        <v>18</v>
+      </c>
+      <c r="K755">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="756" spans="1:11">
+      <c r="A756" t="s">
+        <v>11</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D756" t="s">
+        <v>91</v>
+      </c>
+      <c r="E756">
+        <v>8</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G756">
+        <v>1</v>
+      </c>
+      <c r="H756" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I756" t="s">
+        <v>17</v>
+      </c>
+      <c r="J756" t="s">
+        <v>18</v>
+      </c>
+      <c r="K756">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="757" spans="1:11">
+      <c r="A757" t="s">
+        <v>11</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D757" t="s">
+        <v>91</v>
+      </c>
+      <c r="E757">
+        <v>8</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G757">
+        <v>1</v>
+      </c>
+      <c r="H757" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I757" t="s">
+        <v>17</v>
+      </c>
+      <c r="J757" t="s">
+        <v>18</v>
+      </c>
+      <c r="K757">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="758" spans="1:11">
+      <c r="A758" t="s">
+        <v>11</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D758" t="s">
+        <v>14</v>
+      </c>
+      <c r="E758">
+        <v>5</v>
+      </c>
+      <c r="F758" t="s">
+        <v>21</v>
+      </c>
+      <c r="G758">
+        <v>1</v>
+      </c>
+      <c r="H758" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I758" t="s">
+        <v>17</v>
+      </c>
+      <c r="J758" t="s">
+        <v>18</v>
+      </c>
+      <c r="K758">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="759" spans="1:11">
+      <c r="A759" t="s">
+        <v>11</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D759" t="s">
+        <v>95</v>
+      </c>
+      <c r="E759">
+        <v>20</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G759">
+        <v>1</v>
+      </c>
+      <c r="H759" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I759" t="s">
+        <v>17</v>
+      </c>
+      <c r="J759" t="s">
+        <v>26</v>
+      </c>
+      <c r="K759">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="760" spans="1:11">
+      <c r="A760" t="s">
+        <v>11</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D760" t="s">
+        <v>525</v>
+      </c>
+      <c r="E760">
+        <v>10</v>
+      </c>
+      <c r="F760" t="s">
+        <v>532</v>
+      </c>
+      <c r="G760">
+        <v>1</v>
+      </c>
+      <c r="H760" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I760" t="s">
+        <v>17</v>
+      </c>
+      <c r="J760" t="s">
+        <v>26</v>
+      </c>
+      <c r="K760">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="761" spans="1:11">
+      <c r="A761" t="s">
+        <v>11</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D761" t="s">
+        <v>639</v>
+      </c>
+      <c r="E761">
+        <v>15</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G761">
+        <v>1</v>
+      </c>
+      <c r="H761" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I761" t="s">
+        <v>17</v>
+      </c>
+      <c r="J761" t="s">
+        <v>26</v>
+      </c>
+      <c r="K761">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="762" spans="1:11">
+      <c r="A762" t="s">
+        <v>11</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D762" t="s">
+        <v>525</v>
+      </c>
+      <c r="E762">
+        <v>10</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G762">
+        <v>1</v>
+      </c>
+      <c r="H762" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I762" t="s">
+        <v>17</v>
+      </c>
+      <c r="J762" t="s">
+        <v>26</v>
+      </c>
+      <c r="K762">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="763" spans="1:11">
+      <c r="A763" t="s">
+        <v>11</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D763" t="s">
+        <v>525</v>
+      </c>
+      <c r="E763">
+        <v>10</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G763">
+        <v>1</v>
+      </c>
+      <c r="H763" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I763" t="s">
+        <v>17</v>
+      </c>
+      <c r="J763" t="s">
+        <v>26</v>
+      </c>
+      <c r="K763">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="764" spans="1:11">
+      <c r="A764" t="s">
+        <v>11</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E764">
+        <v>50</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G764">
+        <v>1</v>
+      </c>
+      <c r="H764" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I764" t="s">
+        <v>17</v>
+      </c>
+      <c r="J764" t="s">
+        <v>26</v>
+      </c>
+      <c r="K764">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="765" spans="1:11">
+      <c r="A765" t="s">
+        <v>11</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D765" t="s">
+        <v>639</v>
+      </c>
+      <c r="E765">
+        <v>15</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G765">
+        <v>1</v>
+      </c>
+      <c r="H765" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I765" t="s">
+        <v>17</v>
+      </c>
+      <c r="J765" t="s">
+        <v>26</v>
+      </c>
+      <c r="K765">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="766" spans="1:11">
+      <c r="A766" t="s">
+        <v>11</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D766" t="s">
+        <v>525</v>
+      </c>
+      <c r="E766">
+        <v>10</v>
+      </c>
+      <c r="F766" t="s">
+        <v>532</v>
+      </c>
+      <c r="G766">
+        <v>1</v>
+      </c>
+      <c r="H766" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I766" t="s">
+        <v>17</v>
+      </c>
+      <c r="J766" t="s">
+        <v>26</v>
+      </c>
+      <c r="K766">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="767" spans="1:11">
+      <c r="A767" t="s">
+        <v>11</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D767" t="s">
+        <v>525</v>
+      </c>
+      <c r="E767">
+        <v>10</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G767">
+        <v>1</v>
+      </c>
+      <c r="H767" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I767" t="s">
+        <v>17</v>
+      </c>
+      <c r="J767" t="s">
+        <v>26</v>
+      </c>
+      <c r="K767">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="768" spans="1:11">
+      <c r="A768" t="s">
+        <v>11</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D768" t="s">
+        <v>540</v>
+      </c>
+      <c r="E768">
+        <v>30</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G768">
+        <v>1</v>
+      </c>
+      <c r="H768" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I768" t="s">
+        <v>17</v>
+      </c>
+      <c r="J768" t="s">
+        <v>26</v>
+      </c>
+      <c r="K768">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="769" spans="1:11">
+      <c r="A769" t="s">
+        <v>11</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D769" t="s">
+        <v>639</v>
+      </c>
+      <c r="E769">
+        <v>15</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G769">
+        <v>1</v>
+      </c>
+      <c r="H769" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I769" t="s">
+        <v>17</v>
+      </c>
+      <c r="J769" t="s">
+        <v>26</v>
+      </c>
+      <c r="K769">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="770" spans="1:11">
+      <c r="A770" t="s">
+        <v>11</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D770" t="s">
+        <v>95</v>
+      </c>
+      <c r="E770">
+        <v>20</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G770">
+        <v>1</v>
+      </c>
+      <c r="H770" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I770" t="s">
+        <v>17</v>
+      </c>
+      <c r="J770" t="s">
+        <v>26</v>
+      </c>
+      <c r="K770">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="771" spans="1:11">
+      <c r="A771" t="s">
+        <v>11</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D771" t="s">
+        <v>525</v>
+      </c>
+      <c r="E771">
+        <v>10</v>
+      </c>
+      <c r="F771" t="s">
+        <v>532</v>
+      </c>
+      <c r="G771">
+        <v>1</v>
+      </c>
+      <c r="H771" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I771" t="s">
+        <v>17</v>
+      </c>
+      <c r="J771" t="s">
+        <v>26</v>
+      </c>
+      <c r="K771">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="772" spans="1:11">
+      <c r="A772" t="s">
+        <v>11</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D772" t="s">
+        <v>525</v>
+      </c>
+      <c r="E772">
+        <v>10</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G772">
+        <v>1</v>
+      </c>
+      <c r="H772" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I772" t="s">
+        <v>17</v>
+      </c>
+      <c r="J772" t="s">
+        <v>26</v>
+      </c>
+      <c r="K772">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="773" spans="1:11">
+      <c r="A773" t="s">
+        <v>11</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D773" t="s">
+        <v>14</v>
+      </c>
+      <c r="E773">
+        <v>5</v>
+      </c>
+      <c r="F773" t="s">
+        <v>21</v>
+      </c>
+      <c r="G773">
+        <v>1</v>
+      </c>
+      <c r="H773" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I773" t="s">
+        <v>17</v>
+      </c>
+      <c r="J773" t="s">
+        <v>18</v>
+      </c>
+      <c r="K773">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="774" spans="1:11">
+      <c r="A774" t="s">
+        <v>11</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D774" t="s">
+        <v>91</v>
+      </c>
+      <c r="E774">
+        <v>8</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G774">
+        <v>1</v>
+      </c>
+      <c r="H774" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I774" t="s">
+        <v>17</v>
+      </c>
+      <c r="J774" t="s">
+        <v>18</v>
+      </c>
+      <c r="K774">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="775" spans="1:11">
+      <c r="A775" t="s">
+        <v>11</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D775" t="s">
+        <v>91</v>
+      </c>
+      <c r="E775">
+        <v>8</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G775">
+        <v>1</v>
+      </c>
+      <c r="H775" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I775" t="s">
+        <v>17</v>
+      </c>
+      <c r="J775" t="s">
+        <v>18</v>
+      </c>
+      <c r="K775">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="776" spans="1:11">
+      <c r="A776" t="s">
+        <v>11</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D776" t="s">
+        <v>14</v>
+      </c>
+      <c r="E776">
+        <v>5</v>
+      </c>
+      <c r="F776" t="s">
+        <v>21</v>
+      </c>
+      <c r="G776">
+        <v>1</v>
+      </c>
+      <c r="H776" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I776" t="s">
+        <v>17</v>
+      </c>
+      <c r="J776" t="s">
+        <v>18</v>
+      </c>
+      <c r="K776">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="777" spans="1:11">
+      <c r="A777" t="s">
+        <v>11</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D777" t="s">
+        <v>525</v>
+      </c>
+      <c r="E777">
+        <v>10</v>
+      </c>
+      <c r="F777" t="s">
+        <v>532</v>
+      </c>
+      <c r="G777">
+        <v>1</v>
+      </c>
+      <c r="H777" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I777" t="s">
+        <v>17</v>
+      </c>
+      <c r="J777" t="s">
+        <v>26</v>
+      </c>
+      <c r="K777">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="778" spans="1:11">
+      <c r="A778" t="s">
+        <v>11</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D778" t="s">
+        <v>525</v>
+      </c>
+      <c r="E778">
+        <v>10</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G778">
+        <v>1</v>
+      </c>
+      <c r="H778" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I778" t="s">
+        <v>17</v>
+      </c>
+      <c r="J778" t="s">
+        <v>26</v>
+      </c>
+      <c r="K778">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="779" spans="1:11">
+      <c r="A779" t="s">
+        <v>11</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D779" t="s">
+        <v>24</v>
+      </c>
+      <c r="E779">
+        <v>29</v>
+      </c>
+      <c r="F779" t="s">
+        <v>665</v>
+      </c>
+      <c r="G779">
+        <v>1</v>
+      </c>
+      <c r="H779" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I779" t="s">
+        <v>17</v>
+      </c>
+      <c r="J779" t="s">
+        <v>26</v>
+      </c>
+      <c r="K779">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="780" spans="1:11">
+      <c r="A780" t="s">
+        <v>11</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D780" t="s">
+        <v>639</v>
+      </c>
+      <c r="E780">
+        <v>15</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G780">
+        <v>1</v>
+      </c>
+      <c r="H780" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I780" t="s">
+        <v>17</v>
+      </c>
+      <c r="J780" t="s">
+        <v>26</v>
+      </c>
+      <c r="K780">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="781" spans="1:11">
+      <c r="A781" t="s">
+        <v>11</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D781" t="s">
+        <v>525</v>
+      </c>
+      <c r="E781">
+        <v>10</v>
+      </c>
+      <c r="F781" t="s">
+        <v>532</v>
+      </c>
+      <c r="G781">
+        <v>1</v>
+      </c>
+      <c r="H781" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I781" t="s">
+        <v>17</v>
+      </c>
+      <c r="J781" t="s">
+        <v>26</v>
+      </c>
+      <c r="K781">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="782" spans="1:11">
+      <c r="A782" t="s">
+        <v>11</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D782" t="s">
+        <v>525</v>
+      </c>
+      <c r="E782">
+        <v>10</v>
+      </c>
+      <c r="F782" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G782">
+        <v>1</v>
+      </c>
+      <c r="H782" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I782" t="s">
+        <v>17</v>
+      </c>
+      <c r="J782" t="s">
+        <v>26</v>
+      </c>
+      <c r="K782">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="783" spans="1:11">
+      <c r="A783" t="s">
+        <v>11</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D783" t="s">
+        <v>95</v>
+      </c>
+      <c r="E783">
+        <v>20</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1844</v>
+      </c>
+      <c r="G783">
+        <v>1</v>
+      </c>
+      <c r="H783" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I783" t="s">
+        <v>17</v>
+      </c>
+      <c r="J783" t="s">
+        <v>26</v>
+      </c>
+      <c r="K783">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="784" spans="1:11">
+      <c r="A784" t="s">
+        <v>11</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D784" t="s">
+        <v>525</v>
+      </c>
+      <c r="E784">
+        <v>10</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G784">
+        <v>1</v>
+      </c>
+      <c r="H784" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I784" t="s">
+        <v>17</v>
+      </c>
+      <c r="J784" t="s">
+        <v>26</v>
+      </c>
+      <c r="K784">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="785" spans="1:11">
+      <c r="A785" t="s">
+        <v>11</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D785" t="s">
+        <v>540</v>
+      </c>
+      <c r="E785">
+        <v>30</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G785">
+        <v>1</v>
+      </c>
+      <c r="H785" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I785" t="s">
+        <v>17</v>
+      </c>
+      <c r="J785" t="s">
+        <v>26</v>
+      </c>
+      <c r="K785">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="786" spans="1:11">
+      <c r="A786" t="s">
+        <v>11</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D786" t="s">
+        <v>525</v>
+      </c>
+      <c r="E786">
+        <v>10</v>
+      </c>
+      <c r="F786" t="s">
+        <v>532</v>
+      </c>
+      <c r="G786">
+        <v>1</v>
+      </c>
+      <c r="H786" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I786" t="s">
+        <v>17</v>
+      </c>
+      <c r="J786" t="s">
+        <v>26</v>
+      </c>
+      <c r="K786">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="787" spans="1:11">
+      <c r="A787" t="s">
+        <v>11</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D787" t="s">
+        <v>639</v>
+      </c>
+      <c r="E787">
+        <v>15</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G787">
+        <v>1</v>
+      </c>
+      <c r="H787" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I787" t="s">
+        <v>17</v>
+      </c>
+      <c r="J787" t="s">
+        <v>26</v>
+      </c>
+      <c r="K787">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="788" spans="1:11">
+      <c r="A788" t="s">
+        <v>11</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D788" t="s">
+        <v>14</v>
+      </c>
+      <c r="E788">
+        <v>5</v>
+      </c>
+      <c r="F788" t="s">
+        <v>21</v>
+      </c>
+      <c r="G788">
+        <v>1</v>
+      </c>
+      <c r="H788" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I788" t="s">
+        <v>17</v>
+      </c>
+      <c r="J788" t="s">
+        <v>18</v>
+      </c>
+      <c r="K788">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="789" spans="1:11">
+      <c r="A789" t="s">
+        <v>11</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D789" t="s">
+        <v>91</v>
+      </c>
+      <c r="E789">
+        <v>8</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G789">
+        <v>1</v>
+      </c>
+      <c r="H789" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I789" t="s">
+        <v>17</v>
+      </c>
+      <c r="J789" t="s">
+        <v>18</v>
+      </c>
+      <c r="K789">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="790" spans="1:11">
+      <c r="A790" t="s">
+        <v>11</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D790" t="s">
+        <v>525</v>
+      </c>
+      <c r="E790">
+        <v>10</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G790">
+        <v>1</v>
+      </c>
+      <c r="H790" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I790" t="s">
+        <v>17</v>
+      </c>
+      <c r="J790" t="s">
+        <v>26</v>
+      </c>
+      <c r="K790">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="791" spans="1:11">
+      <c r="A791" t="s">
+        <v>11</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D791" t="s">
+        <v>29</v>
+      </c>
+      <c r="E791">
+        <v>70</v>
+      </c>
+      <c r="F791" t="s">
+        <v>30</v>
+      </c>
+      <c r="G791">
+        <v>1</v>
+      </c>
+      <c r="H791" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I791" t="s">
+        <v>17</v>
+      </c>
+      <c r="J791" t="s">
+        <v>18</v>
+      </c>
+      <c r="K791">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="792" spans="1:11">
+      <c r="A792" t="s">
+        <v>11</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D792" t="s">
+        <v>14</v>
+      </c>
+      <c r="E792">
+        <v>5</v>
+      </c>
+      <c r="F792" t="s">
+        <v>324</v>
+      </c>
+      <c r="G792">
+        <v>1</v>
+      </c>
+      <c r="H792" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I792" t="s">
+        <v>17</v>
+      </c>
+      <c r="J792" t="s">
+        <v>18</v>
+      </c>
+      <c r="K792">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="793" spans="1:11">
+      <c r="A793" t="s">
+        <v>11</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D793" t="s">
+        <v>95</v>
+      </c>
+      <c r="E793">
+        <v>20</v>
+      </c>
+      <c r="F793" t="s">
+        <v>96</v>
+      </c>
+      <c r="G793">
+        <v>1</v>
+      </c>
+      <c r="H793" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I793" t="s">
+        <v>17</v>
+      </c>
+      <c r="J793" t="s">
+        <v>18</v>
+      </c>
+      <c r="K793">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="794" spans="1:11">
+      <c r="A794" t="s">
+        <v>11</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E794">
+        <v>1131</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G794">
+        <v>1</v>
+      </c>
+      <c r="H794" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I794" t="s">
+        <v>17</v>
+      </c>
+      <c r="J794" t="s">
+        <v>18</v>
+      </c>
+      <c r="K794">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="795" spans="1:11">
+      <c r="A795" t="s">
+        <v>11</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D795" t="s">
+        <v>14</v>
+      </c>
+      <c r="E795">
+        <v>5</v>
+      </c>
+      <c r="F795" t="s">
+        <v>15</v>
+      </c>
+      <c r="G795">
+        <v>1</v>
+      </c>
+      <c r="H795" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I795" t="s">
+        <v>17</v>
+      </c>
+      <c r="J795" t="s">
+        <v>18</v>
+      </c>
+      <c r="K795">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="796" spans="1:11">
+      <c r="A796" t="s">
+        <v>11</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D796" t="s">
+        <v>14</v>
+      </c>
+      <c r="E796">
+        <v>5</v>
+      </c>
+      <c r="F796" t="s">
+        <v>21</v>
+      </c>
+      <c r="G796">
+        <v>1</v>
+      </c>
+      <c r="H796" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I796" t="s">
+        <v>17</v>
+      </c>
+      <c r="J796" t="s">
+        <v>18</v>
+      </c>
+      <c r="K796">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="797" spans="1:11">
+      <c r="A797" t="s">
+        <v>11</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D797" t="s">
+        <v>95</v>
+      </c>
+      <c r="E797">
+        <v>20</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G797">
+        <v>1</v>
+      </c>
+      <c r="H797" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I797" t="s">
+        <v>17</v>
+      </c>
+      <c r="J797" t="s">
+        <v>26</v>
+      </c>
+      <c r="K797">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="798" spans="1:11">
+      <c r="A798" t="s">
+        <v>11</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D798" t="s">
+        <v>525</v>
+      </c>
+      <c r="E798">
+        <v>10</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G798">
+        <v>1</v>
+      </c>
+      <c r="H798" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I798" t="s">
+        <v>17</v>
+      </c>
+      <c r="J798" t="s">
+        <v>26</v>
+      </c>
+      <c r="K798">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="799" spans="1:11">
+      <c r="A799" t="s">
+        <v>11</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D799" t="s">
+        <v>95</v>
+      </c>
+      <c r="E799">
+        <v>20</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G799">
+        <v>1</v>
+      </c>
+      <c r="H799" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I799" t="s">
+        <v>17</v>
+      </c>
+      <c r="J799" t="s">
+        <v>26</v>
+      </c>
+      <c r="K799">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="800" spans="1:11">
+      <c r="A800" t="s">
+        <v>11</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D800" t="s">
+        <v>525</v>
+      </c>
+      <c r="E800">
+        <v>10</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G800">
+        <v>1</v>
+      </c>
+      <c r="H800" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I800" t="s">
+        <v>17</v>
+      </c>
+      <c r="J800" t="s">
+        <v>26</v>
+      </c>
+      <c r="K800">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="801" spans="1:11">
+      <c r="A801" t="s">
+        <v>11</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D801" t="s">
+        <v>95</v>
+      </c>
+      <c r="E801">
+        <v>20</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G801">
+        <v>1</v>
+      </c>
+      <c r="H801" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I801" t="s">
+        <v>17</v>
+      </c>
+      <c r="J801" t="s">
+        <v>26</v>
+      </c>
+      <c r="K801">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="802" spans="1:11">
+      <c r="A802" t="s">
+        <v>11</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D802" t="s">
+        <v>540</v>
+      </c>
+      <c r="E802">
+        <v>30</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G802">
+        <v>1</v>
+      </c>
+      <c r="H802" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I802" t="s">
+        <v>17</v>
+      </c>
+      <c r="J802" t="s">
+        <v>26</v>
+      </c>
+      <c r="K802">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="803" spans="1:11">
+      <c r="A803" t="s">
+        <v>11</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D803" t="s">
+        <v>525</v>
+      </c>
+      <c r="E803">
+        <v>10</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G803">
+        <v>1</v>
+      </c>
+      <c r="H803" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I803" t="s">
+        <v>17</v>
+      </c>
+      <c r="J803" t="s">
+        <v>26</v>
+      </c>
+      <c r="K803">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="804" spans="1:11">
+      <c r="A804" t="s">
+        <v>11</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E804">
+        <v>19</v>
+      </c>
+      <c r="F804" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G804">
+        <v>1</v>
+      </c>
+      <c r="H804" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I804" t="s">
+        <v>17</v>
+      </c>
+      <c r="J804" t="s">
+        <v>26</v>
+      </c>
+      <c r="K804">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="805" spans="1:11">
+      <c r="A805" t="s">
+        <v>11</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D805" t="s">
+        <v>639</v>
+      </c>
+      <c r="E805">
+        <v>15</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G805">
+        <v>1</v>
+      </c>
+      <c r="H805" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I805" t="s">
+        <v>17</v>
+      </c>
+      <c r="J805" t="s">
+        <v>26</v>
+      </c>
+      <c r="K805">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="806" spans="1:11">
+      <c r="A806" t="s">
+        <v>11</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D806" t="s">
+        <v>95</v>
+      </c>
+      <c r="E806">
+        <v>20</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G806">
+        <v>1</v>
+      </c>
+      <c r="H806" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I806" t="s">
+        <v>17</v>
+      </c>
+      <c r="J806" t="s">
+        <v>26</v>
+      </c>
+      <c r="K806">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="807" spans="1:11">
+      <c r="A807" t="s">
+        <v>11</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D807" t="s">
+        <v>14</v>
+      </c>
+      <c r="E807">
+        <v>5</v>
+      </c>
+      <c r="F807" t="s">
+        <v>21</v>
+      </c>
+      <c r="G807">
+        <v>1</v>
+      </c>
+      <c r="H807" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I807" t="s">
+        <v>17</v>
+      </c>
+      <c r="J807" t="s">
+        <v>18</v>
+      </c>
+      <c r="K807">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="808" spans="1:11">
+      <c r="A808" t="s">
+        <v>11</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D808" t="s">
+        <v>14</v>
+      </c>
+      <c r="E808">
+        <v>5</v>
+      </c>
+      <c r="F808" t="s">
+        <v>15</v>
+      </c>
+      <c r="G808">
+        <v>1</v>
+      </c>
+      <c r="H808" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I808" t="s">
+        <v>17</v>
+      </c>
+      <c r="J808" t="s">
+        <v>18</v>
+      </c>
+      <c r="K808">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="809" spans="1:11">
+      <c r="A809" t="s">
+        <v>11</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E809">
+        <v>901</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G809">
+        <v>1</v>
+      </c>
+      <c r="H809" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I809" t="s">
+        <v>17</v>
+      </c>
+      <c r="J809" t="s">
+        <v>18</v>
+      </c>
+      <c r="K809">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="810" spans="1:11">
+      <c r="A810" t="s">
+        <v>11</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D810" t="s">
+        <v>14</v>
+      </c>
+      <c r="E810">
+        <v>5</v>
+      </c>
+      <c r="F810" t="s">
+        <v>15</v>
+      </c>
+      <c r="G810">
+        <v>1</v>
+      </c>
+      <c r="H810" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I810" t="s">
+        <v>17</v>
+      </c>
+      <c r="J810" t="s">
+        <v>18</v>
+      </c>
+      <c r="K810">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="811" spans="1:11">
+      <c r="A811" t="s">
+        <v>11</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D811" t="s">
+        <v>14</v>
+      </c>
+      <c r="E811">
+        <v>5</v>
+      </c>
+      <c r="F811" t="s">
+        <v>21</v>
+      </c>
+      <c r="G811">
+        <v>1</v>
+      </c>
+      <c r="H811" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I811" t="s">
+        <v>17</v>
+      </c>
+      <c r="J811" t="s">
+        <v>18</v>
+      </c>
+      <c r="K811">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="812" spans="1:11">
+      <c r="A812" t="s">
+        <v>11</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D812" t="s">
+        <v>95</v>
+      </c>
+      <c r="E812">
+        <v>20</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G812">
+        <v>1</v>
+      </c>
+      <c r="H812" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I812" t="s">
+        <v>17</v>
+      </c>
+      <c r="J812" t="s">
+        <v>26</v>
+      </c>
+      <c r="K812">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="813" spans="1:11">
+      <c r="A813" t="s">
+        <v>11</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D813" t="s">
+        <v>639</v>
+      </c>
+      <c r="E813">
+        <v>15</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G813">
+        <v>1</v>
+      </c>
+      <c r="H813" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I813" t="s">
+        <v>17</v>
+      </c>
+      <c r="J813" t="s">
+        <v>26</v>
+      </c>
+      <c r="K813">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="814" spans="1:11">
+      <c r="A814" t="s">
+        <v>11</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D814" t="s">
+        <v>95</v>
+      </c>
+      <c r="E814">
+        <v>20</v>
+      </c>
+      <c r="F814" t="s">
+        <v>827</v>
+      </c>
+      <c r="G814">
+        <v>1</v>
+      </c>
+      <c r="H814" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I814" t="s">
+        <v>17</v>
+      </c>
+      <c r="J814" t="s">
+        <v>26</v>
+      </c>
+      <c r="K814">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="815" spans="1:11">
+      <c r="A815" t="s">
+        <v>11</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D815" t="s">
+        <v>525</v>
+      </c>
+      <c r="E815">
+        <v>10</v>
+      </c>
+      <c r="F815" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G815">
+        <v>1</v>
+      </c>
+      <c r="H815" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I815" t="s">
+        <v>17</v>
+      </c>
+      <c r="J815" t="s">
+        <v>26</v>
+      </c>
+      <c r="K815">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="816" spans="1:11">
+      <c r="A816" t="s">
+        <v>11</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D816" t="s">
+        <v>540</v>
+      </c>
+      <c r="E816">
+        <v>30</v>
+      </c>
+      <c r="F816" t="s">
+        <v>746</v>
+      </c>
+      <c r="G816">
+        <v>1</v>
+      </c>
+      <c r="H816" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I816" t="s">
+        <v>17</v>
+      </c>
+      <c r="J816" t="s">
+        <v>26</v>
+      </c>
+      <c r="K816">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="817" spans="1:11">
+      <c r="A817" t="s">
+        <v>11</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D817" t="s">
+        <v>639</v>
+      </c>
+      <c r="E817">
+        <v>15</v>
+      </c>
+      <c r="F817" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G817">
+        <v>1</v>
+      </c>
+      <c r="H817" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I817" t="s">
+        <v>17</v>
+      </c>
+      <c r="J817" t="s">
+        <v>26</v>
+      </c>
+      <c r="K817">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="818" spans="1:11">
+      <c r="A818" t="s">
+        <v>11</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D818" t="s">
+        <v>95</v>
+      </c>
+      <c r="E818">
+        <v>20</v>
+      </c>
+      <c r="F818" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G818">
+        <v>1</v>
+      </c>
+      <c r="H818" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I818" t="s">
+        <v>17</v>
+      </c>
+      <c r="J818" t="s">
+        <v>26</v>
+      </c>
+      <c r="K818">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="819" spans="1:11">
+      <c r="A819" t="s">
+        <v>11</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D819" t="s">
+        <v>525</v>
+      </c>
+      <c r="E819">
+        <v>10</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G819">
+        <v>1</v>
+      </c>
+      <c r="H819" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I819" t="s">
+        <v>17</v>
+      </c>
+      <c r="J819" t="s">
+        <v>26</v>
+      </c>
+      <c r="K819">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="820" spans="1:11">
+      <c r="A820" t="s">
+        <v>11</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D820" t="s">
+        <v>95</v>
+      </c>
+      <c r="E820">
+        <v>20</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G820">
+        <v>1</v>
+      </c>
+      <c r="H820" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I820" t="s">
+        <v>17</v>
+      </c>
+      <c r="J820" t="s">
+        <v>26</v>
+      </c>
+      <c r="K820">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="821" spans="1:11">
+      <c r="A821" t="s">
+        <v>11</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D821" t="s">
+        <v>525</v>
+      </c>
+      <c r="E821">
+        <v>10</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G821">
+        <v>1</v>
+      </c>
+      <c r="H821" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I821" t="s">
+        <v>17</v>
+      </c>
+      <c r="J821" t="s">
+        <v>26</v>
+      </c>
+      <c r="K821">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="822" spans="1:11">
+      <c r="A822" t="s">
+        <v>11</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D822" t="s">
+        <v>24</v>
+      </c>
+      <c r="E822">
+        <v>29</v>
+      </c>
+      <c r="F822" t="s">
+        <v>25</v>
+      </c>
+      <c r="G822">
+        <v>1</v>
+      </c>
+      <c r="H822" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I822" t="s">
+        <v>17</v>
+      </c>
+      <c r="J822" t="s">
+        <v>26</v>
+      </c>
+      <c r="K822">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="823" spans="1:11">
+      <c r="A823" t="s">
+        <v>11</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D823" t="s">
+        <v>24</v>
+      </c>
+      <c r="E823">
+        <v>29</v>
+      </c>
+      <c r="F823" t="s">
+        <v>665</v>
+      </c>
+      <c r="G823">
+        <v>1</v>
+      </c>
+      <c r="H823" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I823" t="s">
+        <v>17</v>
+      </c>
+      <c r="J823" t="s">
+        <v>26</v>
+      </c>
+      <c r="K823">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="824" spans="1:11">
+      <c r="A824" t="s">
+        <v>11</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D824" t="s">
+        <v>639</v>
+      </c>
+      <c r="E824">
+        <v>15</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G824">
+        <v>1</v>
+      </c>
+      <c r="H824" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I824" t="s">
+        <v>17</v>
+      </c>
+      <c r="J824" t="s">
+        <v>26</v>
+      </c>
+      <c r="K824">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="825" spans="1:11">
+      <c r="A825" t="s">
+        <v>11</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D825" t="s">
+        <v>14</v>
+      </c>
+      <c r="E825">
+        <v>5</v>
+      </c>
+      <c r="F825" t="s">
+        <v>21</v>
+      </c>
+      <c r="G825">
+        <v>1</v>
+      </c>
+      <c r="H825" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I825" t="s">
+        <v>17</v>
+      </c>
+      <c r="J825" t="s">
+        <v>18</v>
+      </c>
+      <c r="K825">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="826" spans="1:11">
+      <c r="A826" t="s">
+        <v>11</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D826" t="s">
+        <v>14</v>
+      </c>
+      <c r="E826">
+        <v>5</v>
+      </c>
+      <c r="F826" t="s">
+        <v>15</v>
+      </c>
+      <c r="G826">
+        <v>1</v>
+      </c>
+      <c r="H826" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I826" t="s">
+        <v>17</v>
+      </c>
+      <c r="J826" t="s">
+        <v>18</v>
+      </c>
+      <c r="K826">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="827" spans="1:11">
+      <c r="A827" t="s">
+        <v>11</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E827">
+        <v>1197</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G827">
+        <v>1</v>
+      </c>
+      <c r="H827" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I827" t="s">
+        <v>17</v>
+      </c>
+      <c r="J827" t="s">
+        <v>18</v>
+      </c>
+      <c r="K827">
+        <v>1197</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">