--- v2 (2026-06-13)
+++ v3 (2026-08-22)
@@ -12,5879 +12,6065 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2005">
   <si>
     <t>Clip Date</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
     <t>End Time</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Dur</t>
   </si>
   <si>
     <t>Clip Name</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
     <t>Server</t>
   </si>
   <si>
     <t>Clip Type</t>
   </si>
   <si>
     <t>Before Dur</t>
   </si>
   <si>
-    <t>12-Jun-26</t>
-[...5 lines deleted...]
-    <t>00:08:45</t>
+    <t>21-Aug-26</t>
+  </si>
+  <si>
+    <t>00:05:46:309</t>
+  </si>
+  <si>
+    <t>00:05:52</t>
+  </si>
+  <si>
+    <t>00:00:06</t>
+  </si>
+  <si>
+    <t>Walton Smart Fridge Asian Music Start Sting</t>
+  </si>
+  <si>
+    <t>Off-Peak</t>
+  </si>
+  <si>
+    <t>server1</t>
+  </si>
+  <si>
+    <t>others</t>
+  </si>
+  <si>
+    <t>00:06:39:445</t>
+  </si>
+  <si>
+    <t>00:06:44</t>
   </si>
   <si>
     <t>00:00:05</t>
   </si>
   <si>
-    <t>Apnara Dakcen Walton Cables Asian Music</t>
-[...14 lines deleted...]
-    <t>00:08:50</t>
+    <t>Apnara Dekhchen Walton Smart Fridge Asian Music Watching Up</t>
+  </si>
+  <si>
+    <t>00:06:44:605</t>
+  </si>
+  <si>
+    <t>00:06:49</t>
   </si>
   <si>
     <t>Break Bumper</t>
   </si>
   <si>
-    <t>00:08:50:390</t>
-[...2 lines deleted...]
-    <t>00:09:19</t>
+    <t>00:06:49:711</t>
+  </si>
+  <si>
+    <t>00:07:18</t>
   </si>
   <si>
     <t>00:00:29</t>
   </si>
   <si>
-    <t>Dream Holiday Park (New) - 30 sec</t>
+    <t>F:\ON-AIR\Commercial\Dream Holiday Park (New) - 30 sec</t>
   </si>
   <si>
     <t>Commercial</t>
   </si>
   <si>
-    <t>00:09:20:223</t>
-[...17 lines deleted...]
-    <t>00:00:53</t>
+    <t>00:07:19:536</t>
+  </si>
+  <si>
+    <t>00:08:27</t>
+  </si>
+  <si>
+    <t>00:01:08</t>
+  </si>
+  <si>
+    <t>Aysha Moriyom Generic</t>
+  </si>
+  <si>
+    <t>00:08:27:449</t>
+  </si>
+  <si>
+    <t>00:09:16</t>
+  </si>
+  <si>
+    <t>00:00:49</t>
   </si>
   <si>
     <t>Sonar Pakhi Generic</t>
   </si>
   <si>
-    <t>00:11:23:864</t>
-[...2 lines deleted...]
-    <t>00:12:07</t>
+    <t>00:09:16:866</t>
+  </si>
+  <si>
+    <t>00:10:13</t>
+  </si>
+  <si>
+    <t>00:00:57</t>
+  </si>
+  <si>
+    <t>ALOKDHARA EP- 110</t>
+  </si>
+  <si>
+    <t>00:10:13:943</t>
+  </si>
+  <si>
+    <t>00:10:45</t>
+  </si>
+  <si>
+    <t>00:00:32</t>
+  </si>
+  <si>
+    <t>Black &amp; White Drama Generic</t>
+  </si>
+  <si>
+    <t>00:11:33:582</t>
+  </si>
+  <si>
+    <t>00:12:29</t>
+  </si>
+  <si>
+    <t>00:00:56</t>
+  </si>
+  <si>
+    <t>Moromiya Promo EP-32</t>
+  </si>
+  <si>
+    <t>00:12:29:847</t>
+  </si>
+  <si>
+    <t>00:13:20</t>
+  </si>
+  <si>
+    <t>00:00:51</t>
+  </si>
+  <si>
+    <t>Jui Morning Bangla Cinema</t>
+  </si>
+  <si>
+    <t>00:13:21:738</t>
+  </si>
+  <si>
+    <t>00:14:03</t>
+  </si>
+  <si>
+    <t>00:00:42</t>
+  </si>
+  <si>
+    <t>Sandelina E-Cafe Generic</t>
+  </si>
+  <si>
+    <t>00:14:03:858</t>
+  </si>
+  <si>
+    <t>00:14:48</t>
+  </si>
+  <si>
+    <t>00:00:45</t>
+  </si>
+  <si>
+    <t>Bractol Music World Generic</t>
+  </si>
+  <si>
+    <t>00:14:49:067</t>
+  </si>
+  <si>
+    <t>00:15:33</t>
   </si>
   <si>
     <t>00:00:44</t>
   </si>
   <si>
     <t>Evening Bangla Cinema Generic</t>
   </si>
   <si>
-    <t>00:12:07:946</t>
-[...2 lines deleted...]
-    <t>00:13:21</t>
+    <t>00:15:32:983</t>
+  </si>
+  <si>
+    <t>00:16:46</t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Bosontu Batashe Coming Soon</t>
   </si>
   <si>
-    <t>00:13:22:226</t>
+    <t>00:16:47:254</t>
+  </si>
+  <si>
+    <t>00:17:29</t>
+  </si>
+  <si>
+    <t>00:17:29:384</t>
+  </si>
+  <si>
+    <t>00:18:14</t>
+  </si>
+  <si>
+    <t>00:18:14:526</t>
+  </si>
+  <si>
+    <t>00:18:58</t>
+  </si>
+  <si>
+    <t>00:18:58:490</t>
+  </si>
+  <si>
+    <t>00:19:03</t>
+  </si>
+  <si>
+    <t>00:19:03:581</t>
+  </si>
+  <si>
+    <t>00:19:08</t>
+  </si>
+  <si>
+    <t>00:19:08:685</t>
+  </si>
+  <si>
+    <t>00:19:14</t>
+  </si>
+  <si>
+    <t>00:23:49:909</t>
+  </si>
+  <si>
+    <t>00:23:55</t>
+  </si>
+  <si>
+    <t>00:34:30:414</t>
+  </si>
+  <si>
+    <t>00:34:35</t>
+  </si>
+  <si>
+    <t>00:34:35:530</t>
+  </si>
+  <si>
+    <t>00:34:40</t>
+  </si>
+  <si>
+    <t>00:34:40:613</t>
+  </si>
+  <si>
+    <t>00:35:31</t>
+  </si>
+  <si>
+    <t>00:35:32:553</t>
+  </si>
+  <si>
+    <t>00:36:14</t>
+  </si>
+  <si>
+    <t>00:36:14:661</t>
+  </si>
+  <si>
+    <t>00:36:59</t>
+  </si>
+  <si>
+    <t>00:36:59:809</t>
+  </si>
+  <si>
+    <t>00:38:13</t>
+  </si>
+  <si>
+    <t>00:38:14:097</t>
+  </si>
+  <si>
+    <t>00:38:19</t>
+  </si>
+  <si>
+    <t>00:38:19:179</t>
+  </si>
+  <si>
+    <t>00:38:24</t>
+  </si>
+  <si>
+    <t>00:38:24:315</t>
+  </si>
+  <si>
+    <t>00:38:30</t>
+  </si>
+  <si>
+    <t>00:38:39:193</t>
+  </si>
+  <si>
+    <t>00:39:21</t>
+  </si>
+  <si>
+    <t>Asian Music EIND Scroll up</t>
+  </si>
+  <si>
+    <t>01:00:38:026</t>
+  </si>
+  <si>
+    <t>01:00:55</t>
+  </si>
+  <si>
+    <t>00:00:17</t>
+  </si>
+  <si>
+    <t>President wish</t>
+  </si>
+  <si>
+    <t>01:00:55:959</t>
+  </si>
+  <si>
+    <t>01:01:01</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Table Talk</t>
+  </si>
+  <si>
+    <t>01:01:02:297</t>
+  </si>
+  <si>
+    <t>01:01:22</t>
+  </si>
+  <si>
+    <t>00:00:20</t>
+  </si>
+  <si>
+    <t>Live Station ID</t>
+  </si>
+  <si>
+    <t>01:01:22:828</t>
+  </si>
+  <si>
+    <t>01:19:42</t>
+  </si>
+  <si>
+    <t>00:18:20</t>
+  </si>
+  <si>
+    <t>Table Talk 20 Aug Part 01</t>
+  </si>
+  <si>
+    <t>01:19:42:748</t>
+  </si>
+  <si>
+    <t>01:19:48</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Table Talk</t>
+  </si>
+  <si>
+    <t>01:19:49:101</t>
+  </si>
+  <si>
+    <t>01:19:54</t>
+  </si>
+  <si>
+    <t>01:19:54:138</t>
+  </si>
+  <si>
+    <t>01:21:02</t>
+  </si>
+  <si>
+    <t>01:21:02:057</t>
+  </si>
+  <si>
+    <t>01:21:07</t>
+  </si>
+  <si>
+    <t>01:21:07:109</t>
+  </si>
+  <si>
+    <t>01:21:13</t>
+  </si>
+  <si>
+    <t>01:21:13:431</t>
+  </si>
+  <si>
+    <t>01:34:16</t>
+  </si>
+  <si>
+    <t>00:13:03</t>
+  </si>
+  <si>
+    <t>Table Talk 20 Aug Part 02</t>
+  </si>
+  <si>
+    <t>01:34:16:351</t>
+  </si>
+  <si>
+    <t>01:34:22</t>
+  </si>
+  <si>
+    <t>01:34:22:708</t>
+  </si>
+  <si>
+    <t>01:34:27</t>
+  </si>
+  <si>
+    <t>01:34:27:747</t>
+  </si>
+  <si>
+    <t>01:35:24</t>
+  </si>
+  <si>
+    <t>01:35:24:860</t>
+  </si>
+  <si>
+    <t>01:35:29</t>
+  </si>
+  <si>
+    <t>01:35:29:907</t>
+  </si>
+  <si>
+    <t>01:35:35</t>
+  </si>
+  <si>
+    <t>01:35:36:227</t>
+  </si>
+  <si>
+    <t>01:50:02</t>
   </si>
   <si>
     <t>00:14:26</t>
   </si>
   <si>
-    <t>00:01:04</t>
+    <t>Table Talk 20 Aug Part 03</t>
+  </si>
+  <si>
+    <t>01:50:02:144</t>
+  </si>
+  <si>
+    <t>01:50:07</t>
+  </si>
+  <si>
+    <t>Erpor Dakben Black &amp; White</t>
+  </si>
+  <si>
+    <t>01:50:07:272</t>
+  </si>
+  <si>
+    <t>01:50:24</t>
+  </si>
+  <si>
+    <t>01:50:25:150</t>
+  </si>
+  <si>
+    <t>01:50:30</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Black &amp; White</t>
+  </si>
+  <si>
+    <t>01:50:30:266</t>
+  </si>
+  <si>
+    <t>01:50:50</t>
+  </si>
+  <si>
+    <t>01:50:50:789</t>
+  </si>
+  <si>
+    <t>02:00:05</t>
+  </si>
+  <si>
+    <t>00:09:15</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP 04 Part 01</t>
+  </si>
+  <si>
+    <t>02:00:05:857</t>
+  </si>
+  <si>
+    <t>02:00:10</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Black &amp; White</t>
+  </si>
+  <si>
+    <t>02:00:10:995</t>
+  </si>
+  <si>
+    <t>02:00:15</t>
+  </si>
+  <si>
+    <t>02:00:16:020</t>
+  </si>
+  <si>
+    <t>02:00:59</t>
+  </si>
+  <si>
+    <t>00:00:43</t>
+  </si>
+  <si>
+    <t>Musicial Movie Generic</t>
+  </si>
+  <si>
+    <t>02:00:59:371</t>
+  </si>
+  <si>
+    <t>02:01:55</t>
+  </si>
+  <si>
+    <t>02:01:55:713</t>
+  </si>
+  <si>
+    <t>02:02:00</t>
+  </si>
+  <si>
+    <t>02:02:00:747</t>
+  </si>
+  <si>
+    <t>02:02:05</t>
+  </si>
+  <si>
+    <t>02:02:05:854</t>
+  </si>
+  <si>
+    <t>02:07:55</t>
+  </si>
+  <si>
+    <t>00:05:50</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP 04 Part 02</t>
+  </si>
+  <si>
+    <t>02:07:56:292</t>
+  </si>
+  <si>
+    <t>02:08:01</t>
+  </si>
+  <si>
+    <t>02:08:01:458</t>
+  </si>
+  <si>
+    <t>02:08:06</t>
+  </si>
+  <si>
+    <t>02:08:06:506</t>
+  </si>
+  <si>
+    <t>02:08:57</t>
+  </si>
+  <si>
+    <t>02:08:58:386</t>
+  </si>
+  <si>
+    <t>02:09:40</t>
+  </si>
+  <si>
+    <t>02:09:40:504</t>
+  </si>
+  <si>
+    <t>02:09:45</t>
+  </si>
+  <si>
+    <t>02:09:45:553</t>
+  </si>
+  <si>
+    <t>02:09:50</t>
+  </si>
+  <si>
+    <t>02:09:50:669</t>
+  </si>
+  <si>
+    <t>02:15:09</t>
+  </si>
+  <si>
+    <t>00:05:19</t>
+  </si>
+  <si>
+    <t>Black &amp; White EP 04 Part 03</t>
+  </si>
+  <si>
+    <t>02:15:09:747</t>
+  </si>
+  <si>
+    <t>02:16:17</t>
+  </si>
+  <si>
+    <t>02:16:17:707</t>
+  </si>
+  <si>
+    <t>02:36:43</t>
+  </si>
+  <si>
+    <t>00:20:26</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 01</t>
+  </si>
+  <si>
+    <t>02:36:44:196</t>
+  </si>
+  <si>
+    <t>02:47:24</t>
+  </si>
+  <si>
+    <t>00:10:40</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 02</t>
+  </si>
+  <si>
+    <t>02:47:24:355</t>
+  </si>
+  <si>
+    <t>02:59:09</t>
+  </si>
+  <si>
+    <t>00:11:45</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 03</t>
+  </si>
+  <si>
+    <t>02:59:09:674</t>
+  </si>
+  <si>
+    <t>03:07:39</t>
+  </si>
+  <si>
+    <t>00:08:30</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 04</t>
+  </si>
+  <si>
+    <t>03:07:39:908</t>
+  </si>
+  <si>
+    <t>03:15:34</t>
+  </si>
+  <si>
+    <t>00:07:55</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 05</t>
+  </si>
+  <si>
+    <t>03:15:34:936</t>
+  </si>
+  <si>
+    <t>03:27:03</t>
+  </si>
+  <si>
+    <t>00:11:29</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 06</t>
+  </si>
+  <si>
+    <t>03:27:03:991</t>
+  </si>
+  <si>
+    <t>03:33:13</t>
+  </si>
+  <si>
+    <t>00:06:10</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 07</t>
+  </si>
+  <si>
+    <t>03:33:14:628</t>
+  </si>
+  <si>
+    <t>03:41:04</t>
+  </si>
+  <si>
+    <t>00:07:50</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 08</t>
+  </si>
+  <si>
+    <t>03:41:04:986</t>
+  </si>
+  <si>
+    <t>03:47:48</t>
+  </si>
+  <si>
+    <t>MADHU PURNRIMA 90 Min Part 09</t>
+  </si>
+  <si>
+    <t>03:47:49:273</t>
+  </si>
+  <si>
+    <t>03:48:57</t>
+  </si>
+  <si>
+    <t>03:48:57:221</t>
+  </si>
+  <si>
+    <t>03:49:53</t>
+  </si>
+  <si>
+    <t>03:49:53:543</t>
+  </si>
+  <si>
+    <t>03:50:35</t>
+  </si>
+  <si>
+    <t>03:50:35:662</t>
+  </si>
+  <si>
+    <t>03:51:20</t>
+  </si>
+  <si>
+    <t>03:51:20:837</t>
+  </si>
+  <si>
+    <t>03:52:12</t>
+  </si>
+  <si>
+    <t>00:00:52</t>
+  </si>
+  <si>
+    <t>Asian Music Nadia Dora Friday</t>
+  </si>
+  <si>
+    <t>03:52:13:397</t>
+  </si>
+  <si>
+    <t>03:53:02</t>
+  </si>
+  <si>
+    <t>03:53:02:794</t>
+  </si>
+  <si>
+    <t>03:53:44</t>
+  </si>
+  <si>
+    <t>03:53:44:953</t>
+  </si>
+  <si>
+    <t>03:54:01</t>
+  </si>
+  <si>
+    <t>03:54:02:832</t>
+  </si>
+  <si>
+    <t>04:21:23</t>
+  </si>
+  <si>
+    <t>00:27:21</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 01</t>
+  </si>
+  <si>
+    <t>04:21:23:859</t>
+  </si>
+  <si>
+    <t>04:21:28</t>
+  </si>
+  <si>
+    <t>04:21:28:901</t>
+  </si>
+  <si>
+    <t>04:26:05</t>
+  </si>
+  <si>
+    <t>00:04:37</t>
+  </si>
+  <si>
+    <t>Fojor Namazer AZAN</t>
+  </si>
+  <si>
+    <t>04:26:06:228</t>
+  </si>
+  <si>
+    <t>04:26:11</t>
+  </si>
+  <si>
+    <t>04:26:11:305</t>
+  </si>
+  <si>
+    <t>04:48:34</t>
+  </si>
+  <si>
+    <t>00:22:23</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 02</t>
+  </si>
+  <si>
+    <t>04:48:34:338</t>
+  </si>
+  <si>
+    <t>04:58:03</t>
+  </si>
+  <si>
+    <t>00:09:29</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 03</t>
+  </si>
+  <si>
+    <t>04:58:03:781</t>
+  </si>
+  <si>
+    <t>05:06:50</t>
+  </si>
+  <si>
+    <t>00:08:47</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 04</t>
+  </si>
+  <si>
+    <t>05:06:51:069</t>
+  </si>
+  <si>
+    <t>05:18:42</t>
+  </si>
+  <si>
+    <t>00:11:51</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 05</t>
+  </si>
+  <si>
+    <t>05:18:42:349</t>
+  </si>
+  <si>
+    <t>05:26:47</t>
+  </si>
+  <si>
+    <t>00:08:05</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 06</t>
+  </si>
+  <si>
+    <t>05:26:48:252</t>
+  </si>
+  <si>
+    <t>05:38:15</t>
+  </si>
+  <si>
+    <t>00:11:27</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 07</t>
+  </si>
+  <si>
+    <t>05:38:15:858</t>
+  </si>
+  <si>
+    <t>05:50:25</t>
+  </si>
+  <si>
+    <t>00:12:10</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 08</t>
+  </si>
+  <si>
+    <t>05:50:26:055</t>
+  </si>
+  <si>
+    <t>05:59:29</t>
+  </si>
+  <si>
+    <t>00:09:03</t>
+  </si>
+  <si>
+    <t>Somman 120 MIN PART 09</t>
+  </si>
+  <si>
+    <t>05:59:29:704</t>
+  </si>
+  <si>
+    <t>06:00:37</t>
+  </si>
+  <si>
+    <t>06:00:37:628</t>
+  </si>
+  <si>
+    <t>06:30:26</t>
+  </si>
+  <si>
+    <t>00:29:49</t>
+  </si>
+  <si>
+    <t>Quran Talwet 21 para</t>
+  </si>
+  <si>
+    <t>06:30:27:441</t>
+  </si>
+  <si>
+    <t>06:30:32</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben College Road</t>
+  </si>
+  <si>
+    <t>06:30:32:614</t>
+  </si>
+  <si>
+    <t>06:30:52</t>
+  </si>
+  <si>
+    <t>06:30:53:183</t>
+  </si>
+  <si>
+    <t>06:40:26</t>
+  </si>
+  <si>
+    <t>00:09:33</t>
+  </si>
+  <si>
+    <t>College Road EP-32 Part 01</t>
+  </si>
+  <si>
+    <t>06:40:26:400</t>
+  </si>
+  <si>
+    <t>06:40:31</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen College Road</t>
+  </si>
+  <si>
+    <t>06:40:31:575</t>
+  </si>
+  <si>
+    <t>06:40:36</t>
+  </si>
+  <si>
+    <t>06:40:36:678</t>
+  </si>
+  <si>
+    <t>06:41:44</t>
+  </si>
+  <si>
+    <t>06:41:44:587</t>
+  </si>
+  <si>
+    <t>06:42:33</t>
+  </si>
+  <si>
+    <t>06:42:34:026</t>
+  </si>
+  <si>
+    <t>06:48:16</t>
+  </si>
+  <si>
+    <t>00:05:42</t>
+  </si>
+  <si>
+    <t>College Road EP-32 Part 02</t>
+  </si>
+  <si>
+    <t>06:48:16:796</t>
+  </si>
+  <si>
+    <t>06:48:21</t>
+  </si>
+  <si>
+    <t>06:48:21:820</t>
+  </si>
+  <si>
+    <t>06:48:26</t>
+  </si>
+  <si>
+    <t>06:48:26:995</t>
+  </si>
+  <si>
+    <t>06:49:23</t>
+  </si>
+  <si>
+    <t>06:49:24:103</t>
+  </si>
+  <si>
+    <t>06:49:56</t>
+  </si>
+  <si>
+    <t>06:49:57:037</t>
+  </si>
+  <si>
+    <t>06:50:02</t>
+  </si>
+  <si>
+    <t>06:50:02:105</t>
+  </si>
+  <si>
+    <t>06:50:07</t>
+  </si>
+  <si>
+    <t>06:50:07:303</t>
+  </si>
+  <si>
+    <t>06:55:05</t>
+  </si>
+  <si>
+    <t>00:04:58</t>
+  </si>
+  <si>
+    <t>College Road EP-32 Part 03</t>
+  </si>
+  <si>
+    <t>06:55:05:475</t>
+  </si>
+  <si>
+    <t>06:55:48</t>
+  </si>
+  <si>
+    <t>06:55:48:834</t>
+  </si>
+  <si>
+    <t>07:00:19</t>
+  </si>
+  <si>
+    <t>00:04:31</t>
+  </si>
+  <si>
+    <t>Documentary of President  Mirza Fakrul Islam Alamgir</t>
+  </si>
+  <si>
+    <t>07:00:20:540</t>
+  </si>
+  <si>
+    <t>07:00:25</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Walton Smart Fridge Asian Music Watching Up</t>
+  </si>
+  <si>
+    <t>07:00:25:702</t>
+  </si>
+  <si>
+    <t>07:00:45</t>
+  </si>
+  <si>
+    <t>07:00:46:264</t>
+  </si>
+  <si>
+    <t>07:16:54</t>
+  </si>
+  <si>
+    <t>00:16:08</t>
+  </si>
+  <si>
+    <t>Walton Smart Frudge asian music-1450 (Ayeasha Moushumi) Part 01</t>
+  </si>
+  <si>
+    <t>07:16:54:577</t>
+  </si>
+  <si>
+    <t>07:16:59</t>
+  </si>
+  <si>
+    <t>07:16:59:706</t>
+  </si>
+  <si>
+    <t>07:17:04</t>
+  </si>
+  <si>
+    <t>07:17:04:757</t>
+  </si>
+  <si>
+    <t>07:17:47</t>
+  </si>
+  <si>
+    <t>07:17:48:099</t>
+  </si>
+  <si>
+    <t>07:18:44</t>
+  </si>
+  <si>
+    <t>07:18:44:436</t>
+  </si>
+  <si>
+    <t>07:18:49</t>
+  </si>
+  <si>
+    <t>07:18:49:477</t>
+  </si>
+  <si>
+    <t>07:18:54</t>
+  </si>
+  <si>
+    <t>07:18:54:594</t>
+  </si>
+  <si>
+    <t>07:39:54</t>
+  </si>
+  <si>
+    <t>00:21:00</t>
+  </si>
+  <si>
+    <t>Walton Smart Frudge asian music-1450 (Ayeasha Moushumi) Part 02</t>
+  </si>
+  <si>
+    <t>07:39:55:264</t>
+  </si>
+  <si>
+    <t>07:40:00</t>
+  </si>
+  <si>
+    <t>07:40:00:397</t>
+  </si>
+  <si>
+    <t>07:40:05</t>
+  </si>
+  <si>
+    <t>07:40:05:440</t>
+  </si>
+  <si>
+    <t>07:40:56</t>
+  </si>
+  <si>
+    <t>07:40:57:298</t>
+  </si>
+  <si>
+    <t>07:41:39</t>
+  </si>
+  <si>
+    <t>07:41:39:480</t>
+  </si>
+  <si>
+    <t>07:41:44</t>
+  </si>
+  <si>
+    <t>07:41:44:513</t>
+  </si>
+  <si>
+    <t>07:41:49</t>
+  </si>
+  <si>
+    <t>07:41:49:642</t>
+  </si>
+  <si>
+    <t>08:00:04</t>
+  </si>
+  <si>
+    <t>00:18:15</t>
+  </si>
+  <si>
+    <t>Walton Smart Frudge asian music-1450 (Ayeasha Moushumi) Part 03</t>
+  </si>
+  <si>
+    <t>08:00:04:842</t>
+  </si>
+  <si>
+    <t>08:00:09</t>
+  </si>
+  <si>
+    <t>08:00:09:956</t>
+  </si>
+  <si>
+    <t>08:00:14</t>
+  </si>
+  <si>
+    <t>08:00:14:991</t>
+  </si>
+  <si>
+    <t>08:00:59</t>
+  </si>
+  <si>
+    <t>08:01:00:115</t>
+  </si>
+  <si>
+    <t>08:01:44</t>
+  </si>
+  <si>
+    <t>08:01:44:066</t>
+  </si>
+  <si>
+    <t>08:01:49</t>
+  </si>
+  <si>
+    <t>08:01:49:150</t>
+  </si>
+  <si>
+    <t>08:01:54</t>
+  </si>
+  <si>
+    <t>08:01:54:270</t>
+  </si>
+  <si>
+    <t>08:21:05</t>
+  </si>
+  <si>
+    <t>00:19:11</t>
+  </si>
+  <si>
+    <t>Walton Smart Frudge asian music-1450 (Ayeasha Moushumi) Part 04</t>
+  </si>
+  <si>
+    <t>08:21:05:468</t>
+  </si>
+  <si>
+    <t>08:21:10</t>
+  </si>
+  <si>
+    <t>08:21:10:622</t>
+  </si>
+  <si>
+    <t>08:21:15</t>
+  </si>
+  <si>
+    <t>08:21:15:711</t>
+  </si>
+  <si>
+    <t>08:22:29</t>
+  </si>
+  <si>
+    <t>08:22:30:001</t>
+  </si>
+  <si>
+    <t>08:23:22</t>
+  </si>
+  <si>
+    <t>Roll Number Coming Soon</t>
+  </si>
+  <si>
+    <t>08:23:22:581</t>
+  </si>
+  <si>
+    <t>08:23:27</t>
+  </si>
+  <si>
+    <t>08:23:27:659</t>
+  </si>
+  <si>
+    <t>08:23:32</t>
+  </si>
+  <si>
+    <t>08:23:32:823</t>
+  </si>
+  <si>
+    <t>08:47:24</t>
+  </si>
+  <si>
+    <t>00:23:52</t>
+  </si>
+  <si>
+    <t>Walton Smart Frudge asian music-1450 (Ayeasha Moushumi) Part 05</t>
+  </si>
+  <si>
+    <t>08:47:25:081</t>
+  </si>
+  <si>
+    <t>08:47:30</t>
+  </si>
+  <si>
+    <t>08:47:30:178</t>
+  </si>
+  <si>
+    <t>08:48:38</t>
+  </si>
+  <si>
+    <t>08:48:38:148</t>
+  </si>
+  <si>
+    <t>08:49:41</t>
+  </si>
+  <si>
+    <t>00:01:03</t>
   </si>
   <si>
     <t>Eri Naam Shongsar Coming Soon</t>
   </si>
   <si>
-    <t>00:14:25:932</t>
-[...128 lines deleted...]
-    <t>01:00:10</t>
+    <t>08:49:41:937</t>
+  </si>
+  <si>
+    <t>08:50:30</t>
+  </si>
+  <si>
+    <t>08:50:31:396</t>
+  </si>
+  <si>
+    <t>08:51:28</t>
+  </si>
+  <si>
+    <t>08:51:28:466</t>
+  </si>
+  <si>
+    <t>08:51:33</t>
+  </si>
+  <si>
+    <t>08:51:33:559</t>
+  </si>
+  <si>
+    <t>08:57:01</t>
+  </si>
+  <si>
+    <t>00:05:28</t>
+  </si>
+  <si>
+    <t>Bidhur valobasha</t>
+  </si>
+  <si>
+    <t>08:57:02:441</t>
+  </si>
+  <si>
+    <t>08:57:07</t>
+  </si>
+  <si>
+    <t>08:57:07:473</t>
+  </si>
+  <si>
+    <t>08:57:50</t>
+  </si>
+  <si>
+    <t>08:57:50:830</t>
+  </si>
+  <si>
+    <t>08:58:46</t>
+  </si>
+  <si>
+    <t>08:58:47:100</t>
+  </si>
+  <si>
+    <t>08:59:29</t>
+  </si>
+  <si>
+    <t>08:59:29:263</t>
+  </si>
+  <si>
+    <t>08:59:46</t>
+  </si>
+  <si>
+    <t>08:59:47:183</t>
+  </si>
+  <si>
+    <t>08:59:52</t>
+  </si>
+  <si>
+    <t>08:59:52:319</t>
+  </si>
+  <si>
+    <t>09:00:12</t>
+  </si>
+  <si>
+    <t>09:00:12:820</t>
+  </si>
+  <si>
+    <t>09:09:27</t>
+  </si>
+  <si>
+    <t>09:09:27:960</t>
+  </si>
+  <si>
+    <t>09:09:32</t>
+  </si>
+  <si>
+    <t>09:09:33:070</t>
+  </si>
+  <si>
+    <t>09:09:38</t>
+  </si>
+  <si>
+    <t>09:09:38:113</t>
+  </si>
+  <si>
+    <t>09:10:23</t>
+  </si>
+  <si>
+    <t>09:10:23:228</t>
+  </si>
+  <si>
+    <t>09:10:28</t>
+  </si>
+  <si>
+    <t>09:10:28:314</t>
+  </si>
+  <si>
+    <t>09:10:33</t>
+  </si>
+  <si>
+    <t>09:10:33:438</t>
+  </si>
+  <si>
+    <t>09:16:23</t>
+  </si>
+  <si>
+    <t>09:16:23:843</t>
+  </si>
+  <si>
+    <t>09:16:28</t>
+  </si>
+  <si>
+    <t>09:16:28:955</t>
+  </si>
+  <si>
+    <t>09:16:33</t>
+  </si>
+  <si>
+    <t>09:16:33:997</t>
+  </si>
+  <si>
+    <t>09:17:17</t>
+  </si>
+  <si>
+    <t>09:17:17:906</t>
+  </si>
+  <si>
+    <t>09:17:22</t>
+  </si>
+  <si>
+    <t>09:17:22:992</t>
+  </si>
+  <si>
+    <t>09:17:27</t>
+  </si>
+  <si>
+    <t>09:17:28:112</t>
+  </si>
+  <si>
+    <t>09:22:47</t>
+  </si>
+  <si>
+    <t>09:22:47:194</t>
+  </si>
+  <si>
+    <t>09:23:39</t>
+  </si>
+  <si>
+    <t>09:23:39:707</t>
+  </si>
+  <si>
+    <t>09:24:53</t>
+  </si>
+  <si>
+    <t>09:24:53:981</t>
+  </si>
+  <si>
+    <t>09:24:58</t>
+  </si>
+  <si>
+    <t>Arpor Dekhben Sontrasi Bondhu</t>
+  </si>
+  <si>
+    <t>09:24:59:185</t>
+  </si>
+  <si>
+    <t>09:29:30</t>
+  </si>
+  <si>
+    <t>09:29:30:869</t>
+  </si>
+  <si>
+    <t>09:29:35</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Sontrasi Bondhu</t>
+  </si>
+  <si>
+    <t>09:29:36:033</t>
+  </si>
+  <si>
+    <t>09:29:56</t>
+  </si>
+  <si>
+    <t>09:29:56:602</t>
+  </si>
+  <si>
+    <t>09:46:28</t>
+  </si>
+  <si>
+    <t>00:16:32</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 01</t>
+  </si>
+  <si>
+    <t>09:46:28:705</t>
+  </si>
+  <si>
+    <t>09:46:33</t>
+  </si>
+  <si>
+    <t>Apnara Dekchen  Sontrasi Bondhu</t>
+  </si>
+  <si>
+    <t>09:46:33:873</t>
+  </si>
+  <si>
+    <t>09:46:38</t>
+  </si>
+  <si>
+    <t>09:46:38:904</t>
+  </si>
+  <si>
+    <t>09:46:58</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - White Plus Pro Sensitive Toothpaste (New August 26) - 20 sec</t>
+  </si>
+  <si>
+    <t>09:46:59:072</t>
+  </si>
+  <si>
+    <t>09:47:19</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Jui Multivitamin Onion Oil (August 26) - 20 sec</t>
+  </si>
+  <si>
+    <t>09:47:19:473</t>
+  </si>
+  <si>
+    <t>09:47:39</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Pran - Royal Kitchen Shelf [4] August 2026 - 20 Sec</t>
+  </si>
+  <si>
+    <t>09:47:39:866</t>
+  </si>
+  <si>
+    <t>09:47:59</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Senora Anti-Infection New OGSB (August 26) - 20 Sec</t>
+  </si>
+  <si>
+    <t>09:48:00:019</t>
+  </si>
+  <si>
+    <t>09:48:15</t>
+  </si>
+  <si>
+    <t>00:00:15</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Pran -- UHT Milk Sobsomoy Shera Sadhe (Mother) August 26 - 15 Sec</t>
+  </si>
+  <si>
+    <t>09:48:15:271</t>
+  </si>
+  <si>
+    <t>09:48:45</t>
+  </si>
+  <si>
+    <t>00:00:30</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Meril Saffron Serum Soap Bar Puja Cherry (August 26) - 30 Sec</t>
+  </si>
+  <si>
+    <t>09:48:45:353</t>
+  </si>
+  <si>
+    <t>09:49:53</t>
+  </si>
+  <si>
+    <t>09:49:53:322</t>
+  </si>
+  <si>
+    <t>09:49:58</t>
+  </si>
+  <si>
+    <t>09:49:58:345</t>
+  </si>
+  <si>
+    <t>09:50:03</t>
+  </si>
+  <si>
+    <t>09:50:03:515</t>
+  </si>
+  <si>
+    <t>10:04:11</t>
+  </si>
+  <si>
+    <t>00:14:08</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 02</t>
+  </si>
+  <si>
+    <t>10:04:12:386</t>
+  </si>
+  <si>
+    <t>10:04:17</t>
+  </si>
+  <si>
+    <t>10:04:17:545</t>
+  </si>
+  <si>
+    <t>10:04:22</t>
+  </si>
+  <si>
+    <t>10:04:22:590</t>
+  </si>
+  <si>
+    <t>10:04:32</t>
+  </si>
+  <si>
+    <t>00:00:10</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Meril Milk Soap Bar Riya (3 Pack) August 26 - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:04:32:659</t>
+  </si>
+  <si>
+    <t>10:04:52</t>
+  </si>
+  <si>
+    <t>10:04:52:863</t>
+  </si>
+  <si>
+    <t>10:05:12</t>
+  </si>
+  <si>
+    <t>10:05:13:306</t>
+  </si>
+  <si>
+    <t>10:05:23</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Pran - Drinko Nata World - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:05:23:470</t>
+  </si>
+  <si>
+    <t>10:05:53</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Meril Milk Soap Bar Riya (3 Pack) August 26 - 30 Sec</t>
+  </si>
+  <si>
+    <t>10:05:53:581</t>
+  </si>
+  <si>
+    <t>10:06:42</t>
+  </si>
+  <si>
+    <t>10:06:43:000</t>
+  </si>
+  <si>
+    <t>10:06:48</t>
+  </si>
+  <si>
+    <t>10:06:48:021</t>
+  </si>
+  <si>
+    <t>10:06:53</t>
+  </si>
+  <si>
+    <t>10:06:53:229</t>
+  </si>
+  <si>
+    <t>10:16:36</t>
+  </si>
+  <si>
+    <t>00:09:43</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 03</t>
+  </si>
+  <si>
+    <t>10:16:36:664</t>
+  </si>
+  <si>
+    <t>10:16:41</t>
+  </si>
+  <si>
+    <t>10:16:41:879</t>
+  </si>
+  <si>
+    <t>10:16:46</t>
+  </si>
+  <si>
+    <t>10:16:46:904</t>
+  </si>
+  <si>
+    <t>10:16:56</t>
+  </si>
+  <si>
+    <t>10:16:57:044</t>
+  </si>
+  <si>
+    <t>10:17:17</t>
+  </si>
+  <si>
+    <t>10:17:17:193</t>
+  </si>
+  <si>
+    <t>10:17:32</t>
+  </si>
+  <si>
+    <t>10:17:32:463</t>
+  </si>
+  <si>
+    <t>10:17:42</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\ACI - Leona Coconut Milk Soap Toak Emon Chuleai Projapoti Mon - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:17:42:561</t>
+  </si>
+  <si>
+    <t>10:18:02</t>
+  </si>
+  <si>
+    <t>10:18:02:713</t>
+  </si>
+  <si>
+    <t>10:18:22</t>
+  </si>
+  <si>
+    <t>10:18:23:150</t>
+  </si>
+  <si>
+    <t>10:18:43</t>
+  </si>
+  <si>
+    <t>10:18:43:598</t>
+  </si>
+  <si>
+    <t>10:19:40</t>
+  </si>
+  <si>
+    <t>10:19:40:708</t>
+  </si>
+  <si>
+    <t>10:19:45</t>
+  </si>
+  <si>
+    <t>10:19:45:792</t>
+  </si>
+  <si>
+    <t>10:19:50</t>
+  </si>
+  <si>
+    <t>10:19:50:947</t>
+  </si>
+  <si>
+    <t>10:29:45</t>
+  </si>
+  <si>
+    <t>00:09:55</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 04</t>
+  </si>
+  <si>
+    <t>10:29:46:785</t>
+  </si>
+  <si>
+    <t>10:29:51</t>
+  </si>
+  <si>
+    <t>10:29:51:995</t>
+  </si>
+  <si>
+    <t>10:29:56</t>
+  </si>
+  <si>
+    <t>10:29:57:028</t>
+  </si>
+  <si>
+    <t>10:30:07</t>
+  </si>
+  <si>
+    <t>10:30:07:160</t>
+  </si>
+  <si>
+    <t>10:30:22</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Senora Confidence Heavyflow (August 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>10:30:22:416</t>
+  </si>
+  <si>
+    <t>10:30:32</t>
+  </si>
+  <si>
+    <t>10:30:32:461</t>
+  </si>
+  <si>
+    <t>10:30:52</t>
+  </si>
+  <si>
+    <t>10:30:52:665</t>
+  </si>
+  <si>
+    <t>10:31:22</t>
+  </si>
+  <si>
+    <t>10:31:22:794</t>
+  </si>
+  <si>
+    <t>10:31:32</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Pran - Zeros Kids to Youth (04) - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:31:32:954</t>
+  </si>
+  <si>
+    <t>10:31:42</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL - Meril Saffron Serum Soap Bar Puja Cherry (August 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>10:31:43:035</t>
+  </si>
+  <si>
+    <t>10:32:15</t>
+  </si>
+  <si>
+    <t>10:32:15:919</t>
+  </si>
+  <si>
+    <t>10:32:20</t>
+  </si>
+  <si>
+    <t>10:32:20:960</t>
+  </si>
+  <si>
+    <t>10:32:25</t>
+  </si>
+  <si>
+    <t>10:32:26:111</t>
+  </si>
+  <si>
+    <t>10:42:26</t>
+  </si>
+  <si>
+    <t>00:10:00</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 05</t>
+  </si>
+  <si>
+    <t>10:42:26:221</t>
+  </si>
+  <si>
+    <t>10:42:31</t>
+  </si>
+  <si>
+    <t>10:42:31:435</t>
+  </si>
+  <si>
+    <t>10:42:36</t>
+  </si>
+  <si>
+    <t>10:42:36:476</t>
+  </si>
+  <si>
+    <t>10:42:46</t>
+  </si>
+  <si>
+    <t>10:42:46:545</t>
+  </si>
+  <si>
+    <t>10:43:06</t>
+  </si>
+  <si>
+    <t>10:43:06:744</t>
+  </si>
+  <si>
+    <t>10:43:16</t>
+  </si>
+  <si>
+    <t>10:43:16:799</t>
+  </si>
+  <si>
+    <t>10:43:31</t>
+  </si>
+  <si>
+    <t>10:43:32:042</t>
+  </si>
+  <si>
+    <t>10:43:52</t>
+  </si>
+  <si>
+    <t>10:43:52:222</t>
+  </si>
+  <si>
+    <t>10:44:02</t>
+  </si>
+  <si>
+    <t>10:44:02:309</t>
+  </si>
+  <si>
+    <t>10:44:22</t>
+  </si>
+  <si>
+    <t>10:44:22:759</t>
+  </si>
+  <si>
+    <t>10:44:37</t>
+  </si>
+  <si>
+    <t>10:44:38:023</t>
+  </si>
+  <si>
+    <t>10:45:21</t>
+  </si>
+  <si>
+    <t>10:45:21:435</t>
+  </si>
+  <si>
+    <t>10:45:26</t>
+  </si>
+  <si>
+    <t>10:45:26:484</t>
+  </si>
+  <si>
+    <t>10:45:31</t>
+  </si>
+  <si>
+    <t>10:45:31:636</t>
+  </si>
+  <si>
+    <t>10:55:30</t>
+  </si>
+  <si>
+    <t>00:09:59</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 06</t>
+  </si>
+  <si>
+    <t>10:55:31:083</t>
+  </si>
+  <si>
+    <t>10:55:36</t>
+  </si>
+  <si>
+    <t>10:55:36:269</t>
+  </si>
+  <si>
+    <t>10:55:41</t>
+  </si>
+  <si>
+    <t>10:55:41:315</t>
+  </si>
+  <si>
+    <t>10:55:51</t>
+  </si>
+  <si>
+    <t>10:55:51:437</t>
+  </si>
+  <si>
+    <t>10:56:11</t>
+  </si>
+  <si>
+    <t>10:56:11:641</t>
+  </si>
+  <si>
+    <t>10:56:21</t>
+  </si>
+  <si>
+    <t>10:56:21:679</t>
+  </si>
+  <si>
+    <t>10:56:31</t>
+  </si>
+  <si>
+    <t>10:56:31:825</t>
+  </si>
+  <si>
+    <t>10:56:41</t>
+  </si>
+  <si>
+    <t>10:56:41:862</t>
+  </si>
+  <si>
+    <t>10:56:56</t>
+  </si>
+  <si>
+    <t>10:56:57:140</t>
+  </si>
+  <si>
+    <t>10:57:53</t>
+  </si>
+  <si>
+    <t>10:57:53:459</t>
+  </si>
+  <si>
+    <t>10:57:58</t>
+  </si>
+  <si>
+    <t>10:57:58:545</t>
+  </si>
+  <si>
+    <t>10:58:03</t>
+  </si>
+  <si>
+    <t>10:58:03:752</t>
+  </si>
+  <si>
+    <t>11:07:00</t>
+  </si>
+  <si>
+    <t>00:08:57</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 07</t>
+  </si>
+  <si>
+    <t>11:07:01:661</t>
+  </si>
+  <si>
+    <t>11:07:06</t>
+  </si>
+  <si>
+    <t>11:07:06:826</t>
+  </si>
+  <si>
+    <t>11:07:11</t>
+  </si>
+  <si>
+    <t>11:07:11:912</t>
+  </si>
+  <si>
+    <t>11:07:31</t>
+  </si>
+  <si>
+    <t>11:07:32:114</t>
+  </si>
+  <si>
+    <t>11:07:52</t>
+  </si>
+  <si>
+    <t>11:07:52:563</t>
+  </si>
+  <si>
+    <t>11:08:02</t>
+  </si>
+  <si>
+    <t>11:08:02:605</t>
+  </si>
+  <si>
+    <t>11:08:12</t>
+  </si>
+  <si>
+    <t>11:08:12:739</t>
+  </si>
+  <si>
+    <t>11:08:22</t>
+  </si>
+  <si>
+    <t>11:08:22:866</t>
+  </si>
+  <si>
+    <t>11:08:42</t>
+  </si>
+  <si>
+    <t>11:08:43:278</t>
+  </si>
+  <si>
+    <t>11:08:58</t>
+  </si>
+  <si>
+    <t>11:08:58:551</t>
+  </si>
+  <si>
+    <t>11:09:08</t>
+  </si>
+  <si>
+    <t>11:09:08:604</t>
+  </si>
+  <si>
+    <t>11:09:50</t>
+  </si>
+  <si>
+    <t>11:09:50:716</t>
+  </si>
+  <si>
+    <t>11:09:55</t>
+  </si>
+  <si>
+    <t>11:09:55:760</t>
+  </si>
+  <si>
+    <t>11:10:00</t>
+  </si>
+  <si>
+    <t>11:10:00:896</t>
+  </si>
+  <si>
+    <t>11:16:14</t>
+  </si>
+  <si>
+    <t>00:06:14</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 08</t>
+  </si>
+  <si>
+    <t>11:16:15:796</t>
+  </si>
+  <si>
+    <t>11:16:20</t>
+  </si>
+  <si>
+    <t>11:16:20:964</t>
+  </si>
+  <si>
+    <t>11:16:25</t>
+  </si>
+  <si>
+    <t>11:16:25:981</t>
+  </si>
+  <si>
+    <t>11:16:45</t>
+  </si>
+  <si>
+    <t>11:16:46:426</t>
+  </si>
+  <si>
+    <t>11:16:56</t>
+  </si>
+  <si>
+    <t>11:16:56:471</t>
+  </si>
+  <si>
+    <t>11:17:16</t>
+  </si>
+  <si>
+    <t>11:17:16:618</t>
+  </si>
+  <si>
+    <t>11:17:31</t>
+  </si>
+  <si>
+    <t>11:17:31:901</t>
+  </si>
+  <si>
+    <t>11:17:41</t>
+  </si>
+  <si>
+    <t>11:17:41:982</t>
+  </si>
+  <si>
+    <t>11:18:01</t>
+  </si>
+  <si>
+    <t>11:18:02:143</t>
+  </si>
+  <si>
+    <t>11:18:47</t>
+  </si>
+  <si>
+    <t>11:18:47:281</t>
+  </si>
+  <si>
+    <t>11:18:52</t>
+  </si>
+  <si>
+    <t>11:18:52:316</t>
+  </si>
+  <si>
+    <t>11:18:57</t>
+  </si>
+  <si>
+    <t>11:18:57:477</t>
+  </si>
+  <si>
+    <t>11:24:10</t>
+  </si>
+  <si>
+    <t>00:05:13</t>
+  </si>
+  <si>
+    <t>Sontrasi Bondhu 90 Min Part 09</t>
+  </si>
+  <si>
+    <t>11:24:10:718</t>
+  </si>
+  <si>
+    <t>11:24:59</t>
+  </si>
+  <si>
+    <t>11:25:00:114</t>
+  </si>
+  <si>
+    <t>11:29:31</t>
+  </si>
+  <si>
+    <t>11:29:31:795</t>
+  </si>
+  <si>
+    <t>11:29:51</t>
+  </si>
+  <si>
+    <t>11:29:52:298</t>
+  </si>
+  <si>
+    <t>11:55:41</t>
+  </si>
+  <si>
+    <t>00:25:49</t>
+  </si>
+  <si>
+    <t>11:55:41:750</t>
+  </si>
+  <si>
+    <t>11:55:49</t>
   </si>
   <si>
     <t>00:00:08</t>
   </si>
   <si>
+    <t>{ live } Arpor Dekhben ASIAN NEWS</t>
+  </si>
+  <si>
+    <t>11:55:49:781</t>
+  </si>
+  <si>
+    <t>11:56:57</t>
+  </si>
+  <si>
+    <t>11:56:57:718</t>
+  </si>
+  <si>
+    <t>11:57:46</t>
+  </si>
+  <si>
+    <t>11:57:47:110</t>
+  </si>
+  <si>
+    <t>11:58:19</t>
+  </si>
+  <si>
+    <t>11:58:20:002</t>
+  </si>
+  <si>
+    <t>11:59:03</t>
+  </si>
+  <si>
+    <t>11:59:03:361</t>
+  </si>
+  <si>
+    <t>11:59:20</t>
+  </si>
+  <si>
+    <t>11:59:21:273</t>
+  </si>
+  <si>
+    <t>11:59:29</t>
+  </si>
+  <si>
     <t>{ live } Akhon Dekhben ASIAN NEWS</t>
   </si>
   <si>
-    <t>01:00:10:601</t>
-[...26 lines deleted...]
-    <t>01:15:17</t>
+    <t>11:59:29:269</t>
+  </si>
+  <si>
+    <t>11:59:49</t>
+  </si>
+  <si>
+    <t>12:08:06:878</t>
+  </si>
+  <si>
+    <t>12:08:14</t>
   </si>
   <si>
     <t>{ live } Apnara Dekhchen ASIAN NEWS</t>
   </si>
   <si>
-    <t>01:15:17:621</t>
-[...8 lines deleted...]
-    <t>01:16:22</t>
+    <t>12:10:23:023</t>
+  </si>
+  <si>
+    <t>12:10:28</t>
+  </si>
+  <si>
+    <t>12:10:28:065</t>
+  </si>
+  <si>
+    <t>12:10:58</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\GP - GP Music Video 1 BD 1 Internet (August 2026) - 30 Sec</t>
+  </si>
+  <si>
+    <t>12:10:58:222</t>
+  </si>
+  <si>
+    <t>12:11:18</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Ponds Serum Peony (April 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>12:11:18:187</t>
+  </si>
+  <si>
+    <t>12:11:48</t>
+  </si>
+  <si>
+    <t>12:11:48:358</t>
+  </si>
+  <si>
+    <t>12:12:08</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Ponds Tape Test Peony (April 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>12:12:08:354</t>
+  </si>
+  <si>
+    <t>12:12:38</t>
+  </si>
+  <si>
+    <t>12:12:38:482</t>
+  </si>
+  <si>
+    <t>12:12:43</t>
+  </si>
+  <si>
+    <t>12:12:43:518</t>
+  </si>
+  <si>
+    <t>12:12:51</t>
+  </si>
+  <si>
+    <t>12:15:26:737</t>
+  </si>
+  <si>
+    <t>12:15:34</t>
+  </si>
+  <si>
+    <t>12:19:49:356</t>
+  </si>
+  <si>
+    <t>12:19:54</t>
+  </si>
+  <si>
+    <t>12:19:54:391</t>
+  </si>
+  <si>
+    <t>12:20:24</t>
+  </si>
+  <si>
+    <t>12:20:24:546</t>
+  </si>
+  <si>
+    <t>12:20:44</t>
+  </si>
+  <si>
+    <t>12:20:44:508</t>
+  </si>
+  <si>
+    <t>12:21:14</t>
+  </si>
+  <si>
+    <t>12:21:14:671</t>
+  </si>
+  <si>
+    <t>12:21:34</t>
+  </si>
+  <si>
+    <t>12:21:34:622</t>
+  </si>
+  <si>
+    <t>12:22:04</t>
+  </si>
+  <si>
+    <t>12:22:04:759</t>
+  </si>
+  <si>
+    <t>12:22:09</t>
+  </si>
+  <si>
+    <t>12:22:09:781</t>
+  </si>
+  <si>
+    <t>12:22:17</t>
+  </si>
+  <si>
+    <t>12:25:25:203</t>
+  </si>
+  <si>
+    <t>12:26:33</t>
+  </si>
+  <si>
+    <t>12:27:11:760</t>
+  </si>
+  <si>
+    <t>12:28:02</t>
+  </si>
+  <si>
+    <t>12:28:03:643</t>
+  </si>
+  <si>
+    <t>12:28:59</t>
+  </si>
+  <si>
+    <t>12:28:59:964</t>
+  </si>
+  <si>
+    <t>12:29:41</t>
+  </si>
+  <si>
+    <t>12:29:42:071</t>
+  </si>
+  <si>
+    <t>12:30:02</t>
+  </si>
+  <si>
+    <t>12:38:33:384</t>
+  </si>
+  <si>
+    <t>12:38:38</t>
+  </si>
+  <si>
+    <t>12:41:27:108</t>
+  </si>
+  <si>
+    <t>12:42:35</t>
+  </si>
+  <si>
+    <t>12:42:35:075</t>
+  </si>
+  <si>
+    <t>12:43:17</t>
+  </si>
+  <si>
+    <t>12:43:17:199</t>
+  </si>
+  <si>
+    <t>12:44:06</t>
+  </si>
+  <si>
+    <t>12:44:06:604</t>
+  </si>
+  <si>
+    <t>12:44:38</t>
+  </si>
+  <si>
+    <t>12:44:39:519</t>
+  </si>
+  <si>
+    <t>12:44:59</t>
+  </si>
+  <si>
+    <t>12:45:00:079</t>
+  </si>
+  <si>
+    <t>12:51:03</t>
+  </si>
+  <si>
+    <t>00:06:03</t>
+  </si>
+  <si>
+    <t>Rupushi Bangla SE 2 EP 108 Part 01</t>
+  </si>
+  <si>
+    <t>12:51:03:397</t>
+  </si>
+  <si>
+    <t>12:51:08</t>
+  </si>
+  <si>
+    <t>12:51:08:436</t>
+  </si>
+  <si>
+    <t>12:51:59</t>
+  </si>
+  <si>
+    <t>12:52:00:312</t>
+  </si>
+  <si>
+    <t>12:52:42</t>
+  </si>
+  <si>
+    <t>12:52:42:441</t>
+  </si>
+  <si>
+    <t>12:52:47</t>
+  </si>
+  <si>
+    <t>12:52:47:465</t>
+  </si>
+  <si>
+    <t>12:58:46</t>
+  </si>
+  <si>
+    <t>00:05:59</t>
+  </si>
+  <si>
+    <t>Rupushi Bangla SE 2 EP 108 Part 02</t>
+  </si>
+  <si>
+    <t>12:58:46:430</t>
+  </si>
+  <si>
+    <t>12:58:51</t>
+  </si>
+  <si>
+    <t>12:58:51:504</t>
+  </si>
+  <si>
+    <t>12:59:36</t>
+  </si>
+  <si>
+    <t>12:59:36:638</t>
+  </si>
+  <si>
+    <t>13:00:20</t>
+  </si>
+  <si>
+    <t>13:00:20:546</t>
+  </si>
+  <si>
+    <t>13:00:25</t>
+  </si>
+  <si>
+    <t>13:00:25:638</t>
+  </si>
+  <si>
+    <t>13:06:27</t>
+  </si>
+  <si>
+    <t>00:06:02</t>
+  </si>
+  <si>
+    <t>Rupushi Bangla SE 2 EP 108 Part 03</t>
+  </si>
+  <si>
+    <t>13:06:27:953</t>
+  </si>
+  <si>
+    <t>13:06:32</t>
+  </si>
+  <si>
+    <t>Erpor Dekchen College Road</t>
+  </si>
+  <si>
+    <t>13:06:33:103</t>
+  </si>
+  <si>
+    <t>13:07:47</t>
+  </si>
+  <si>
+    <t>13:07:47:426</t>
+  </si>
+  <si>
+    <t>13:08:39</t>
+  </si>
+  <si>
+    <t>13:08:39:958</t>
+  </si>
+  <si>
+    <t>13:08:44</t>
+  </si>
+  <si>
+    <t>13:08:45:120</t>
+  </si>
+  <si>
+    <t>13:09:05</t>
+  </si>
+  <si>
+    <t>13:09:05:622</t>
+  </si>
+  <si>
+    <t>13:18:38</t>
+  </si>
+  <si>
+    <t>13:18:38:864</t>
+  </si>
+  <si>
+    <t>13:18:43</t>
+  </si>
+  <si>
+    <t>13:18:44:017</t>
+  </si>
+  <si>
+    <t>13:18:49</t>
+  </si>
+  <si>
+    <t>13:18:49:105</t>
+  </si>
+  <si>
+    <t>13:19:41</t>
+  </si>
+  <si>
+    <t>13:19:41:721</t>
+  </si>
+  <si>
+    <t>13:20:44</t>
+  </si>
+  <si>
+    <t>13:20:45:498</t>
+  </si>
+  <si>
+    <t>13:20:50</t>
+  </si>
+  <si>
+    <t>13:20:50:581</t>
+  </si>
+  <si>
+    <t>13:20:55</t>
+  </si>
+  <si>
+    <t>13:20:55:793</t>
+  </si>
+  <si>
+    <t>13:26:37</t>
+  </si>
+  <si>
+    <t>13:26:38:563</t>
+  </si>
+  <si>
+    <t>13:26:43</t>
+  </si>
+  <si>
+    <t>13:26:43:623</t>
+  </si>
+  <si>
+    <t>13:26:48</t>
+  </si>
+  <si>
+    <t>13:26:48:821</t>
+  </si>
+  <si>
+    <t>13:27:56</t>
+  </si>
+  <si>
+    <t>13:27:56:765</t>
+  </si>
+  <si>
+    <t>13:28:45</t>
+  </si>
+  <si>
+    <t>13:28:46:184</t>
+  </si>
+  <si>
+    <t>13:28:51</t>
+  </si>
+  <si>
+    <t>13:28:51:270</t>
+  </si>
+  <si>
+    <t>13:28:56</t>
+  </si>
+  <si>
+    <t>13:28:56:425</t>
+  </si>
+  <si>
+    <t>13:33:54</t>
+  </si>
+  <si>
+    <t>13:33:54:629</t>
+  </si>
+  <si>
+    <t>13:33:59</t>
+  </si>
+  <si>
+    <t>13:33:59:754</t>
+  </si>
+  <si>
+    <t>13:34:42</t>
+  </si>
+  <si>
+    <t>13:34:43:110</t>
+  </si>
+  <si>
+    <t>13:34:48</t>
+  </si>
+  <si>
+    <t>13:34:48:244</t>
+  </si>
+  <si>
+    <t>13:35:08</t>
+  </si>
+  <si>
+    <t>13:35:08:764</t>
+  </si>
+  <si>
+    <t>13:44:23</t>
+  </si>
+  <si>
+    <t>13:44:23:866</t>
+  </si>
+  <si>
+    <t>13:44:28</t>
+  </si>
+  <si>
+    <t>13:44:29:025</t>
+  </si>
+  <si>
+    <t>13:44:34</t>
+  </si>
+  <si>
+    <t>13:44:34:104</t>
+  </si>
+  <si>
+    <t>13:45:30</t>
+  </si>
+  <si>
+    <t>13:45:30:396</t>
+  </si>
+  <si>
+    <t>13:45:35</t>
+  </si>
+  <si>
+    <t>13:45:35:435</t>
+  </si>
+  <si>
+    <t>13:45:40</t>
+  </si>
+  <si>
+    <t>13:45:40:536</t>
+  </si>
+  <si>
+    <t>13:51:30</t>
+  </si>
+  <si>
+    <t>13:51:31:002</t>
+  </si>
+  <si>
+    <t>13:51:36</t>
+  </si>
+  <si>
+    <t>13:51:36:102</t>
+  </si>
+  <si>
+    <t>13:51:41</t>
+  </si>
+  <si>
+    <t>13:51:41:178</t>
+  </si>
+  <si>
+    <t>13:52:32</t>
+  </si>
+  <si>
+    <t>13:52:33:107</t>
+  </si>
+  <si>
+    <t>13:52:38</t>
+  </si>
+  <si>
+    <t>13:52:38:191</t>
+  </si>
+  <si>
+    <t>13:52:43</t>
+  </si>
+  <si>
+    <t>13:52:43:338</t>
+  </si>
+  <si>
+    <t>13:58:02</t>
+  </si>
+  <si>
+    <t>13:58:02:446</t>
+  </si>
+  <si>
+    <t>13:58:10</t>
+  </si>
+  <si>
+    <t>13:58:10:473</t>
+  </si>
+  <si>
+    <t>13:58:52</t>
+  </si>
+  <si>
+    <t>13:58:52:640</t>
+  </si>
+  <si>
+    <t>13:59:24</t>
+  </si>
+  <si>
+    <t>13:59:25:525</t>
+  </si>
+  <si>
+    <t>13:59:42</t>
+  </si>
+  <si>
+    <t>13:59:43:426</t>
+  </si>
+  <si>
+    <t>13:59:51</t>
+  </si>
+  <si>
+    <t>13:59:51:429</t>
+  </si>
+  <si>
+    <t>14:00:11</t>
+  </si>
+  <si>
+    <t>14:01:50:318</t>
+  </si>
+  <si>
+    <t>14:01:58</t>
+  </si>
+  <si>
+    <t>14:09:41:386</t>
+  </si>
+  <si>
+    <t>14:09:46</t>
+  </si>
+  <si>
+    <t>14:09:46:470</t>
+  </si>
+  <si>
+    <t>14:10:16</t>
+  </si>
+  <si>
+    <t>14:10:16:596</t>
+  </si>
+  <si>
+    <t>14:10:36</t>
+  </si>
+  <si>
+    <t>14:10:36:516</t>
+  </si>
+  <si>
+    <t>14:11:06</t>
+  </si>
+  <si>
+    <t>14:11:06:676</t>
+  </si>
+  <si>
+    <t>14:11:26</t>
+  </si>
+  <si>
+    <t>14:11:26:640</t>
+  </si>
+  <si>
+    <t>14:11:56</t>
+  </si>
+  <si>
+    <t>14:11:56:766</t>
+  </si>
+  <si>
+    <t>14:12:01</t>
+  </si>
+  <si>
+    <t>14:12:01:788</t>
+  </si>
+  <si>
+    <t>14:12:09</t>
+  </si>
+  <si>
+    <t>14:13:33:112</t>
+  </si>
+  <si>
+    <t>14:13:41</t>
+  </si>
+  <si>
+    <t>14:13:33:153</t>
+  </si>
+  <si>
+    <t>14:21:01:960</t>
+  </si>
+  <si>
+    <t>14:21:06</t>
+  </si>
+  <si>
+    <t>14:21:06:994</t>
+  </si>
+  <si>
+    <t>14:21:36</t>
+  </si>
+  <si>
+    <t>14:21:37:109</t>
+  </si>
+  <si>
+    <t>14:21:57</t>
+  </si>
+  <si>
+    <t>14:21:57:037</t>
+  </si>
+  <si>
+    <t>14:22:27</t>
+  </si>
+  <si>
+    <t>14:22:27:195</t>
+  </si>
+  <si>
+    <t>14:22:47</t>
+  </si>
+  <si>
+    <t>14:22:47:143</t>
+  </si>
+  <si>
+    <t>14:23:17</t>
+  </si>
+  <si>
+    <t>14:23:17:322</t>
+  </si>
+  <si>
+    <t>14:23:22</t>
+  </si>
+  <si>
+    <t>14:23:22:346</t>
+  </si>
+  <si>
+    <t>14:23:30</t>
+  </si>
+  <si>
+    <t>14:23:54:754</t>
+  </si>
+  <si>
+    <t>14:23:59</t>
+  </si>
+  <si>
+    <t>Arpor Dekhben Manush</t>
+  </si>
+  <si>
+    <t>14:29:06:396</t>
+  </si>
+  <si>
+    <t>14:29:23</t>
+  </si>
+  <si>
+    <t>14:31:12:782</t>
+  </si>
+  <si>
+    <t>14:31:17</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Manush</t>
+  </si>
+  <si>
+    <t>14:31:18:001</t>
+  </si>
+  <si>
+    <t>14:31:38</t>
+  </si>
+  <si>
+    <t>14:31:38:506</t>
+  </si>
+  <si>
+    <t>14:57:55</t>
+  </si>
+  <si>
+    <t>00:26:17</t>
+  </si>
+  <si>
+    <t>MANUSH 120 MIN PART 01</t>
+  </si>
+  <si>
+    <t>14:57:55:987</t>
+  </si>
+  <si>
+    <t>14:58:00</t>
+  </si>
+  <si>
+    <t>Apnara Dekchen Manush</t>
+  </si>
+  <si>
+    <t>14:58:01:190</t>
+  </si>
+  <si>
+    <t>14:58:06</t>
+  </si>
+  <si>
+    <t>14:58:06:233</t>
+  </si>
+  <si>
+    <t>14:58:26</t>
+  </si>
+  <si>
+    <t>14:58:26:665</t>
+  </si>
+  <si>
+    <t>14:58:36</t>
+  </si>
+  <si>
+    <t>14:58:36:868</t>
+  </si>
+  <si>
+    <t>14:58:51</t>
+  </si>
+  <si>
+    <t>14:58:52:147</t>
+  </si>
+  <si>
+    <t>14:59:12</t>
+  </si>
+  <si>
+    <t>14:59:12:600</t>
+  </si>
+  <si>
+    <t>14:59:22</t>
+  </si>
+  <si>
+    <t>14:59:22:749</t>
+  </si>
+  <si>
+    <t>14:59:27</t>
+  </si>
+  <si>
+    <t>14:59:27:795</t>
+  </si>
+  <si>
+    <t>14:59:32</t>
+  </si>
+  <si>
+    <t>14:59:32:957</t>
+  </si>
+  <si>
+    <t>15:21:51</t>
+  </si>
+  <si>
+    <t>00:22:19</t>
+  </si>
+  <si>
+    <t>MANUSH 120 MIN PART 02</t>
+  </si>
+  <si>
+    <t>15:21:52:390</t>
+  </si>
+  <si>
+    <t>15:21:57</t>
+  </si>
+  <si>
+    <t>15:21:57:580</t>
+  </si>
+  <si>
+    <t>15:22:02</t>
+  </si>
+  <si>
+    <t>15:22:02:679</t>
+  </si>
+  <si>
+    <t>15:22:22</t>
+  </si>
+  <si>
+    <t>15:22:23:110</t>
+  </si>
+  <si>
+    <t>15:22:53</t>
+  </si>
+  <si>
+    <t>15:22:53:239</t>
+  </si>
+  <si>
+    <t>15:23:03</t>
+  </si>
+  <si>
+    <t>15:23:03:397</t>
+  </si>
+  <si>
+    <t>15:23:33</t>
+  </si>
+  <si>
+    <t>15:23:33:547</t>
+  </si>
+  <si>
+    <t>15:23:53</t>
+  </si>
+  <si>
+    <t>15:23:54:001</t>
+  </si>
+  <si>
+    <t>15:24:24</t>
+  </si>
+  <si>
+    <t>15:24:24:117</t>
+  </si>
+  <si>
+    <t>15:24:34</t>
+  </si>
+  <si>
+    <t>15:24:34:279</t>
+  </si>
+  <si>
+    <t>15:24:39</t>
+  </si>
+  <si>
+    <t>15:24:39:318</t>
+  </si>
+  <si>
+    <t>15:24:44</t>
+  </si>
+  <si>
+    <t>15:24:44:518</t>
+  </si>
+  <si>
+    <t>15:33:48</t>
+  </si>
+  <si>
+    <t>00:09:04</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 03</t>
+  </si>
+  <si>
+    <t>15:33:48:908</t>
+  </si>
+  <si>
+    <t>15:33:53</t>
+  </si>
+  <si>
+    <t>15:33:54:107</t>
+  </si>
+  <si>
+    <t>15:33:59</t>
+  </si>
+  <si>
+    <t>15:33:59:153</t>
+  </si>
+  <si>
+    <t>15:34:19</t>
+  </si>
+  <si>
+    <t>15:34:19:563</t>
+  </si>
+  <si>
+    <t>15:34:29</t>
+  </si>
+  <si>
+    <t>15:34:29:713</t>
+  </si>
+  <si>
+    <t>15:34:44</t>
+  </si>
+  <si>
+    <t>15:34:44:941</t>
+  </si>
+  <si>
+    <t>15:34:54</t>
+  </si>
+  <si>
+    <t>15:34:55:107</t>
+  </si>
+  <si>
+    <t>15:35:15</t>
+  </si>
+  <si>
+    <t>15:35:15:542</t>
+  </si>
+  <si>
+    <t>15:35:20</t>
+  </si>
+  <si>
+    <t>15:35:20:641</t>
+  </si>
+  <si>
+    <t>15:35:25</t>
+  </si>
+  <si>
+    <t>15:35:25:788</t>
+  </si>
+  <si>
+    <t>15:44:24</t>
+  </si>
+  <si>
+    <t>00:08:59</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 04</t>
+  </si>
+  <si>
+    <t>15:44:25:298</t>
+  </si>
+  <si>
+    <t>15:44:30</t>
+  </si>
+  <si>
+    <t>15:44:30:483</t>
+  </si>
+  <si>
+    <t>15:44:35</t>
+  </si>
+  <si>
+    <t>15:44:35:523</t>
+  </si>
+  <si>
+    <t>15:44:55</t>
+  </si>
+  <si>
+    <t>15:44:55:915</t>
+  </si>
+  <si>
+    <t>15:45:25</t>
+  </si>
+  <si>
+    <t>15:45:26:041</t>
+  </si>
+  <si>
+    <t>15:45:36</t>
+  </si>
+  <si>
+    <t>15:45:36:180</t>
+  </si>
+  <si>
+    <t>15:46:06</t>
+  </si>
+  <si>
+    <t>15:46:06:341</t>
+  </si>
+  <si>
+    <t>15:46:21</t>
+  </si>
+  <si>
+    <t>15:46:21:644</t>
+  </si>
+  <si>
+    <t>15:46:31</t>
+  </si>
+  <si>
+    <t>15:46:31:790</t>
+  </si>
+  <si>
+    <t>15:47:01</t>
+  </si>
+  <si>
+    <t>15:47:01:965</t>
+  </si>
+  <si>
+    <t>15:47:21</t>
+  </si>
+  <si>
+    <t>15:47:22:365</t>
+  </si>
+  <si>
+    <t>15:47:27</t>
+  </si>
+  <si>
+    <t>15:47:27:395</t>
+  </si>
+  <si>
+    <t>15:47:32</t>
+  </si>
+  <si>
+    <t>15:47:32:541</t>
+  </si>
+  <si>
+    <t>15:58:14</t>
+  </si>
+  <si>
+    <t>00:10:42</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 05</t>
+  </si>
+  <si>
+    <t>15:58:14:886</t>
+  </si>
+  <si>
+    <t>15:58:19</t>
+  </si>
+  <si>
+    <t>15:58:20:035</t>
+  </si>
+  <si>
+    <t>15:58:25</t>
+  </si>
+  <si>
+    <t>15:58:25:067</t>
+  </si>
+  <si>
+    <t>15:58:45</t>
+  </si>
+  <si>
+    <t>15:58:45:461</t>
+  </si>
+  <si>
+    <t>15:58:55</t>
+  </si>
+  <si>
+    <t>15:58:55:647</t>
+  </si>
+  <si>
+    <t>15:59:15</t>
+  </si>
+  <si>
+    <t>15:59:16:030</t>
+  </si>
+  <si>
+    <t>15:59:21</t>
+  </si>
+  <si>
+    <t>15:59:21:069</t>
+  </si>
+  <si>
+    <t>15:59:26</t>
+  </si>
+  <si>
+    <t>15:59:26:263</t>
+  </si>
+  <si>
+    <t>16:08:26</t>
+  </si>
+  <si>
+    <t>00:09:00</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 06</t>
+  </si>
+  <si>
+    <t>16:08:26:440</t>
+  </si>
+  <si>
+    <t>16:08:31</t>
+  </si>
+  <si>
+    <t>16:08:31:601</t>
+  </si>
+  <si>
+    <t>16:08:36</t>
+  </si>
+  <si>
+    <t>16:08:36:642</t>
+  </si>
+  <si>
+    <t>16:08:56</t>
+  </si>
+  <si>
+    <t>16:08:57:072</t>
+  </si>
+  <si>
+    <t>16:09:27</t>
+  </si>
+  <si>
+    <t>16:09:27:206</t>
+  </si>
+  <si>
+    <t>16:09:37</t>
+  </si>
+  <si>
+    <t>16:09:37:361</t>
+  </si>
+  <si>
+    <t>16:09:52</t>
+  </si>
+  <si>
+    <t>16:09:52:633</t>
+  </si>
+  <si>
+    <t>16:10:22</t>
+  </si>
+  <si>
+    <t>16:10:22:746</t>
+  </si>
+  <si>
+    <t>16:10:32</t>
+  </si>
+  <si>
+    <t>16:10:32:965</t>
+  </si>
+  <si>
+    <t>16:11:02</t>
+  </si>
+  <si>
+    <t>16:11:03:085</t>
+  </si>
+  <si>
+    <t>16:11:23</t>
+  </si>
+  <si>
+    <t>16:11:23:508</t>
+  </si>
+  <si>
+    <t>16:11:28</t>
+  </si>
+  <si>
+    <t>16:11:28:561</t>
+  </si>
+  <si>
+    <t>16:11:33</t>
+  </si>
+  <si>
+    <t>16:11:33:716</t>
+  </si>
+  <si>
+    <t>16:22:27</t>
+  </si>
+  <si>
+    <t>00:10:54</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 07</t>
+  </si>
+  <si>
+    <t>16:22:28:267</t>
+  </si>
+  <si>
+    <t>16:22:33</t>
+  </si>
+  <si>
+    <t>16:22:33:428</t>
+  </si>
+  <si>
+    <t>16:22:38</t>
+  </si>
+  <si>
+    <t>16:22:38:476</t>
+  </si>
+  <si>
+    <t>16:22:58</t>
+  </si>
+  <si>
+    <t>16:22:58:916</t>
+  </si>
+  <si>
+    <t>16:23:08</t>
+  </si>
+  <si>
+    <t>16:23:09:080</t>
+  </si>
+  <si>
+    <t>16:23:29</t>
+  </si>
+  <si>
+    <t>16:23:29:469</t>
+  </si>
+  <si>
+    <t>16:23:34</t>
+  </si>
+  <si>
+    <t>16:23:34:521</t>
+  </si>
+  <si>
+    <t>16:23:39</t>
+  </si>
+  <si>
+    <t>16:23:39:707</t>
+  </si>
+  <si>
+    <t>16:35:40</t>
+  </si>
+  <si>
+    <t>00:12:01</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 08</t>
+  </si>
+  <si>
+    <t>16:35:40:628</t>
+  </si>
+  <si>
+    <t>16:35:45</t>
+  </si>
+  <si>
+    <t>16:35:45:840</t>
+  </si>
+  <si>
+    <t>16:35:50</t>
+  </si>
+  <si>
+    <t>16:35:50:879</t>
+  </si>
+  <si>
+    <t>16:36:00</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Closeup Hailee (Sep 2025) - 10 Sec</t>
+  </si>
+  <si>
+    <t>16:36:01:028</t>
+  </si>
+  <si>
+    <t>16:36:11</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - GAL Giovene (Jan 2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>16:36:11:064</t>
+  </si>
+  <si>
+    <t>16:36:31</t>
+  </si>
+  <si>
+    <t>16:36:31:508</t>
+  </si>
+  <si>
+    <t>16:37:01</t>
+  </si>
+  <si>
+    <t>16:37:01:634</t>
+  </si>
+  <si>
+    <t>16:37:11</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Ponds Cream HY (Feb 2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>16:37:11:590</t>
+  </si>
+  <si>
+    <t>16:37:26</t>
+  </si>
+  <si>
+    <t>16:37:26:887</t>
+  </si>
+  <si>
+    <t>16:37:46</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Dove Bar Serum (July 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>16:37:47:199</t>
+  </si>
+  <si>
+    <t>16:38:17</t>
+  </si>
+  <si>
+    <t>16:38:17:326</t>
+  </si>
+  <si>
+    <t>16:38:27</t>
+  </si>
+  <si>
+    <t>16:38:27:307</t>
+  </si>
+  <si>
+    <t>16:38:37</t>
+  </si>
+  <si>
+    <t>16:38:37:462</t>
+  </si>
+  <si>
+    <t>16:39:07</t>
+  </si>
+  <si>
+    <t>16:39:07:621</t>
+  </si>
+  <si>
+    <t>16:39:17</t>
+  </si>
+  <si>
+    <t>16:39:17:742</t>
+  </si>
+  <si>
+    <t>16:39:37</t>
+  </si>
+  <si>
+    <t>16:39:38:206</t>
+  </si>
+  <si>
+    <t>16:39:48</t>
+  </si>
+  <si>
+    <t>16:39:48:152</t>
+  </si>
+  <si>
+    <t>16:39:53</t>
+  </si>
+  <si>
+    <t>16:39:53:237</t>
+  </si>
+  <si>
+    <t>16:39:58</t>
+  </si>
+  <si>
+    <t>16:39:58:389</t>
+  </si>
+  <si>
+    <t>16:54:01</t>
+  </si>
+  <si>
+    <t>MANUSH 100 Min Part 09</t>
+  </si>
+  <si>
+    <t>16:54:02:186</t>
+  </si>
+  <si>
+    <t>16:54:19</t>
+  </si>
+  <si>
+    <t>16:54:20:084</t>
+  </si>
+  <si>
+    <t>16:55:09</t>
+  </si>
+  <si>
+    <t>16:55:09:513</t>
+  </si>
+  <si>
+    <t>16:55:14</t>
+  </si>
+  <si>
+    <t>16:55:14:586</t>
+  </si>
+  <si>
+    <t>16:59:37</t>
+  </si>
+  <si>
+    <t>00:04:23</t>
+  </si>
+  <si>
+    <t>Asor Namazer AZAN UP</t>
+  </si>
+  <si>
+    <t>16:59:38:352</t>
+  </si>
+  <si>
+    <t>16:59:43</t>
+  </si>
+  <si>
+    <t>16:59:43:399</t>
+  </si>
+  <si>
+    <t>16:59:51</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Desh Songbad</t>
+  </si>
+  <si>
+    <t>16:59:51:396</t>
+  </si>
+  <si>
+    <t>17:00:11</t>
+  </si>
+  <si>
+    <t>17:00:55:409</t>
+  </si>
+  <si>
+    <t>17:01:03</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Desh Songbad</t>
+  </si>
+  <si>
+    <t>17:07:40:980</t>
+  </si>
+  <si>
+    <t>17:07:45</t>
+  </si>
+  <si>
+    <t>17:07:46:030</t>
+  </si>
+  <si>
+    <t>17:08:16</t>
+  </si>
+  <si>
+    <t>17:08:16:183</t>
+  </si>
+  <si>
+    <t>17:08:46</t>
+  </si>
+  <si>
+    <t>17:08:46:347</t>
+  </si>
+  <si>
+    <t>17:09:16</t>
+  </si>
+  <si>
+    <t>17:09:16:505</t>
+  </si>
+  <si>
+    <t>17:09:21</t>
+  </si>
+  <si>
+    <t>17:09:21:606</t>
+  </si>
+  <si>
+    <t>17:09:29</t>
+  </si>
+  <si>
+    <t>17:09:55:049</t>
+  </si>
+  <si>
+    <t>17:10:27</t>
+  </si>
+  <si>
+    <t>17:13:31:558</t>
+  </si>
+  <si>
+    <t>17:14:20</t>
+  </si>
+  <si>
+    <t>17:14:20:954</t>
+  </si>
+  <si>
+    <t>17:15:03</t>
+  </si>
+  <si>
+    <t>Asian music Saturday Shofi Mondol</t>
+  </si>
+  <si>
+    <t>17:15:04:469</t>
+  </si>
+  <si>
+    <t>17:15:50</t>
+  </si>
+  <si>
+    <t>00:00:46</t>
+  </si>
+  <si>
+    <t>Musical Movie Ep- 444</t>
+  </si>
+  <si>
+    <t>17:15:51:070</t>
+  </si>
+  <si>
+    <t>17:16:23</t>
+  </si>
+  <si>
+    <t>17:16:24:005</t>
+  </si>
+  <si>
+    <t>17:17:13</t>
+  </si>
+  <si>
+    <t>17:17:13:397</t>
+  </si>
+  <si>
+    <t>17:17:56</t>
+  </si>
+  <si>
+    <t>17:17:56:921</t>
+  </si>
+  <si>
+    <t>17:18:42</t>
+  </si>
+  <si>
+    <t>17:18:43:509</t>
+  </si>
+  <si>
+    <t>17:19:15</t>
+  </si>
+  <si>
+    <t>17:19:16:401</t>
+  </si>
+  <si>
+    <t>17:20:05</t>
+  </si>
+  <si>
+    <t>17:20:05:802</t>
+  </si>
+  <si>
+    <t>17:20:25</t>
+  </si>
+  <si>
+    <t>17:20:45:805</t>
+  </si>
+  <si>
+    <t>17:20:50</t>
+  </si>
+  <si>
+    <t>17:29:47:598</t>
+  </si>
+  <si>
+    <t>17:29:52</t>
+  </si>
+  <si>
+    <t>Akhon Dakben Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>17:30:01:571</t>
+  </si>
+  <si>
+    <t>17:30:06</t>
+  </si>
+  <si>
+    <t>17:30:30:187</t>
+  </si>
+  <si>
+    <t>17:30:35</t>
+  </si>
+  <si>
+    <t>17:30:35:352</t>
+  </si>
+  <si>
+    <t>17:30:55</t>
+  </si>
+  <si>
+    <t>17:30:55:885</t>
+  </si>
+  <si>
+    <t>17:38:36</t>
+  </si>
+  <si>
+    <t>00:07:41</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM_S 4 EPS_370 Part 1</t>
+  </si>
+  <si>
+    <t>17:38:37:194</t>
+  </si>
+  <si>
+    <t>17:38:42</t>
+  </si>
+  <si>
+    <t>Apnara Dakcen Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>17:38:42:321</t>
+  </si>
+  <si>
+    <t>17:38:47</t>
+  </si>
+  <si>
+    <t>17:38:47:347</t>
+  </si>
+  <si>
+    <t>17:39:07</t>
+  </si>
+  <si>
+    <t>17:39:07:710</t>
+  </si>
+  <si>
+    <t>17:39:27</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Lux CI (June 26) - 20 Sec</t>
+  </si>
+  <si>
+    <t>17:39:27:631</t>
+  </si>
+  <si>
+    <t>17:39:32</t>
+  </si>
+  <si>
+    <t>17:39:32:666</t>
+  </si>
+  <si>
+    <t>17:39:37</t>
+  </si>
+  <si>
+    <t>17:39:37:824</t>
+  </si>
+  <si>
+    <t>17:46:53</t>
+  </si>
+  <si>
+    <t>00:07:16</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM_S 4 EPS_370 Part 2</t>
+  </si>
+  <si>
+    <t>17:46:54:648</t>
+  </si>
+  <si>
+    <t>17:46:59</t>
+  </si>
+  <si>
+    <t>17:46:59:788</t>
+  </si>
+  <si>
+    <t>17:47:04</t>
+  </si>
+  <si>
+    <t>17:47:04:837</t>
+  </si>
+  <si>
+    <t>17:47:24</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - GAL Shehneez (Jan 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>17:47:24:751</t>
+  </si>
+  <si>
+    <t>17:47:44</t>
+  </si>
+  <si>
+    <t>17:47:44:721</t>
+  </si>
+  <si>
+    <t>17:48:04</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Pepsodent Advance Salt (Nov 25) - 20 Sec</t>
+  </si>
+  <si>
+    <t>17:48:05:198</t>
+  </si>
+  <si>
+    <t>17:48:10</t>
+  </si>
+  <si>
+    <t>17:48:10:279</t>
+  </si>
+  <si>
+    <t>17:48:15</t>
+  </si>
+  <si>
+    <t>17:48:15:385</t>
+  </si>
+  <si>
+    <t>17:55:15</t>
+  </si>
+  <si>
+    <t>00:07:00</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM_S 4 EPS_370 Part 3</t>
+  </si>
+  <si>
+    <t>17:55:15:803</t>
+  </si>
+  <si>
+    <t>17:59:46</t>
+  </si>
+  <si>
+    <t>17:59:47:476</t>
+  </si>
+  <si>
+    <t>18:00:07</t>
+  </si>
+  <si>
+    <t>18:00:08:040</t>
+  </si>
+  <si>
+    <t>18:10:22</t>
+  </si>
+  <si>
+    <t>00:10:14</t>
+  </si>
+  <si>
+    <t>Konna Rashi part 01</t>
+  </si>
+  <si>
+    <t>Peak</t>
+  </si>
+  <si>
+    <t>18:10:22:668</t>
+  </si>
+  <si>
+    <t>18:10:27</t>
+  </si>
+  <si>
+    <t>18:10:27:761</t>
+  </si>
+  <si>
+    <t>18:10:37</t>
+  </si>
+  <si>
+    <t>18:10:37:922</t>
+  </si>
+  <si>
+    <t>18:10:47</t>
+  </si>
+  <si>
+    <t>18:10:48:070</t>
+  </si>
+  <si>
+    <t>18:11:56</t>
+  </si>
+  <si>
+    <t>18:11:56:045</t>
+  </si>
+  <si>
+    <t>18:12:45</t>
+  </si>
+  <si>
+    <t>18:12:45:434</t>
+  </si>
+  <si>
+    <t>18:13:17</t>
+  </si>
+  <si>
+    <t>18:13:18:318</t>
+  </si>
+  <si>
+    <t>18:14:01</t>
+  </si>
+  <si>
+    <t>18:14:01:829</t>
+  </si>
+  <si>
+    <t>18:14:47</t>
+  </si>
+  <si>
+    <t>18:14:48:428</t>
+  </si>
+  <si>
+    <t>18:24:34</t>
+  </si>
+  <si>
+    <t>00:09:46</t>
+  </si>
+  <si>
+    <t>Konna Rashi part 02</t>
+  </si>
+  <si>
+    <t>18:24:35:280</t>
+  </si>
+  <si>
+    <t>18:24:40</t>
+  </si>
+  <si>
+    <t>18:24:40:307</t>
+  </si>
+  <si>
+    <t>18:24:50</t>
+  </si>
+  <si>
+    <t>18:24:50:523</t>
+  </si>
+  <si>
+    <t>18:25:00</t>
+  </si>
+  <si>
+    <t>18:25:00:678</t>
+  </si>
+  <si>
+    <t>18:25:46</t>
+  </si>
+  <si>
+    <t>18:25:47:275</t>
+  </si>
+  <si>
+    <t>18:26:43</t>
+  </si>
+  <si>
+    <t>18:26:43:540</t>
+  </si>
+  <si>
+    <t>18:27:34</t>
+  </si>
+  <si>
+    <t>18:27:35:475</t>
+  </si>
+  <si>
+    <t>18:28:18</t>
+  </si>
+  <si>
+    <t>18:28:18:996</t>
+  </si>
+  <si>
+    <t>18:28:23</t>
+  </si>
+  <si>
+    <t>18:28:24:034</t>
+  </si>
+  <si>
+    <t>18:38:31</t>
+  </si>
+  <si>
+    <t>00:10:07</t>
+  </si>
+  <si>
+    <t>Konna Rashi part 03</t>
+  </si>
+  <si>
+    <t>18:38:31:908</t>
+  </si>
+  <si>
+    <t>18:38:36</t>
+  </si>
+  <si>
+    <t>18:38:36:996</t>
+  </si>
+  <si>
+    <t>18:39:19</t>
+  </si>
+  <si>
+    <t>18:39:20:518</t>
+  </si>
+  <si>
+    <t>18:40:06</t>
+  </si>
+  <si>
+    <t>18:40:07:151</t>
+  </si>
+  <si>
+    <t>18:48:37</t>
+  </si>
+  <si>
+    <t>Konna Rashi part 04</t>
+  </si>
+  <si>
+    <t>18:48:37:112</t>
+  </si>
+  <si>
+    <t>18:48:45</t>
+  </si>
+  <si>
+    <t>18:48:45:116</t>
+  </si>
+  <si>
+    <t>18:49:02</t>
+  </si>
+  <si>
+    <t>18:49:03:002</t>
+  </si>
+  <si>
+    <t>18:50:17</t>
+  </si>
+  <si>
+    <t>18:50:17:287</t>
+  </si>
+  <si>
+    <t>18:50:22</t>
+  </si>
+  <si>
+    <t>18:50:22:323</t>
+  </si>
+  <si>
+    <t>18:53:59</t>
+  </si>
+  <si>
+    <t>00:03:37</t>
+  </si>
+  <si>
+    <t>Dana mele projapoti</t>
+  </si>
+  <si>
+    <t>18:53:59:477</t>
+  </si>
+  <si>
+    <t>18:54:04</t>
+  </si>
+  <si>
+    <t>18:54:04:523</t>
+  </si>
+  <si>
+    <t>18:54:56</t>
+  </si>
+  <si>
+    <t>18:54:57:084</t>
+  </si>
+  <si>
+    <t>18:59:28</t>
+  </si>
+  <si>
+    <t>18:59:28:765</t>
+  </si>
+  <si>
+    <t>18:59:36</t>
+  </si>
+  <si>
+    <t>18:59:36:718</t>
+  </si>
+  <si>
+    <t>18:59:56</t>
+  </si>
+  <si>
+    <t>19:01:33:650</t>
+  </si>
+  <si>
+    <t>19:01:41</t>
+  </si>
+  <si>
+    <t>19:08:34:988</t>
+  </si>
+  <si>
+    <t>19:08:39</t>
+  </si>
+  <si>
+    <t>19:08:40:068</t>
+  </si>
+  <si>
+    <t>19:08:50</t>
+  </si>
+  <si>
+    <t>19:08:50:062</t>
+  </si>
+  <si>
+    <t>19:09:09</t>
+  </si>
+  <si>
+    <t>00:00:19</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Airtel - Magician Ekhon Circle (TV VR 20 sec)  - 20 Sec</t>
+  </si>
+  <si>
+    <t>19:09:10:002</t>
+  </si>
+  <si>
+    <t>19:09:25</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dabur - Vatika Enriched Coconut Hair Oil (Anushka) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:09:25:358</t>
+  </si>
+  <si>
+    <t>19:09:45</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Chupachups Forever Fun (Aug 26) - 20 Sec</t>
+  </si>
+  <si>
+    <t>19:09:45:482</t>
+  </si>
+  <si>
+    <t>19:10:10</t>
+  </si>
+  <si>
+    <t>00:00:25</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\DBBL - Bangla QR New (July 26) - 25 Sec</t>
+  </si>
+  <si>
+    <t>19:10:10:872</t>
+  </si>
+  <si>
+    <t>19:10:20</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dabur - Natural 100 Percent Pure Honey (2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>19:10:21:283</t>
+  </si>
+  <si>
+    <t>19:10:36</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Nescafe - Nijer Duniya Banao 2026 Thematic - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:10:36:243</t>
+  </si>
+  <si>
+    <t>19:10:41</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dabur - Red Toothpaste (Afran Nisho) - 05 Sec</t>
+  </si>
+  <si>
+    <t>19:10:41:471</t>
+  </si>
+  <si>
+    <t>19:10:51</t>
+  </si>
+  <si>
+    <t>19:10:51:646</t>
+  </si>
+  <si>
+    <t>19:11:11</t>
+  </si>
+  <si>
+    <t>19:11:11:957</t>
+  </si>
+  <si>
+    <t>19:11:26</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\DBBL - Rocket Bangla QR New (July 26) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:11:27:082</t>
+  </si>
+  <si>
+    <t>19:11:42</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Sunsilk Spicy Range (Aug 2026) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:11:42:072</t>
+  </si>
+  <si>
+    <t>19:11:57</t>
+  </si>
+  <si>
+    <t>19:11:57:310</t>
+  </si>
+  <si>
+    <t>19:12:02</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dabur - Vatika Hair Oil (Anuska) CP Offer - 05 Sec</t>
+  </si>
+  <si>
+    <t>19:12:02:590</t>
+  </si>
+  <si>
+    <t>19:12:22</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Airtel - Cirkle Thematic V2 Magician Outdoor - 20 Sec</t>
+  </si>
+  <si>
+    <t>19:12:22:720</t>
+  </si>
+  <si>
+    <t>19:12:47</t>
+  </si>
+  <si>
+    <t>19:12:48:107</t>
+  </si>
+  <si>
+    <t>19:13:03</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dabur - Natural 100 Percent Pure Honey (2026) - 15 Sec</t>
+  </si>
+  <si>
+    <t>19:13:03:485</t>
+  </si>
+  <si>
+    <t>19:13:13</t>
+  </si>
+  <si>
+    <t>19:13:13:632</t>
+  </si>
+  <si>
+    <t>19:13:38</t>
+  </si>
+  <si>
+    <t>19:13:39:047</t>
+  </si>
+  <si>
+    <t>19:13:59</t>
+  </si>
+  <si>
+    <t>19:13:58:959</t>
+  </si>
+  <si>
+    <t>19:14:03</t>
+  </si>
+  <si>
+    <t>19:14:04:203</t>
+  </si>
+  <si>
+    <t>19:14:09</t>
+  </si>
+  <si>
+    <t>19:14:09:432</t>
+  </si>
+  <si>
+    <t>19:14:19</t>
+  </si>
+  <si>
+    <t>19:14:19:582</t>
+  </si>
+  <si>
+    <t>19:14:29</t>
+  </si>
+  <si>
+    <t>19:14:30:003</t>
+  </si>
+  <si>
+    <t>19:14:50</t>
+  </si>
+  <si>
+    <t>19:14:50:113</t>
+  </si>
+  <si>
+    <t>19:15:05</t>
+  </si>
+  <si>
+    <t>19:15:05:240</t>
+  </si>
+  <si>
+    <t>19:15:20</t>
+  </si>
+  <si>
+    <t>19:15:20:225</t>
+  </si>
+  <si>
+    <t>19:16:00</t>
+  </si>
+  <si>
+    <t>00:00:40</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Ispahani Mirzapore Tea New TVC ( Aug 26) - 40 Sec</t>
+  </si>
+  <si>
+    <t>19:16:00:517</t>
+  </si>
+  <si>
+    <t>19:16:19</t>
+  </si>
+  <si>
+    <t>19:16:20:392</t>
+  </si>
+  <si>
+    <t>19:16:30</t>
+  </si>
+  <si>
+    <t>19:16:30:446</t>
+  </si>
+  <si>
+    <t>19:16:35</t>
+  </si>
+  <si>
+    <t>19:16:35:513</t>
+  </si>
+  <si>
+    <t>19:16:43</t>
+  </si>
+  <si>
+    <t>19:17:11:686</t>
+  </si>
+  <si>
+    <t>19:17:19</t>
+  </si>
+  <si>
+    <t>19:18:33:985</t>
+  </si>
+  <si>
+    <t>19:18:38</t>
+  </si>
+  <si>
+    <t>19:18:39:060</t>
+  </si>
+  <si>
+    <t>19:19:09</t>
+  </si>
+  <si>
+    <t>19:19:09:243</t>
+  </si>
+  <si>
+    <t>19:19:19</t>
+  </si>
+  <si>
+    <t>19:19:19:186</t>
+  </si>
+  <si>
+    <t>19:19:59</t>
+  </si>
+  <si>
+    <t>19:19:59:464</t>
+  </si>
+  <si>
+    <t>19:20:19</t>
+  </si>
+  <si>
+    <t>19:20:19:592</t>
+  </si>
+  <si>
+    <t>19:20:39</t>
+  </si>
+  <si>
+    <t>19:20:39:707</t>
+  </si>
+  <si>
+    <t>19:20:54</t>
+  </si>
+  <si>
+    <t>19:20:55:071</t>
+  </si>
+  <si>
+    <t>19:21:10</t>
+  </si>
+  <si>
+    <t>19:21:10:031</t>
+  </si>
+  <si>
+    <t>19:21:25</t>
+  </si>
+  <si>
+    <t>19:21:25:189</t>
+  </si>
+  <si>
+    <t>19:21:35</t>
+  </si>
+  <si>
+    <t>19:21:35:351</t>
+  </si>
+  <si>
+    <t>19:21:50</t>
+  </si>
+  <si>
+    <t>19:21:50:757</t>
+  </si>
+  <si>
+    <t>19:22:20</t>
+  </si>
+  <si>
+    <t>19:22:20:883</t>
+  </si>
+  <si>
+    <t>19:22:25</t>
+  </si>
+  <si>
+    <t>19:22:26:104</t>
+  </si>
+  <si>
+    <t>19:22:36</t>
+  </si>
+  <si>
+    <t>19:22:36:284</t>
+  </si>
+  <si>
+    <t>19:22:51</t>
+  </si>
+  <si>
+    <t>19:22:51:563</t>
+  </si>
+  <si>
+    <t>19:23:16</t>
+  </si>
+  <si>
+    <t>19:23:16:946</t>
+  </si>
+  <si>
+    <t>19:23:35</t>
+  </si>
+  <si>
+    <t>19:23:36:886</t>
+  </si>
+  <si>
+    <t>19:23:41</t>
+  </si>
+  <si>
+    <t>19:23:42:102</t>
+  </si>
+  <si>
+    <t>19:23:57</t>
+  </si>
+  <si>
+    <t>19:23:57:265</t>
+  </si>
+  <si>
+    <t>19:24:12</t>
+  </si>
+  <si>
+    <t>19:24:12:273</t>
+  </si>
+  <si>
+    <t>19:24:22</t>
+  </si>
+  <si>
+    <t>19:24:22:422</t>
+  </si>
+  <si>
+    <t>19:24:32</t>
+  </si>
+  <si>
+    <t>19:24:32:845</t>
+  </si>
+  <si>
+    <t>19:24:52</t>
+  </si>
+  <si>
+    <t>19:24:52:953</t>
+  </si>
+  <si>
+    <t>19:24:57</t>
+  </si>
+  <si>
+    <t>19:24:58:193</t>
+  </si>
+  <si>
+    <t>19:25:18</t>
+  </si>
+  <si>
+    <t>19:25:18:322</t>
+  </si>
+  <si>
+    <t>19:25:23</t>
+  </si>
+  <si>
+    <t>19:25:23:553</t>
+  </si>
+  <si>
+    <t>19:25:48</t>
+  </si>
+  <si>
+    <t>19:25:49:007</t>
+  </si>
+  <si>
+    <t>19:26:04</t>
+  </si>
+  <si>
+    <t>19:26:03:943</t>
+  </si>
+  <si>
+    <t>19:26:33</t>
+  </si>
+  <si>
+    <t>19:26:34:113</t>
+  </si>
+  <si>
+    <t>19:26:44</t>
+  </si>
+  <si>
+    <t>19:26:44:162</t>
+  </si>
+  <si>
+    <t>19:26:49</t>
+  </si>
+  <si>
+    <t>19:26:49:196</t>
+  </si>
+  <si>
+    <t>19:26:57</t>
+  </si>
+  <si>
+    <t>19:28:27:255</t>
+  </si>
+  <si>
+    <t>19:28:32</t>
+  </si>
+  <si>
+    <t>19:28:32:523</t>
+  </si>
+  <si>
+    <t>19:28:37</t>
+  </si>
+  <si>
+    <t>Presidents swearing-in ceremony with music</t>
+  </si>
+  <si>
+    <t>19:28:33:039</t>
+  </si>
+  <si>
+    <t>19:28:38</t>
+  </si>
+  <si>
+    <t>19:41:26:664</t>
+  </si>
+  <si>
+    <t>19:41:31</t>
+  </si>
+  <si>
+    <t>19:52:18:286</t>
+  </si>
+  <si>
+    <t>19:52:23</t>
+  </si>
+  <si>
+    <t>19:52:23:309</t>
+  </si>
+  <si>
+    <t>19:52:40</t>
+  </si>
+  <si>
+    <t>19:52:41:246</t>
+  </si>
+  <si>
+    <t>19:53:25</t>
+  </si>
+  <si>
+    <t>19:53:25:152</t>
+  </si>
+  <si>
+    <t>19:54:39</t>
+  </si>
+  <si>
+    <t>19:54:39:440</t>
+  </si>
+  <si>
+    <t>19:55:31</t>
+  </si>
+  <si>
+    <t>19:55:32:040</t>
+  </si>
+  <si>
+    <t>20:00:03</t>
+  </si>
+  <si>
+    <t>20:00:03:721</t>
+  </si>
+  <si>
+    <t>20:00:09</t>
+  </si>
+  <si>
+    <t>20:00:10:031</t>
+  </si>
+  <si>
+    <t>20:00:30</t>
+  </si>
+  <si>
+    <t>20:04:19:069</t>
+  </si>
+  <si>
+    <t>20:04:25</t>
+  </si>
+  <si>
+    <t>20:18:21:041</t>
+  </si>
+  <si>
+    <t>20:18:26</t>
+  </si>
+  <si>
+    <t>20:18:26:068</t>
+  </si>
+  <si>
+    <t>20:18:51</t>
+  </si>
+  <si>
+    <t>20:18:51:469</t>
+  </si>
+  <si>
+    <t>20:19:31</t>
+  </si>
+  <si>
+    <t>20:19:31:712</t>
+  </si>
+  <si>
+    <t>20:19:46</t>
+  </si>
+  <si>
+    <t>20:19:46:868</t>
+  </si>
+  <si>
+    <t>20:19:52</t>
+  </si>
+  <si>
+    <t>20:19:53:187</t>
+  </si>
+  <si>
+    <t>20:19:58</t>
+  </si>
+  <si>
+    <t>20:20:22:411</t>
+  </si>
+  <si>
+    <t>20:20:28</t>
+  </si>
+  <si>
+    <t>20:38:41:233</t>
+  </si>
+  <si>
+    <t>20:38:46</t>
+  </si>
+  <si>
+    <t>20:38:46:279</t>
+  </si>
+  <si>
+    <t>20:39:16</t>
+  </si>
+  <si>
+    <t>20:39:16:402</t>
+  </si>
+  <si>
+    <t>20:39:41</t>
+  </si>
+  <si>
+    <t>20:39:41:802</t>
+  </si>
+  <si>
+    <t>20:40:21</t>
+  </si>
+  <si>
+    <t>20:40:22:028</t>
+  </si>
+  <si>
+    <t>20:40:52</t>
+  </si>
+  <si>
+    <t>20:40:52:142</t>
+  </si>
+  <si>
+    <t>20:41:07</t>
+  </si>
+  <si>
+    <t>20:41:07:280</t>
+  </si>
+  <si>
+    <t>20:41:37</t>
+  </si>
+  <si>
+    <t>20:41:37:405</t>
+  </si>
+  <si>
+    <t>20:41:42</t>
+  </si>
+  <si>
+    <t>20:41:42:443</t>
+  </si>
+  <si>
+    <t>20:41:48</t>
+  </si>
+  <si>
+    <t>20:42:14:558</t>
+  </si>
+  <si>
+    <t>20:42:20</t>
+  </si>
+  <si>
+    <t>Arpor Dekhben Music World</t>
+  </si>
+  <si>
+    <t>20:57:57:025</t>
+  </si>
+  <si>
+    <t>20:59:05</t>
+  </si>
+  <si>
+    <t>20:59:04:948</t>
+  </si>
+  <si>
+    <t>20:59:36</t>
+  </si>
+  <si>
+    <t>20:59:37:876</t>
+  </si>
+  <si>
+    <t>20:59:54</t>
+  </si>
+  <si>
+    <t>20:59:55:766</t>
+  </si>
+  <si>
+    <t>21:00:01</t>
+  </si>
+  <si>
+    <t>Akhon Dekhben Music World</t>
+  </si>
+  <si>
+    <t>21:00:01:991</t>
+  </si>
+  <si>
+    <t>21:00:21</t>
+  </si>
+  <si>
+    <t>21:00:22:502</t>
+  </si>
+  <si>
+    <t>21:08:46</t>
+  </si>
+  <si>
+    <t>00:08:24</t>
+  </si>
+  <si>
+    <t>Music World_EP_371_Part_01</t>
+  </si>
+  <si>
+    <t>21:08:46:601</t>
+  </si>
+  <si>
+    <t>21:08:51</t>
+  </si>
+  <si>
+    <t>Apnara Dekhchen Music World</t>
+  </si>
+  <si>
+    <t>21:08:52:387</t>
+  </si>
+  <si>
+    <t>21:08:57</t>
+  </si>
+  <si>
+    <t>21:08:57:476</t>
+  </si>
+  <si>
+    <t>21:09:17</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Sandalina Sandal Soap (New 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:09:17:426</t>
+  </si>
+  <si>
+    <t>21:09:37</t>
+  </si>
+  <si>
+    <t>21:09:37:606</t>
+  </si>
+  <si>
+    <t>21:09:47</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL -- Jui Multivitamin Onion Oil (August 26) - 10 sec</t>
+  </si>
+  <si>
+    <t>21:09:47:926</t>
+  </si>
+  <si>
+    <t>21:10:17</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor Bactrol Health Soap 2026 - 30 Sec</t>
+  </si>
+  <si>
+    <t>21:10:18:240</t>
+  </si>
+  <si>
+    <t>21:10:43</t>
+  </si>
+  <si>
+    <t>21:10:43:633</t>
+  </si>
+  <si>
+    <t>21:10:53</t>
+  </si>
+  <si>
+    <t>21:10:53:798</t>
+  </si>
+  <si>
+    <t>21:11:13</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Fast Wash DP (Moushumi Mou) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:11:13:788</t>
+  </si>
+  <si>
+    <t>21:11:23</t>
+  </si>
+  <si>
+    <t>21:11:23:969</t>
+  </si>
+  <si>
+    <t>21:11:38</t>
+  </si>
+  <si>
+    <t>21:11:39:073</t>
+  </si>
+  <si>
+    <t>21:11:54</t>
+  </si>
+  <si>
+    <t>21:11:54:317</t>
+  </si>
+  <si>
+    <t>21:12:04</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\STL -- Meril Milk Soap Bar Riya (3 Pack) August 26 - 10 Sec</t>
+  </si>
+  <si>
+    <t>21:12:04:397</t>
+  </si>
+  <si>
+    <t>21:12:14</t>
+  </si>
+  <si>
+    <t>21:12:14:549</t>
+  </si>
+  <si>
+    <t>21:12:34</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Luxury Talcum Powder Sharlina (New Pack 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:12:34:604</t>
+  </si>
+  <si>
+    <t>21:12:53</t>
+  </si>
+  <si>
+    <t>21:12:54:485</t>
+  </si>
+  <si>
+    <t>21:12:59</t>
+  </si>
+  <si>
+    <t>21:12:59:521</t>
+  </si>
+  <si>
+    <t>21:13:04</t>
+  </si>
+  <si>
+    <t>21:13:05:282</t>
+  </si>
+  <si>
+    <t>21:18:52</t>
+  </si>
+  <si>
+    <t>00:05:47</t>
+  </si>
+  <si>
+    <t>Music World_EP_371_Part_02</t>
+  </si>
+  <si>
+    <t>21:18:52:792</t>
+  </si>
+  <si>
+    <t>21:18:57</t>
+  </si>
+  <si>
+    <t>21:18:58:549</t>
+  </si>
+  <si>
+    <t>21:19:03</t>
+  </si>
+  <si>
+    <t>21:19:03:604</t>
+  </si>
+  <si>
+    <t>21:19:23</t>
+  </si>
+  <si>
+    <t>21:19:23:725</t>
+  </si>
+  <si>
+    <t>21:19:53</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Sandalina Sandal Soap (New 2026) - 30 Sec</t>
+  </si>
+  <si>
+    <t>21:19:53:723</t>
+  </si>
+  <si>
+    <t>21:20:03</t>
+  </si>
+  <si>
+    <t>21:20:03:870</t>
+  </si>
+  <si>
+    <t>21:20:28</t>
+  </si>
+  <si>
+    <t>21:20:29:269</t>
+  </si>
+  <si>
+    <t>21:20:39</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Fastwash Liquid Laundry Detergent - 10 Sec</t>
+  </si>
+  <si>
+    <t>21:20:39:199</t>
+  </si>
+  <si>
+    <t>21:20:49</t>
+  </si>
+  <si>
+    <t>21:20:49:482</t>
+  </si>
+  <si>
+    <t>21:21:04</t>
+  </si>
+  <si>
+    <t>21:21:04:717</t>
+  </si>
+  <si>
+    <t>21:21:24</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Tibet Prickly Heat Powder (Payel) - 20 sec</t>
+  </si>
+  <si>
+    <t>21:21:24:795</t>
+  </si>
+  <si>
+    <t>21:21:34</t>
+  </si>
+  <si>
+    <t>21:21:34:952</t>
+  </si>
+  <si>
+    <t>21:22:34</t>
   </si>
   <si>
     <t>00:01:00</t>
   </si>
   <si>
-    <t>Musical Movie Ep 434</t>
-[...4700 lines deleted...]
-    <t>21:28:41:849</t>
+    <t>F:\ON-AIR\Commercial\\Nasir Footwear Limited Flyte (May 2026) - 60 Sec</t>
+  </si>
+  <si>
+    <t>21:22:35:400</t>
+  </si>
+  <si>
+    <t>21:22:45</t>
+  </si>
+  <si>
+    <t>21:22:45:559</t>
+  </si>
+  <si>
+    <t>21:23:05</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor Bactrol Health Soap 2026 - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:23:05:926</t>
+  </si>
+  <si>
+    <t>21:23:15</t>
+  </si>
+  <si>
+    <t>21:23:15:998</t>
+  </si>
+  <si>
+    <t>21:23:40</t>
+  </si>
+  <si>
+    <t>21:23:41:399</t>
+  </si>
+  <si>
+    <t>21:23:51</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Kohinoor - Fast Wash DP (1KG 570 Offer) - 10 Sec</t>
+  </si>
+  <si>
+    <t>21:23:51:509</t>
+  </si>
+  <si>
+    <t>21:24:10</t>
+  </si>
+  <si>
+    <t>21:24:11:385</t>
+  </si>
+  <si>
+    <t>21:24:16</t>
+  </si>
+  <si>
+    <t>21:24:16:461</t>
+  </si>
+  <si>
+    <t>21:24:21</t>
+  </si>
+  <si>
+    <t>21:24:22:264</t>
+  </si>
+  <si>
+    <t>21:27:43</t>
+  </si>
+  <si>
+    <t>00:03:21</t>
+  </si>
+  <si>
+    <t>Music World_EP_371_Part_03</t>
+  </si>
+  <si>
+    <t>21:27:43:445</t>
+  </si>
+  <si>
+    <t>21:27:48</t>
+  </si>
+  <si>
+    <t>Erpor Dakben Ayesha Moriom Season 04</t>
+  </si>
+  <si>
+    <t>21:27:48:548</t>
+  </si>
+  <si>
+    <t>21:28:31</t>
+  </si>
+  <si>
+    <t>21:28:32:072</t>
   </si>
   <si>
     <t>21:29:23</t>
   </si>
   <si>
-    <t>21:29:23:962</t>
-[...218 lines deleted...]
-    <t>22:18:01</t>
+    <t>21:29:23:983</t>
+  </si>
+  <si>
+    <t>21:29:40</t>
+  </si>
+  <si>
+    <t>21:29:41:914</t>
+  </si>
+  <si>
+    <t>21:29:46</t>
+  </si>
+  <si>
+    <t>21:29:47:042</t>
+  </si>
+  <si>
+    <t>21:30:07</t>
+  </si>
+  <si>
+    <t>21:30:07:597</t>
+  </si>
+  <si>
+    <t>21:38:49</t>
+  </si>
+  <si>
+    <t>00:08:42</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_30 (366-368) PART 01</t>
+  </si>
+  <si>
+    <t>21:38:49:586</t>
+  </si>
+  <si>
+    <t>21:38:54</t>
+  </si>
+  <si>
+    <t>21:38:54:761</t>
+  </si>
+  <si>
+    <t>21:38:59</t>
+  </si>
+  <si>
+    <t>21:38:59:838</t>
+  </si>
+  <si>
+    <t>21:39:29</t>
+  </si>
+  <si>
+    <t>21:39:29:950</t>
+  </si>
+  <si>
+    <t>21:39:49</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Closeup Hailee Revise (Nov 2025) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:39:49:928</t>
+  </si>
+  <si>
+    <t>21:40:09</t>
+  </si>
+  <si>
+    <t>21:40:10:078</t>
+  </si>
+  <si>
+    <t>21:40:25</t>
+  </si>
+  <si>
+    <t>21:40:25:070</t>
+  </si>
+  <si>
+    <t>21:40:45</t>
+  </si>
+  <si>
+    <t>21:40:45:005</t>
+  </si>
+  <si>
+    <t>21:41:15</t>
+  </si>
+  <si>
+    <t>21:41:15:123</t>
+  </si>
+  <si>
+    <t>21:41:35</t>
+  </si>
+  <si>
+    <t>21:41:35:428</t>
+  </si>
+  <si>
+    <t>21:41:54</t>
+  </si>
+  <si>
+    <t>21:41:55:315</t>
+  </si>
+  <si>
+    <t>21:42:05</t>
+  </si>
+  <si>
+    <t>21:42:05:319</t>
+  </si>
+  <si>
+    <t>21:42:35</t>
+  </si>
+  <si>
+    <t>21:42:35:434</t>
+  </si>
+  <si>
+    <t>21:42:40</t>
+  </si>
+  <si>
+    <t>21:42:40:521</t>
+  </si>
+  <si>
+    <t>21:42:45</t>
+  </si>
+  <si>
+    <t>21:42:45:647</t>
+  </si>
+  <si>
+    <t>21:49:51</t>
+  </si>
+  <si>
+    <t>00:07:06</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_30 (366-368) PART 02</t>
+  </si>
+  <si>
+    <t>21:49:51:563</t>
+  </si>
+  <si>
+    <t>21:49:56</t>
+  </si>
+  <si>
+    <t>21:49:56:680</t>
+  </si>
+  <si>
+    <t>21:50:01</t>
+  </si>
+  <si>
+    <t>21:50:01:770</t>
+  </si>
+  <si>
+    <t>21:50:31</t>
+  </si>
+  <si>
+    <t>21:50:31:921</t>
+  </si>
+  <si>
+    <t>21:50:51</t>
+  </si>
+  <si>
+    <t>21:50:51:830</t>
+  </si>
+  <si>
+    <t>21:51:11</t>
+  </si>
+  <si>
+    <t>21:51:11:997</t>
+  </si>
+  <si>
+    <t>21:51:31</t>
+  </si>
+  <si>
+    <t>21:51:31:911</t>
+  </si>
+  <si>
+    <t>21:51:41</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - New Surf Excel JB (Feb 2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>21:51:41:867</t>
+  </si>
+  <si>
+    <t>21:52:01</t>
+  </si>
+  <si>
+    <t>21:52:01:830</t>
+  </si>
+  <si>
+    <t>21:52:21</t>
+  </si>
+  <si>
+    <t>21:52:21:784</t>
+  </si>
+  <si>
+    <t>21:52:41</t>
+  </si>
+  <si>
+    <t>21:52:42:148</t>
+  </si>
+  <si>
+    <t>21:52:52</t>
+  </si>
+  <si>
+    <t>21:52:52:164</t>
+  </si>
+  <si>
+    <t>21:53:22</t>
+  </si>
+  <si>
+    <t>21:53:22:273</t>
+  </si>
+  <si>
+    <t>21:53:42</t>
+  </si>
+  <si>
+    <t>21:53:42:232</t>
+  </si>
+  <si>
+    <t>21:53:57</t>
+  </si>
+  <si>
+    <t>21:53:57:205</t>
+  </si>
+  <si>
+    <t>21:54:17</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Surf Excel NEXW (May 2026) - 20 Sec</t>
+  </si>
+  <si>
+    <t>21:54:17:164</t>
+  </si>
+  <si>
+    <t>21:54:36</t>
+  </si>
+  <si>
+    <t>21:54:37:040</t>
+  </si>
+  <si>
+    <t>21:54:57</t>
+  </si>
+  <si>
+    <t>21:54:57:011</t>
+  </si>
+  <si>
+    <t>21:55:27</t>
+  </si>
+  <si>
+    <t>21:55:27:149</t>
+  </si>
+  <si>
+    <t>21:55:32</t>
+  </si>
+  <si>
+    <t>21:55:32:248</t>
+  </si>
+  <si>
+    <t>21:55:37</t>
+  </si>
+  <si>
+    <t>21:55:37:342</t>
+  </si>
+  <si>
+    <t>22:01:27</t>
+  </si>
+  <si>
+    <t>AYESHA_MORIOM S_4_Combo_EP_30 (366-368) PART 03</t>
+  </si>
+  <si>
+    <t>22:01:27:928</t>
+  </si>
+  <si>
+    <t>22:01:35</t>
   </si>
   <si>
     <t>{ live } Arpor Dekhben PRIME  NEWS</t>
   </si>
   <si>
-    <t>22:18:01:937</t>
-[...95 lines deleted...]
-    <t>22:33:03</t>
+    <t>22:01:35:881</t>
+  </si>
+  <si>
+    <t>22:02:00</t>
+  </si>
+  <si>
+    <t>22:02:01:268</t>
+  </si>
+  <si>
+    <t>22:02:21</t>
+  </si>
+  <si>
+    <t>22:02:29:446</t>
+  </si>
+  <si>
+    <t>22:02:37</t>
   </si>
   <si>
     <t>{ live } Apnara Dekhchen PRIME NEWS</t>
   </si>
   <si>
-    <t>22:36:06:698</t>
-[...44 lines deleted...]
-    <t>22:43:25</t>
+    <t>22:19:27:711</t>
+  </si>
+  <si>
+    <t>22:19:32</t>
+  </si>
+  <si>
+    <t>22:19:32:758</t>
+  </si>
+  <si>
+    <t>22:19:52</t>
+  </si>
+  <si>
+    <t>22:19:53:089</t>
+  </si>
+  <si>
+    <t>22:20:23</t>
+  </si>
+  <si>
+    <t>22:20:23:204</t>
+  </si>
+  <si>
+    <t>22:20:48</t>
+  </si>
+  <si>
+    <t>22:20:48:585</t>
+  </si>
+  <si>
+    <t>22:20:58</t>
+  </si>
+  <si>
+    <t>22:20:58:628</t>
+  </si>
+  <si>
+    <t>22:21:13</t>
+  </si>
+  <si>
+    <t>22:21:13:792</t>
+  </si>
+  <si>
+    <t>22:22:03</t>
   </si>
   <si>
     <t>00:00:50</t>
   </si>
   <si>
-    <t>Nasir Footwear Limited Flyte (May 2026) - 50 Sec</t>
-[...182 lines deleted...]
-    <t>23:01:29:508</t>
+    <t>F:\ON-AIR\Commercial\\Nasir Footwear Limited Flyte (May 2026) - 50 Sec</t>
+  </si>
+  <si>
+    <t>22:22:04:236</t>
+  </si>
+  <si>
+    <t>22:22:29</t>
+  </si>
+  <si>
+    <t>22:22:29:664</t>
+  </si>
+  <si>
+    <t>22:22:59</t>
+  </si>
+  <si>
+    <t>22:22:59:848</t>
+  </si>
+  <si>
+    <t>22:23:14</t>
+  </si>
+  <si>
+    <t>22:23:14:789</t>
+  </si>
+  <si>
+    <t>22:23:29</t>
+  </si>
+  <si>
+    <t>22:23:29:950</t>
+  </si>
+  <si>
+    <t>22:23:49</t>
+  </si>
+  <si>
+    <t>22:23:49:907</t>
+  </si>
+  <si>
+    <t>22:24:19</t>
+  </si>
+  <si>
+    <t>22:24:20:046</t>
+  </si>
+  <si>
+    <t>22:24:45</t>
+  </si>
+  <si>
+    <t>22:24:45:475</t>
+  </si>
+  <si>
+    <t>22:24:50</t>
+  </si>
+  <si>
+    <t>22:24:50:523</t>
+  </si>
+  <si>
+    <t>22:24:58</t>
+  </si>
+  <si>
+    <t>22:25:03:334</t>
+  </si>
+  <si>
+    <t>22:25:11</t>
+  </si>
+  <si>
+    <t>22:37:19:513</t>
+  </si>
+  <si>
+    <t>22:37:24</t>
+  </si>
+  <si>
+    <t>22:37:24:550</t>
+  </si>
+  <si>
+    <t>22:37:34</t>
+  </si>
+  <si>
+    <t>22:37:34:506</t>
+  </si>
+  <si>
+    <t>22:38:04</t>
+  </si>
+  <si>
+    <t>22:38:04:673</t>
+  </si>
+  <si>
+    <t>22:38:29</t>
+  </si>
+  <si>
+    <t>22:38:30:073</t>
+  </si>
+  <si>
+    <t>22:38:40</t>
+  </si>
+  <si>
+    <t>22:38:40:068</t>
+  </si>
+  <si>
+    <t>22:38:55</t>
+  </si>
+  <si>
+    <t>22:38:55:240</t>
+  </si>
+  <si>
+    <t>22:39:10</t>
+  </si>
+  <si>
+    <t>22:39:10:233</t>
+  </si>
+  <si>
+    <t>22:39:40</t>
+  </si>
+  <si>
+    <t>22:39:40:350</t>
+  </si>
+  <si>
+    <t>22:40:00</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Nasir Clear Glass (May 2026) - 20 sec</t>
+  </si>
+  <si>
+    <t>22:40:00:441</t>
+  </si>
+  <si>
+    <t>22:40:25</t>
+  </si>
+  <si>
+    <t>22:40:25:872</t>
+  </si>
+  <si>
+    <t>22:40:35</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Surf Excel NEXW (June 2026) - 10 Sec</t>
+  </si>
+  <si>
+    <t>22:40:35:875</t>
+  </si>
+  <si>
+    <t>22:40:50</t>
+  </si>
+  <si>
+    <t>22:40:50:988</t>
+  </si>
+  <si>
+    <t>22:41:20</t>
+  </si>
+  <si>
+    <t>22:41:21:101</t>
+  </si>
+  <si>
+    <t>22:41:41</t>
+  </si>
+  <si>
+    <t>22:41:41:023</t>
+  </si>
+  <si>
+    <t>22:41:46</t>
+  </si>
+  <si>
+    <t>22:41:46:107</t>
+  </si>
+  <si>
+    <t>22:41:54</t>
+  </si>
+  <si>
+    <t>22:43:11:391</t>
+  </si>
+  <si>
+    <t>22:43:55</t>
+  </si>
+  <si>
+    <t>22:52:49:147</t>
+  </si>
+  <si>
+    <t>22:54:03</t>
+  </si>
+  <si>
+    <t>22:54:03:468</t>
+  </si>
+  <si>
+    <t>22:55:11</t>
+  </si>
+  <si>
+    <t>22:55:11:393</t>
+  </si>
+  <si>
+    <t>22:56:00</t>
+  </si>
+  <si>
+    <t>22:56:00:824</t>
+  </si>
+  <si>
+    <t>22:56:32</t>
+  </si>
+  <si>
+    <t>22:56:33:750</t>
+  </si>
+  <si>
+    <t>22:57:16</t>
+  </si>
+  <si>
+    <t>22:57:17:117</t>
+  </si>
+  <si>
+    <t>22:58:00</t>
+  </si>
+  <si>
+    <t>22:58:00:634</t>
+  </si>
+  <si>
+    <t>22:58:56</t>
+  </si>
+  <si>
+    <t>22:58:56:951</t>
+  </si>
+  <si>
+    <t>22:59:38</t>
+  </si>
+  <si>
+    <t>22:59:39:103</t>
+  </si>
+  <si>
+    <t>22:59:44</t>
+  </si>
+  <si>
+    <t>22:59:44:263</t>
+  </si>
+  <si>
+    <t>23:00:04</t>
+  </si>
+  <si>
+    <t>23:02:20:673</t>
+  </si>
+  <si>
+    <t>23:02:26</t>
+  </si>
+  <si>
+    <t>23:16:13:760</t>
+  </si>
+  <si>
+    <t>23:16:18</t>
+  </si>
+  <si>
+    <t>23:16:18:927</t>
+  </si>
+  <si>
+    <t>23:16:23</t>
+  </si>
+  <si>
+    <t>23:16:24:002</t>
+  </si>
+  <si>
+    <t>23:16:44</t>
+  </si>
+  <si>
+    <t>23:16:43:956</t>
+  </si>
+  <si>
+    <t>23:16:53</t>
+  </si>
+  <si>
+    <t>23:16:54:104</t>
+  </si>
+  <si>
+    <t>23:17:14</t>
+  </si>
+  <si>
+    <t>23:17:14:431</t>
+  </si>
+  <si>
+    <t>23:17:39</t>
+  </si>
+  <si>
+    <t>23:17:39:863</t>
+  </si>
+  <si>
+    <t>23:17:49</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Unilever - Pepsodent As (March 26) - 10 Sec</t>
+  </si>
+  <si>
+    <t>23:17:49:899</t>
+  </si>
+  <si>
+    <t>23:18:09</t>
+  </si>
+  <si>
+    <t>23:18:09:874</t>
+  </si>
+  <si>
+    <t>23:18:24</t>
+  </si>
+  <si>
+    <t>23:18:25:118</t>
+  </si>
+  <si>
+    <t>23:18:45</t>
+  </si>
+  <si>
+    <t>23:18:45:064</t>
+  </si>
+  <si>
+    <t>23:19:00</t>
+  </si>
+  <si>
+    <t>23:19:00:238</t>
+  </si>
+  <si>
+    <t>23:19:10</t>
+  </si>
+  <si>
+    <t>23:19:10:387</t>
+  </si>
+  <si>
+    <t>23:19:20</t>
+  </si>
+  <si>
+    <t>23:19:20:350</t>
+  </si>
+  <si>
+    <t>23:19:45</t>
+  </si>
+  <si>
+    <t>23:19:45:810</t>
+  </si>
+  <si>
+    <t>23:19:55</t>
+  </si>
+  <si>
+    <t>23:19:55:848</t>
+  </si>
+  <si>
+    <t>23:20:15</t>
+  </si>
+  <si>
+    <t>23:20:15:792</t>
   </si>
   <si>
     <t>23:20:20</t>
   </si>
   <si>
-    <t>00:18:51</t>
-[...5 lines deleted...]
-    <t>23:20:20:773</t>
+    <t>23:20:20:848</t>
   </si>
   <si>
     <t>23:20:25</t>
   </si>
   <si>
-    <t>23:20:25:886</t>
-[...212 lines deleted...]
-    <t>Asian Music Walton Cable Ep-1494(Monir Khan) Part-03</t>
+    <t>23:20:25:947</t>
+  </si>
+  <si>
+    <t>23:20:31</t>
+  </si>
+  <si>
+    <t>23:20:37:933</t>
+  </si>
+  <si>
+    <t>23:20:43</t>
+  </si>
+  <si>
+    <t>23:21:07:314</t>
+  </si>
+  <si>
+    <t>23:21:13</t>
+  </si>
+  <si>
+    <t>23:23:07:777</t>
+  </si>
+  <si>
+    <t>23:23:13</t>
+  </si>
+  <si>
+    <t>23:40:24:281</t>
+  </si>
+  <si>
+    <t>23:40:29</t>
+  </si>
+  <si>
+    <t>23:40:29:390</t>
+  </si>
+  <si>
+    <t>23:40:34</t>
+  </si>
+  <si>
+    <t>23:40:34:436</t>
+  </si>
+  <si>
+    <t>23:40:44</t>
+  </si>
+  <si>
+    <t>23:40:44:445</t>
+  </si>
+  <si>
+    <t>23:40:59</t>
+  </si>
+  <si>
+    <t>23:40:59:554</t>
+  </si>
+  <si>
+    <t>23:41:19</t>
+  </si>
+  <si>
+    <t>23:41:19:526</t>
+  </si>
+  <si>
+    <t>23:41:29</t>
+  </si>
+  <si>
+    <t>23:41:29:482</t>
+  </si>
+  <si>
+    <t>23:41:39</t>
+  </si>
+  <si>
+    <t>23:41:39:640</t>
+  </si>
+  <si>
+    <t>23:41:54</t>
+  </si>
+  <si>
+    <t>23:41:54:640</t>
+  </si>
+  <si>
+    <t>23:42:19</t>
+  </si>
+  <si>
+    <t>23:42:20:065</t>
+  </si>
+  <si>
+    <t>23:42:35</t>
+  </si>
+  <si>
+    <t>23:42:35:362</t>
+  </si>
+  <si>
+    <t>23:42:45</t>
+  </si>
+  <si>
+    <t>23:42:45:324</t>
+  </si>
+  <si>
+    <t>23:43:10</t>
+  </si>
+  <si>
+    <t>23:43:10:701</t>
+  </si>
+  <si>
+    <t>23:43:20</t>
+  </si>
+  <si>
+    <t>23:43:20:873</t>
+  </si>
+  <si>
+    <t>23:43:40</t>
+  </si>
+  <si>
+    <t>23:43:40:782</t>
+  </si>
+  <si>
+    <t>23:43:50</t>
+  </si>
+  <si>
+    <t>23:43:50:848</t>
+  </si>
+  <si>
+    <t>23:44:15</t>
+  </si>
+  <si>
+    <t>23:44:16:232</t>
+  </si>
+  <si>
+    <t>23:44:45</t>
+  </si>
+  <si>
+    <t>F:\ON-AIR\Commercial\\Dream Holiday Park (New) - 30 sec</t>
+  </si>
+  <si>
+    <t>23:44:46:085</t>
+  </si>
+  <si>
+    <t>23:44:56</t>
+  </si>
+  <si>
+    <t>23:44:56:158</t>
+  </si>
+  <si>
+    <t>23:46:04</t>
+  </si>
+  <si>
+    <t>23:46:04:114</t>
+  </si>
+  <si>
+    <t>23:46:53</t>
+  </si>
+  <si>
+    <t>23:46:53:542</t>
+  </si>
+  <si>
+    <t>23:47:25</t>
+  </si>
+  <si>
+    <t>23:47:26:445</t>
+  </si>
+  <si>
+    <t>23:47:31</t>
+  </si>
+  <si>
+    <t>23:47:31:510</t>
+  </si>
+  <si>
+    <t>23:47:36</t>
+  </si>
+  <si>
+    <t>23:47:36:623</t>
+  </si>
+  <si>
+    <t>23:47:42</t>
+  </si>
+  <si>
+    <t>23:47:50:926</t>
+  </si>
+  <si>
+    <t>23:47:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -6187,51 +6373,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K827"/>
+  <dimension ref="A1:K857"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6244,28944 +6430,29994 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E4">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K4">
-        <v>29</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
         <v>29</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K5">
-        <v>70</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
       <c r="K6">
-        <v>53</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
       <c r="K7">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
         <v>18</v>
       </c>
       <c r="K8">
-        <v>74</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
         <v>18</v>
       </c>
       <c r="K9">
-        <v>64</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
         <v>18</v>
       </c>
       <c r="K10">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E11">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
         <v>18</v>
       </c>
       <c r="K11">
-        <v>5</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E12">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>17</v>
       </c>
       <c r="J12" t="s">
         <v>18</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E13">
-        <v>1074</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>18</v>
       </c>
       <c r="K13">
-        <v>1074</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="E14">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
         <v>18</v>
       </c>
       <c r="K14">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E15">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
       <c r="J15" t="s">
         <v>18</v>
       </c>
       <c r="K15">
-        <v>5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="E16">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>17</v>
       </c>
       <c r="J16" t="s">
         <v>18</v>
       </c>
       <c r="K16">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E17">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>17</v>
       </c>
       <c r="J17" t="s">
         <v>18</v>
       </c>
       <c r="K17">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E18">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>17</v>
       </c>
       <c r="J18" t="s">
         <v>18</v>
       </c>
       <c r="K18">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E19">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>17</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E20">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>17</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20">
-        <v>52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>17</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>17</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E23">
-        <v>1064</v>
+        <v>5</v>
       </c>
       <c r="F23" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>17</v>
       </c>
       <c r="J23" t="s">
         <v>18</v>
       </c>
       <c r="K23">
-        <v>1064</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E24">
-        <v>234</v>
+        <v>5</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>17</v>
       </c>
       <c r="J24" t="s">
         <v>18</v>
       </c>
       <c r="K24">
-        <v>234</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="E25">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>17</v>
       </c>
       <c r="J25" t="s">
         <v>18</v>
       </c>
       <c r="K25">
-        <v>8</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="E26">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>17</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
       <c r="K26">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="E27">
-        <v>878</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27">
-        <v>878</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E28">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C29" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E30">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="E32">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>17</v>
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32">
-        <v>8</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="E33">
-        <v>164</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33">
-        <v>164</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="C34" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="E34">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F34" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>17</v>
       </c>
       <c r="J34" t="s">
         <v>18</v>
       </c>
       <c r="K34">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E35">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
       <c r="J35" t="s">
         <v>18</v>
       </c>
       <c r="K35">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="E36">
-        <v>51</v>
+        <v>1100</v>
       </c>
       <c r="F36" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>17</v>
       </c>
       <c r="J36" t="s">
         <v>18</v>
       </c>
       <c r="K36">
-        <v>51</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
       <c r="J37" t="s">
         <v>18</v>
       </c>
       <c r="K37">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C38" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E38">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F38" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>17</v>
       </c>
       <c r="J38" t="s">
         <v>18</v>
       </c>
       <c r="K38">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="E39">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
       <c r="J39" t="s">
         <v>18</v>
       </c>
       <c r="K39">
-        <v>132</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D40" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E40">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
       <c r="J40" t="s">
         <v>18</v>
       </c>
       <c r="K40">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C41" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E41">
-        <v>53</v>
+        <v>6</v>
       </c>
       <c r="F41" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
       <c r="J41" t="s">
         <v>18</v>
       </c>
       <c r="K41">
-        <v>53</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C42" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E42">
-        <v>32</v>
+        <v>783</v>
       </c>
       <c r="F42" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>17</v>
       </c>
       <c r="J42" t="s">
         <v>18</v>
       </c>
       <c r="K42">
-        <v>32</v>
+        <v>783</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C43" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D43" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="E43">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>17</v>
       </c>
       <c r="J43" t="s">
         <v>18</v>
       </c>
       <c r="K43">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C44" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D44" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F44" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>17</v>
       </c>
       <c r="J44" t="s">
         <v>18</v>
       </c>
       <c r="K44">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C45" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D45" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="E45">
+        <v>57</v>
+      </c>
+      <c r="F45" t="s">
         <v>42</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>17</v>
       </c>
       <c r="J45" t="s">
         <v>18</v>
       </c>
       <c r="K45">
-        <v>42</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C46" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E46">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F46" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>17</v>
       </c>
       <c r="J46" t="s">
         <v>18</v>
       </c>
       <c r="K46">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D47" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="E47">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="F47" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>17</v>
       </c>
       <c r="J47" t="s">
         <v>18</v>
       </c>
       <c r="K47">
-        <v>43</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C48" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
       <c r="E48">
-        <v>51</v>
+        <v>866</v>
       </c>
       <c r="F48" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>17</v>
       </c>
       <c r="J48" t="s">
         <v>18</v>
       </c>
       <c r="K48">
-        <v>51</v>
+        <v>866</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C49" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D49" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F49" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>17</v>
       </c>
       <c r="J49" t="s">
         <v>18</v>
       </c>
       <c r="K49">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D50" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="E50">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>17</v>
       </c>
       <c r="J50" t="s">
         <v>18</v>
       </c>
       <c r="K50">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="C51" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="D51" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="E51">
-        <v>1156</v>
+        <v>5</v>
       </c>
       <c r="F51" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
       <c r="J51" t="s">
         <v>18</v>
       </c>
       <c r="K51">
-        <v>1156</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C52" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="E52">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>17</v>
       </c>
       <c r="J52" t="s">
         <v>18</v>
       </c>
       <c r="K52">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="C53" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D53" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="E53">
-        <v>5</v>
+        <v>555</v>
       </c>
       <c r="F53" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>17</v>
       </c>
       <c r="J53" t="s">
         <v>18</v>
       </c>
       <c r="K53">
-        <v>5</v>
+        <v>555</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C54" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E54">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
       <c r="J54" t="s">
         <v>18</v>
       </c>
       <c r="K54">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C55" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D55" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E55">
         <v>5</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
       <c r="J55" t="s">
         <v>18</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C56" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="E56">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="F56" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
       <c r="J56" t="s">
         <v>18</v>
       </c>
       <c r="K56">
-        <v>6</v>
+        <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C57" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>179</v>
+        <v>49</v>
       </c>
       <c r="E57">
-        <v>858</v>
+        <v>56</v>
       </c>
       <c r="F57" t="s">
-        <v>180</v>
+        <v>50</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
       <c r="J57" t="s">
         <v>18</v>
       </c>
       <c r="K57">
-        <v>858</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D58" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E58">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F58" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
       <c r="J58" t="s">
         <v>18</v>
       </c>
       <c r="K58">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C59" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D59" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E59">
         <v>5</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
       <c r="J59" t="s">
         <v>18</v>
       </c>
       <c r="K59">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C60" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>181</v>
       </c>
       <c r="E60">
-        <v>32</v>
+        <v>350</v>
       </c>
       <c r="F60" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>17</v>
       </c>
       <c r="J60" t="s">
         <v>18</v>
       </c>
       <c r="K60">
-        <v>32</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C61" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D61" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E61">
         <v>5</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>17</v>
       </c>
       <c r="J61" t="s">
         <v>18</v>
       </c>
       <c r="K61">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C62" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D62" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F62" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>17</v>
       </c>
       <c r="J62" t="s">
         <v>18</v>
       </c>
       <c r="K62">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C63" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D63" t="s">
-        <v>193</v>
+        <v>53</v>
       </c>
       <c r="E63">
-        <v>879</v>
+        <v>51</v>
       </c>
       <c r="F63" t="s">
-        <v>194</v>
+        <v>54</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
       <c r="J63" t="s">
         <v>18</v>
       </c>
       <c r="K63">
-        <v>879</v>
+        <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C64" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D64" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="E64">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F64" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>17</v>
       </c>
       <c r="J64" t="s">
         <v>18</v>
       </c>
       <c r="K64">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C65" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="E65">
-        <v>427</v>
+        <v>5</v>
       </c>
       <c r="F65" t="s">
-        <v>200</v>
+        <v>25</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>17</v>
       </c>
       <c r="J65" t="s">
         <v>18</v>
       </c>
       <c r="K65">
-        <v>427</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C66" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="D66" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="E66">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>204</v>
+        <v>166</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>17</v>
       </c>
       <c r="J66" t="s">
         <v>18</v>
       </c>
       <c r="K66">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
       <c r="E67">
-        <v>5</v>
+        <v>319</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>17</v>
       </c>
       <c r="J67" t="s">
         <v>18</v>
       </c>
       <c r="K67">
-        <v>5</v>
+        <v>319</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C68" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="D68" t="s">
-        <v>153</v>
+        <v>33</v>
       </c>
       <c r="E68">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>17</v>
       </c>
       <c r="J68" t="s">
         <v>18</v>
       </c>
       <c r="K68">
-        <v>43</v>
+        <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C69" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
       <c r="E69">
-        <v>5</v>
+        <v>1226</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>204</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>17</v>
       </c>
       <c r="J69" t="s">
         <v>18</v>
       </c>
       <c r="K69">
-        <v>5</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C70" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D70" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="E70">
-        <v>430</v>
+        <v>640</v>
       </c>
       <c r="F70" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>17</v>
       </c>
       <c r="J70" t="s">
         <v>18</v>
       </c>
       <c r="K70">
-        <v>430</v>
+        <v>640</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C71" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="E71">
-        <v>5</v>
+        <v>705</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>212</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>17</v>
       </c>
       <c r="J71" t="s">
         <v>18</v>
       </c>
       <c r="K71">
-        <v>5</v>
+        <v>705</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C72" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D72" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
       <c r="E72">
-        <v>44</v>
+        <v>510</v>
       </c>
       <c r="F72" t="s">
-        <v>38</v>
+        <v>216</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>17</v>
       </c>
       <c r="J72" t="s">
         <v>18</v>
       </c>
       <c r="K72">
-        <v>44</v>
+        <v>510</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
+        <v>218</v>
+      </c>
+      <c r="D73" t="s">
         <v>219</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73">
+        <v>475</v>
+      </c>
+      <c r="F73" t="s">
         <v>220</v>
       </c>
-      <c r="D73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>17</v>
       </c>
       <c r="J73" t="s">
         <v>18</v>
       </c>
       <c r="K73">
-        <v>5</v>
+        <v>475</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" t="s">
         <v>221</v>
       </c>
       <c r="C74" t="s">
         <v>222</v>
       </c>
       <c r="D74" t="s">
         <v>223</v>
       </c>
       <c r="E74">
-        <v>312</v>
+        <v>689</v>
       </c>
       <c r="F74" t="s">
         <v>224</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>17</v>
       </c>
       <c r="J74" t="s">
         <v>18</v>
       </c>
       <c r="K74">
-        <v>312</v>
+        <v>689</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" t="s">
         <v>225</v>
       </c>
       <c r="C75" t="s">
         <v>226</v>
       </c>
       <c r="D75" t="s">
-        <v>95</v>
+        <v>227</v>
       </c>
       <c r="E75">
-        <v>20</v>
+        <v>370</v>
       </c>
       <c r="F75" t="s">
-        <v>96</v>
+        <v>228</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>17</v>
       </c>
       <c r="J75" t="s">
         <v>18</v>
       </c>
       <c r="K75">
-        <v>20</v>
+        <v>370</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C76" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D76" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E76">
-        <v>872</v>
+        <v>470</v>
       </c>
       <c r="F76" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>17</v>
       </c>
       <c r="J76" t="s">
         <v>18</v>
       </c>
       <c r="K76">
-        <v>872</v>
+        <v>470</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C77" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D77" t="s">
-        <v>233</v>
+        <v>20</v>
       </c>
       <c r="E77">
-        <v>511</v>
+        <v>404</v>
       </c>
       <c r="F77" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>17</v>
       </c>
       <c r="J77" t="s">
         <v>18</v>
       </c>
       <c r="K77">
-        <v>511</v>
+        <v>404</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C78" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D78" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="E78">
-        <v>601</v>
+        <v>68</v>
       </c>
       <c r="F78" t="s">
-        <v>238</v>
+        <v>34</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>17</v>
       </c>
       <c r="J78" t="s">
         <v>18</v>
       </c>
       <c r="K78">
-        <v>601</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
+        <v>238</v>
+      </c>
+      <c r="C79" t="s">
         <v>239</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>241</v>
+        <v>49</v>
       </c>
       <c r="E79">
-        <v>508</v>
+        <v>56</v>
       </c>
       <c r="F79" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>17</v>
       </c>
       <c r="J79" t="s">
         <v>18</v>
       </c>
       <c r="K79">
-        <v>508</v>
+        <v>56</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C80" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D80" t="s">
-        <v>245</v>
+        <v>57</v>
       </c>
       <c r="E80">
-        <v>588</v>
+        <v>42</v>
       </c>
       <c r="F80" t="s">
-        <v>246</v>
+        <v>58</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>17</v>
       </c>
       <c r="J80" t="s">
         <v>18</v>
       </c>
       <c r="K80">
-        <v>588</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C81" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D81" t="s">
-        <v>249</v>
+        <v>61</v>
       </c>
       <c r="E81">
-        <v>594</v>
+        <v>45</v>
       </c>
       <c r="F81" t="s">
-        <v>250</v>
+        <v>62</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>17</v>
       </c>
       <c r="J81" t="s">
         <v>18</v>
       </c>
       <c r="K81">
-        <v>594</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C82" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D82" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="E82">
-        <v>835</v>
+        <v>52</v>
       </c>
       <c r="F82" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>17</v>
       </c>
       <c r="J82" t="s">
         <v>18</v>
       </c>
       <c r="K82">
-        <v>835</v>
+        <v>52</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C83" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="D83" t="s">
-        <v>257</v>
+        <v>37</v>
       </c>
       <c r="E83">
-        <v>434</v>
+        <v>49</v>
       </c>
       <c r="F83" t="s">
-        <v>258</v>
+        <v>38</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>17</v>
       </c>
       <c r="J83" t="s">
         <v>18</v>
       </c>
       <c r="K83">
-        <v>434</v>
+        <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="C84" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E84">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F84" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>17</v>
       </c>
       <c r="J84" t="s">
         <v>18</v>
       </c>
       <c r="K84">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="C85" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D85" t="s">
-        <v>263</v>
+        <v>108</v>
       </c>
       <c r="E85">
-        <v>277</v>
+        <v>17</v>
       </c>
       <c r="F85" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>17</v>
       </c>
       <c r="J85" t="s">
         <v>18</v>
       </c>
       <c r="K85">
-        <v>277</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C86" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="D86" t="s">
-        <v>14</v>
+        <v>256</v>
       </c>
       <c r="E86">
-        <v>5</v>
+        <v>1641</v>
       </c>
       <c r="F86" t="s">
-        <v>21</v>
+        <v>257</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>17</v>
       </c>
       <c r="J86" t="s">
         <v>18</v>
       </c>
       <c r="K86">
-        <v>5</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C87" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D87" t="s">
-        <v>269</v>
+        <v>21</v>
       </c>
       <c r="E87">
-        <v>462</v>
+        <v>5</v>
       </c>
       <c r="F87" t="s">
-        <v>270</v>
+        <v>25</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>17</v>
       </c>
       <c r="J87" t="s">
         <v>18</v>
       </c>
       <c r="K87">
-        <v>462</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="C88" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="D88" t="s">
-        <v>29</v>
+        <v>262</v>
       </c>
       <c r="E88">
-        <v>70</v>
+        <v>277</v>
       </c>
       <c r="F88" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>17</v>
       </c>
       <c r="J88" t="s">
         <v>18</v>
       </c>
       <c r="K88">
-        <v>70</v>
+        <v>277</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C89" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D89" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E89">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="F89" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>17</v>
       </c>
       <c r="J89" t="s">
         <v>18</v>
       </c>
       <c r="K89">
-        <v>52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C90" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="D90" t="s">
-        <v>95</v>
+        <v>268</v>
       </c>
       <c r="E90">
-        <v>20</v>
+        <v>1343</v>
       </c>
       <c r="F90" t="s">
-        <v>96</v>
+        <v>269</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>17</v>
       </c>
       <c r="J90" t="s">
         <v>18</v>
       </c>
       <c r="K90">
-        <v>20</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="C91" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D91" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E91">
-        <v>1258</v>
+        <v>569</v>
       </c>
       <c r="F91" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>17</v>
       </c>
       <c r="J91" t="s">
         <v>18</v>
       </c>
       <c r="K91">
-        <v>1258</v>
+        <v>569</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C92" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="D92" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E92">
-        <v>1023</v>
+        <v>527</v>
       </c>
       <c r="F92" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>17</v>
       </c>
       <c r="J92" t="s">
         <v>18</v>
       </c>
       <c r="K92">
-        <v>1023</v>
+        <v>527</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C93" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D93" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E93">
-        <v>626</v>
+        <v>711</v>
       </c>
       <c r="F93" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>17</v>
       </c>
       <c r="J93" t="s">
         <v>18</v>
       </c>
       <c r="K93">
-        <v>626</v>
+        <v>711</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C94" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="D94" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E94">
-        <v>718</v>
+        <v>485</v>
       </c>
       <c r="F94" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>17</v>
       </c>
       <c r="J94" t="s">
         <v>18</v>
       </c>
       <c r="K94">
-        <v>718</v>
+        <v>485</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C95" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="D95" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="E95">
-        <v>536</v>
+        <v>687</v>
       </c>
       <c r="F95" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>17</v>
       </c>
       <c r="J95" t="s">
         <v>18</v>
       </c>
       <c r="K95">
-        <v>536</v>
+        <v>687</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C96" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="D96" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="E96">
-        <v>474</v>
+        <v>730</v>
       </c>
       <c r="F96" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>17</v>
       </c>
       <c r="J96" t="s">
         <v>18</v>
       </c>
       <c r="K96">
-        <v>474</v>
+        <v>730</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C97" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="D97" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="E97">
-        <v>467</v>
+        <v>543</v>
       </c>
       <c r="F97" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>17</v>
       </c>
       <c r="J97" t="s">
         <v>18</v>
       </c>
       <c r="K97">
-        <v>467</v>
+        <v>543</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="C98" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D98" t="s">
-        <v>307</v>
+        <v>33</v>
       </c>
       <c r="E98">
-        <v>472</v>
+        <v>68</v>
       </c>
       <c r="F98" t="s">
-        <v>308</v>
+        <v>34</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>17</v>
       </c>
       <c r="J98" t="s">
         <v>18</v>
       </c>
       <c r="K98">
-        <v>472</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C99" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="D99" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="E99">
-        <v>377</v>
+        <v>1789</v>
       </c>
       <c r="F99" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>17</v>
       </c>
       <c r="J99" t="s">
         <v>18</v>
       </c>
       <c r="K99">
-        <v>377</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="C100" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="D100" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E100">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
+        <v>306</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>17</v>
       </c>
       <c r="J100" t="s">
         <v>18</v>
       </c>
       <c r="K100">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="C101" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D101" t="s">
-        <v>317</v>
+        <v>115</v>
       </c>
       <c r="E101">
-        <v>1758</v>
+        <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>318</v>
+        <v>116</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>17</v>
       </c>
       <c r="J101" t="s">
         <v>18</v>
       </c>
       <c r="K101">
-        <v>1758</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C102" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D102" t="s">
-        <v>14</v>
+        <v>311</v>
       </c>
       <c r="E102">
-        <v>5</v>
+        <v>573</v>
       </c>
       <c r="F102" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>17</v>
       </c>
       <c r="J102" t="s">
         <v>18</v>
       </c>
       <c r="K102">
-        <v>5</v>
+        <v>573</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C103" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="D103" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E103">
         <v>5</v>
       </c>
       <c r="F103" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>17</v>
       </c>
       <c r="J103" t="s">
         <v>18</v>
       </c>
       <c r="K103">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C104" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D104" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E104">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F104" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>17</v>
       </c>
       <c r="J104" t="s">
         <v>18</v>
       </c>
       <c r="K104">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="C105" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="D105" t="s">
-        <v>329</v>
+        <v>33</v>
       </c>
       <c r="E105">
-        <v>1148</v>
+        <v>68</v>
       </c>
       <c r="F105" t="s">
-        <v>330</v>
+        <v>34</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>17</v>
       </c>
       <c r="J105" t="s">
         <v>18</v>
       </c>
       <c r="K105">
-        <v>1148</v>
+        <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="C106" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="D106" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E106">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>17</v>
       </c>
       <c r="J106" t="s">
         <v>18</v>
       </c>
       <c r="K106">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="C107" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="D107" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="E107">
-        <v>5</v>
+        <v>342</v>
       </c>
       <c r="F107" t="s">
-        <v>21</v>
+        <v>325</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>17</v>
       </c>
       <c r="J107" t="s">
         <v>18</v>
       </c>
       <c r="K107">
-        <v>5</v>
+        <v>342</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C108" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="D108" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E108">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F108" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>17</v>
       </c>
       <c r="J108" t="s">
         <v>18</v>
       </c>
       <c r="K108">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="C109" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D109" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E109">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F109" t="s">
-        <v>139</v>
+        <v>315</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>17</v>
       </c>
       <c r="J109" t="s">
         <v>18</v>
       </c>
       <c r="K109">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="C110" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="D110" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E110">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="F110" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>17</v>
       </c>
       <c r="J110" t="s">
         <v>18</v>
       </c>
       <c r="K110">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C111" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="D111" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E111">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="F111" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>17</v>
       </c>
       <c r="J111" t="s">
         <v>18</v>
       </c>
       <c r="K111">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C112" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="D112" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E112">
         <v>5</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>17</v>
       </c>
       <c r="J112" t="s">
         <v>18</v>
       </c>
       <c r="K112">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C113" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="D113" t="s">
-        <v>347</v>
+        <v>21</v>
       </c>
       <c r="E113">
-        <v>1242</v>
+        <v>5</v>
       </c>
       <c r="F113" t="s">
-        <v>348</v>
+        <v>315</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>17</v>
       </c>
       <c r="J113" t="s">
         <v>18</v>
       </c>
       <c r="K113">
-        <v>1242</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="C114" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="D114" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="E114">
-        <v>5</v>
+        <v>298</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>17</v>
       </c>
       <c r="J114" t="s">
         <v>18</v>
       </c>
       <c r="K114">
-        <v>5</v>
+        <v>298</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="C115" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="D115" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E115">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F115" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>17</v>
       </c>
       <c r="J115" t="s">
         <v>18</v>
       </c>
       <c r="K115">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C116" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="D116" t="s">
-        <v>71</v>
+        <v>346</v>
       </c>
       <c r="E116">
-        <v>42</v>
+        <v>271</v>
       </c>
       <c r="F116" t="s">
-        <v>148</v>
+        <v>347</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>17</v>
       </c>
       <c r="J116" t="s">
         <v>18</v>
       </c>
       <c r="K116">
-        <v>42</v>
+        <v>271</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="C117" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D117" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E117">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F117" t="s">
-        <v>109</v>
+        <v>350</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>17</v>
       </c>
       <c r="J117" t="s">
         <v>18</v>
       </c>
       <c r="K117">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C118" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D118" t="s">
-        <v>153</v>
+        <v>115</v>
       </c>
       <c r="E118">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F118" t="s">
-        <v>154</v>
+        <v>116</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>17</v>
       </c>
       <c r="J118" t="s">
         <v>18</v>
       </c>
       <c r="K118">
-        <v>43</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C119" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D119" t="s">
-        <v>14</v>
+        <v>355</v>
       </c>
       <c r="E119">
-        <v>5</v>
+        <v>968</v>
       </c>
       <c r="F119" t="s">
-        <v>21</v>
+        <v>356</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>17</v>
       </c>
       <c r="J119" t="s">
         <v>18</v>
       </c>
       <c r="K119">
-        <v>5</v>
+        <v>968</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C120" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D120" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E120">
         <v>5</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>17</v>
       </c>
       <c r="J120" t="s">
         <v>18</v>
       </c>
       <c r="K120">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C121" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D121" t="s">
-        <v>365</v>
+        <v>21</v>
       </c>
       <c r="E121">
-        <v>1241</v>
+        <v>5</v>
       </c>
       <c r="F121" t="s">
-        <v>366</v>
+        <v>25</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>17</v>
       </c>
       <c r="J121" t="s">
         <v>18</v>
       </c>
       <c r="K121">
-        <v>1241</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C122" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="D122" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E122">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>17</v>
       </c>
       <c r="J122" t="s">
         <v>18</v>
       </c>
       <c r="K122">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C123" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D123" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E123">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="F123" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>17</v>
       </c>
       <c r="J123" t="s">
         <v>18</v>
       </c>
       <c r="K123">
-        <v>5</v>
+        <v>56</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="C124" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="D124" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E124">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F124" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>17</v>
       </c>
       <c r="J124" t="s">
         <v>18</v>
       </c>
       <c r="K124">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C125" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D125" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E125">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="F125" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>17</v>
       </c>
       <c r="J125" t="s">
         <v>18</v>
       </c>
       <c r="K125">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="C126" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D126" t="s">
-        <v>41</v>
+        <v>371</v>
       </c>
       <c r="E126">
-        <v>74</v>
+        <v>1260</v>
       </c>
       <c r="F126" t="s">
-        <v>42</v>
+        <v>372</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>17</v>
       </c>
       <c r="J126" t="s">
         <v>18</v>
       </c>
       <c r="K126">
-        <v>74</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C127" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D127" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E127">
         <v>5</v>
       </c>
       <c r="F127" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>17</v>
       </c>
       <c r="J127" t="s">
         <v>18</v>
       </c>
       <c r="K127">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C128" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D128" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E128">
         <v>5</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>17</v>
       </c>
       <c r="J128" t="s">
         <v>18</v>
       </c>
       <c r="K128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C129" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D129" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E129">
-        <v>1074</v>
+        <v>51</v>
       </c>
       <c r="F129" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>17</v>
       </c>
       <c r="J129" t="s">
         <v>18</v>
       </c>
       <c r="K129">
-        <v>1074</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C130" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D130" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E130">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F130" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>17</v>
       </c>
       <c r="J130" t="s">
         <v>18</v>
       </c>
       <c r="K130">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C131" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D131" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E131">
         <v>5</v>
       </c>
       <c r="F131" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>17</v>
       </c>
       <c r="J131" t="s">
         <v>18</v>
       </c>
       <c r="K131">
         <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C132" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D132" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E132">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F132" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>17</v>
       </c>
       <c r="J132" t="s">
         <v>18</v>
       </c>
       <c r="K132">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C133" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D133" t="s">
-        <v>45</v>
+        <v>387</v>
       </c>
       <c r="E133">
-        <v>64</v>
+        <v>1095</v>
       </c>
       <c r="F133" t="s">
-        <v>46</v>
+        <v>388</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>17</v>
       </c>
       <c r="J133" t="s">
         <v>18</v>
       </c>
       <c r="K133">
-        <v>64</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C134" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D134" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E134">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="F134" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>17</v>
       </c>
       <c r="J134" t="s">
         <v>18</v>
       </c>
       <c r="K134">
-        <v>52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C135" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D135" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E135">
-        <v>1064</v>
+        <v>5</v>
       </c>
       <c r="F135" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>17</v>
       </c>
       <c r="J135" t="s">
         <v>18</v>
       </c>
       <c r="K135">
-        <v>1064</v>
+        <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C136" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D136" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E136">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="F136" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>17</v>
       </c>
       <c r="J136" t="s">
         <v>18</v>
       </c>
       <c r="K136">
-        <v>70</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C137" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D137" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="E137">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="F137" t="s">
-        <v>139</v>
+        <v>66</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>17</v>
       </c>
       <c r="J137" t="s">
         <v>18</v>
       </c>
       <c r="K137">
-        <v>32</v>
+        <v>44</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C138" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D138" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E138">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F138" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>17</v>
       </c>
       <c r="J138" t="s">
         <v>18</v>
       </c>
       <c r="K138">
-        <v>44</v>
+        <v>5</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C139" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D139" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E139">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F139" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>17</v>
       </c>
       <c r="J139" t="s">
         <v>18</v>
       </c>
       <c r="K139">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" t="s">
+        <v>401</v>
+      </c>
+      <c r="C140" t="s">
+        <v>402</v>
+      </c>
+      <c r="D140" t="s">
         <v>403</v>
       </c>
-      <c r="C140" t="s">
+      <c r="E140">
+        <v>1151</v>
+      </c>
+      <c r="F140" t="s">
         <v>404</v>
       </c>
-      <c r="D140" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
         <v>17</v>
       </c>
       <c r="J140" t="s">
         <v>18</v>
       </c>
       <c r="K140">
-        <v>43</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" t="s">
         <v>405</v>
       </c>
       <c r="C141" t="s">
         <v>406</v>
       </c>
       <c r="D141" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E141">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F141" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
         <v>17</v>
       </c>
       <c r="J141" t="s">
         <v>18</v>
       </c>
       <c r="K141">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" t="s">
         <v>407</v>
       </c>
       <c r="C142" t="s">
         <v>408</v>
       </c>
       <c r="D142" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E142">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F142" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>17</v>
       </c>
       <c r="J142" t="s">
         <v>18</v>
       </c>
       <c r="K142">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" t="s">
         <v>409</v>
       </c>
       <c r="C143" t="s">
         <v>410</v>
       </c>
       <c r="D143" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E143">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="F143" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>17</v>
       </c>
       <c r="J143" t="s">
         <v>18</v>
       </c>
       <c r="K143">
-        <v>42</v>
+        <v>74</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" t="s">
         <v>411</v>
       </c>
       <c r="C144" t="s">
         <v>412</v>
       </c>
       <c r="D144" t="s">
-        <v>41</v>
+        <v>246</v>
       </c>
       <c r="E144">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="F144" t="s">
-        <v>42</v>
+        <v>413</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>17</v>
       </c>
       <c r="J144" t="s">
         <v>18</v>
       </c>
       <c r="K144">
-        <v>74</v>
+        <v>52</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C145" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D145" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E145">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="F145" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>17</v>
       </c>
       <c r="J145" t="s">
         <v>18</v>
       </c>
       <c r="K145">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C146" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D146" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E146">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="F146" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>17</v>
       </c>
       <c r="J146" t="s">
         <v>18</v>
       </c>
       <c r="K146">
-        <v>52</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C147" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D147" t="s">
-        <v>67</v>
+        <v>420</v>
       </c>
       <c r="E147">
-        <v>51</v>
+        <v>1432</v>
       </c>
       <c r="F147" t="s">
-        <v>68</v>
+        <v>421</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>17</v>
       </c>
       <c r="J147" t="s">
         <v>18</v>
       </c>
       <c r="K147">
-        <v>51</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C148" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D148" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E148">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F148" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
         <v>17</v>
       </c>
       <c r="J148" t="s">
         <v>18</v>
       </c>
       <c r="K148">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C149" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="D149" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="E149">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F149" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
         <v>17</v>
       </c>
       <c r="J149" t="s">
         <v>18</v>
       </c>
       <c r="K149">
-        <v>20</v>
+        <v>68</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C150" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D150" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E150">
-        <v>490</v>
+        <v>63</v>
       </c>
       <c r="F150" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
         <v>17</v>
       </c>
       <c r="J150" t="s">
         <v>18</v>
       </c>
       <c r="K150">
-        <v>490</v>
+        <v>63</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C151" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D151" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E151">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="F151" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
         <v>17</v>
       </c>
       <c r="J151" t="s">
         <v>18</v>
       </c>
       <c r="K151">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C152" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D152" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E152">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F152" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
         <v>17</v>
       </c>
       <c r="J152" t="s">
         <v>18</v>
       </c>
       <c r="K152">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C153" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D153" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E153">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F153" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
         <v>17</v>
       </c>
       <c r="J153" t="s">
         <v>18</v>
       </c>
       <c r="K153">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C154" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D154" t="s">
-        <v>14</v>
+        <v>438</v>
       </c>
       <c r="E154">
-        <v>5</v>
+        <v>328</v>
       </c>
       <c r="F154" t="s">
-        <v>21</v>
+        <v>439</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
         <v>17</v>
       </c>
       <c r="J154" t="s">
         <v>18</v>
       </c>
       <c r="K154">
-        <v>5</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C155" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D155" t="s">
-        <v>437</v>
+        <v>21</v>
       </c>
       <c r="E155">
-        <v>385</v>
+        <v>5</v>
       </c>
       <c r="F155" t="s">
-        <v>438</v>
+        <v>25</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>17</v>
       </c>
       <c r="J155" t="s">
         <v>18</v>
       </c>
       <c r="K155">
-        <v>385</v>
+        <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C156" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D156" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E156">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F156" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>17</v>
       </c>
       <c r="J156" t="s">
         <v>18</v>
       </c>
       <c r="K156">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C157" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D157" t="s">
-        <v>443</v>
+        <v>49</v>
       </c>
       <c r="E157">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F157" t="s">
-        <v>444</v>
+        <v>50</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>17</v>
       </c>
       <c r="J157" t="s">
         <v>18</v>
       </c>
       <c r="K157">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C158" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D158" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="E158">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F158" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>17</v>
       </c>
       <c r="J158" t="s">
         <v>18</v>
       </c>
       <c r="K158">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C159" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D159" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="E159">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F159" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>17</v>
       </c>
       <c r="J159" t="s">
         <v>18</v>
       </c>
       <c r="K159">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C160" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D160" t="s">
-        <v>451</v>
+        <v>21</v>
       </c>
       <c r="E160">
-        <v>263</v>
+        <v>5</v>
       </c>
       <c r="F160" t="s">
-        <v>452</v>
+        <v>157</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>17</v>
       </c>
       <c r="J160" t="s">
         <v>18</v>
       </c>
       <c r="K160">
-        <v>263</v>
+        <v>5</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" t="s">
+        <v>452</v>
+      </c>
+      <c r="C161" t="s">
         <v>453</v>
       </c>
-      <c r="C161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="E161">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F161" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>17</v>
       </c>
       <c r="J161" t="s">
         <v>18</v>
       </c>
       <c r="K161">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
+        <v>454</v>
+      </c>
+      <c r="C162" t="s">
         <v>455</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="E162">
-        <v>42</v>
+        <v>555</v>
       </c>
       <c r="F162" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>17</v>
       </c>
       <c r="J162" t="s">
         <v>18</v>
       </c>
       <c r="K162">
-        <v>42</v>
+        <v>555</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" t="s">
+        <v>456</v>
+      </c>
+      <c r="C163" t="s">
         <v>457</v>
       </c>
-      <c r="C163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E163">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F163" t="s">
-        <v>109</v>
+        <v>166</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>17</v>
       </c>
       <c r="J163" t="s">
         <v>18</v>
       </c>
       <c r="K163">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" t="s">
+        <v>458</v>
+      </c>
+      <c r="C164" t="s">
         <v>459</v>
       </c>
-      <c r="C164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E164">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F164" t="s">
-        <v>461</v>
+        <v>25</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>17</v>
       </c>
       <c r="J164" t="s">
         <v>18</v>
       </c>
       <c r="K164">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C165" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D165" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="E165">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F165" t="s">
-        <v>154</v>
+        <v>62</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>17</v>
       </c>
       <c r="J165" t="s">
         <v>18</v>
       </c>
       <c r="K165">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C166" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D166" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E166">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="F166" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
         <v>17</v>
       </c>
       <c r="J166" t="s">
         <v>18</v>
       </c>
       <c r="K166">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C167" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D167" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E167">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="F167" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
         <v>17</v>
       </c>
       <c r="J167" t="s">
         <v>18</v>
       </c>
       <c r="K167">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C168" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D168" t="s">
-        <v>49</v>
+        <v>181</v>
       </c>
       <c r="E168">
-        <v>52</v>
+        <v>350</v>
       </c>
       <c r="F168" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
         <v>17</v>
       </c>
       <c r="J168" t="s">
         <v>18</v>
       </c>
       <c r="K168">
-        <v>52</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C169" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D169" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E169">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F169" t="s">
-        <v>92</v>
+        <v>166</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
         <v>17</v>
       </c>
       <c r="J169" t="s">
         <v>18</v>
       </c>
       <c r="K169">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C170" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D170" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E170">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F170" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
         <v>17</v>
       </c>
       <c r="J170" t="s">
         <v>18</v>
       </c>
       <c r="K170">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C171" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D171" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="E171">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F171" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
         <v>17</v>
       </c>
       <c r="J171" t="s">
         <v>18</v>
       </c>
       <c r="K171">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C172" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D172" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E172">
         <v>5</v>
       </c>
       <c r="F172" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
         <v>17</v>
       </c>
       <c r="J172" t="s">
         <v>18</v>
       </c>
       <c r="K172">
         <v>5</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C173" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D173" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E173">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F173" t="s">
-        <v>68</v>
+        <v>166</v>
       </c>
       <c r="G173">
         <v>1</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
         <v>17</v>
       </c>
       <c r="J173" t="s">
         <v>18</v>
       </c>
       <c r="K173">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C174" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D174" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
       <c r="E174">
-        <v>5</v>
+        <v>319</v>
       </c>
       <c r="F174" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
         <v>17</v>
       </c>
       <c r="J174" t="s">
         <v>18</v>
       </c>
       <c r="K174">
-        <v>5</v>
+        <v>319</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C175" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D175" t="s">
-        <v>91</v>
+        <v>246</v>
       </c>
       <c r="E175">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="F175" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
         <v>17</v>
       </c>
       <c r="J175" t="s">
         <v>18</v>
       </c>
       <c r="K175">
-        <v>8</v>
+        <v>52</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C176" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D176" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E176">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F176" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
         <v>17</v>
       </c>
       <c r="J176" t="s">
         <v>18</v>
       </c>
       <c r="K176">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" t="s">
+        <v>484</v>
+      </c>
+      <c r="C177" t="s">
+        <v>485</v>
+      </c>
+      <c r="D177" t="s">
+        <v>21</v>
+      </c>
+      <c r="E177">
+        <v>5</v>
+      </c>
+      <c r="F177" t="s">
         <v>486</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
         <v>17</v>
       </c>
       <c r="J177" t="s">
         <v>18</v>
       </c>
       <c r="K177">
         <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" t="s">
+        <v>487</v>
+      </c>
+      <c r="C178" t="s">
         <v>488</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" t="s">
-        <v>37</v>
+        <v>346</v>
       </c>
       <c r="E178">
-        <v>44</v>
+        <v>271</v>
       </c>
       <c r="F178" t="s">
-        <v>38</v>
+        <v>347</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
         <v>17</v>
       </c>
       <c r="J178" t="s">
         <v>18</v>
       </c>
       <c r="K178">
-        <v>44</v>
+        <v>271</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" t="s">
+        <v>489</v>
+      </c>
+      <c r="C179" t="s">
         <v>490</v>
       </c>
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>21</v>
+      </c>
+      <c r="E179">
+        <v>5</v>
+      </c>
+      <c r="F179" t="s">
         <v>491</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G179">
         <v>1</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
         <v>17</v>
       </c>
       <c r="J179" t="s">
         <v>18</v>
       </c>
       <c r="K179">
         <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" t="s">
         <v>492</v>
       </c>
       <c r="C180" t="s">
         <v>493</v>
       </c>
       <c r="D180" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E180">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
         <v>17</v>
       </c>
       <c r="J180" t="s">
         <v>18</v>
       </c>
       <c r="K180">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" t="s">
         <v>494</v>
       </c>
       <c r="C181" t="s">
         <v>495</v>
       </c>
       <c r="D181" t="s">
-        <v>14</v>
+        <v>496</v>
       </c>
       <c r="E181">
-        <v>5</v>
+        <v>992</v>
       </c>
       <c r="F181" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
         <v>17</v>
       </c>
       <c r="J181" t="s">
         <v>18</v>
       </c>
       <c r="K181">
-        <v>5</v>
+        <v>992</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C182" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D182" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E182">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F182" t="s">
-        <v>30</v>
+        <v>500</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
         <v>17</v>
       </c>
       <c r="J182" t="s">
         <v>18</v>
       </c>
       <c r="K182">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C183" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D183" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E183">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F183" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
         <v>17</v>
       </c>
       <c r="J183" t="s">
         <v>18</v>
       </c>
       <c r="K183">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C184" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D184" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E184">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F184" t="s">
-        <v>72</v>
+        <v>505</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>17</v>
       </c>
       <c r="J184" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K184">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C185" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="D185" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="E185">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F185" t="s">
-        <v>42</v>
+        <v>508</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>17</v>
       </c>
       <c r="J185" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K185">
-        <v>74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C186" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D186" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="E186">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F186" t="s">
-        <v>50</v>
+        <v>511</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>17</v>
       </c>
       <c r="J186" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K186">
-        <v>52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="C187" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="D187" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="E187">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F187" t="s">
-        <v>68</v>
+        <v>514</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
         <v>17</v>
       </c>
       <c r="J187" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K187">
-        <v>51</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="C188" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="D188" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E188">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F188" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
         <v>17</v>
       </c>
       <c r="J188" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K188">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="C189" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="D189" t="s">
-        <v>95</v>
+        <v>521</v>
       </c>
       <c r="E189">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F189" t="s">
-        <v>96</v>
+        <v>522</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
         <v>17</v>
       </c>
       <c r="J189" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K189">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="C190" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="D190" t="s">
-        <v>516</v>
+        <v>33</v>
       </c>
       <c r="E190">
-        <v>844</v>
+        <v>68</v>
       </c>
       <c r="F190" t="s">
-        <v>517</v>
+        <v>34</v>
       </c>
       <c r="G190">
         <v>1</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>17</v>
       </c>
       <c r="J190" t="s">
         <v>18</v>
       </c>
       <c r="K190">
-        <v>844</v>
+        <v>68</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="C191" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="D191" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E191">
         <v>5</v>
       </c>
       <c r="F191" t="s">
-        <v>520</v>
+        <v>25</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>17</v>
       </c>
       <c r="J191" t="s">
         <v>18</v>
       </c>
       <c r="K191">
         <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="C192" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="D192" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E192">
         <v>5</v>
       </c>
       <c r="F192" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>17</v>
       </c>
       <c r="J192" t="s">
         <v>18</v>
       </c>
       <c r="K192">
         <v>5</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="C193" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="D193" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E193">
-        <v>10</v>
+        <v>848</v>
       </c>
       <c r="F193" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>17</v>
       </c>
       <c r="J193" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K193">
-        <v>10</v>
+        <v>848</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="C194" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="D194" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E194">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F194" t="s">
-        <v>529</v>
+        <v>500</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>17</v>
       </c>
       <c r="J194" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K194">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C195" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D195" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E195">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F195" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
         <v>17</v>
       </c>
       <c r="J195" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K195">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C196" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="D196" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E196">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F196" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
         <v>17</v>
       </c>
       <c r="J196" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K196">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C197" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="D197" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E197">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F197" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
         <v>17</v>
       </c>
       <c r="J197" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K197">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C198" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D198" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="E198">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F198" t="s">
-        <v>541</v>
+        <v>508</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
         <v>17</v>
       </c>
       <c r="J198" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K198">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C199" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D199" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E199">
         <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
         <v>17</v>
       </c>
       <c r="J199" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K199">
         <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C200" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D200" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E200">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F200" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
         <v>17</v>
       </c>
       <c r="J200" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K200">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C201" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="D201" t="s">
-        <v>549</v>
+        <v>37</v>
       </c>
       <c r="E201">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F201" t="s">
-        <v>550</v>
+        <v>38</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
         <v>17</v>
       </c>
       <c r="J201" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K201">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C202" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D202" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E202">
         <v>5</v>
       </c>
       <c r="F202" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
         <v>17</v>
       </c>
       <c r="J202" t="s">
         <v>18</v>
       </c>
       <c r="K202">
         <v>5</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C203" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D203" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E203">
         <v>5</v>
       </c>
       <c r="F203" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
         <v>17</v>
       </c>
       <c r="J203" t="s">
         <v>18</v>
       </c>
       <c r="K203">
         <v>5</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C204" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D204" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E204">
-        <v>817</v>
+        <v>583</v>
       </c>
       <c r="F204" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
         <v>17</v>
       </c>
       <c r="J204" t="s">
         <v>18</v>
       </c>
       <c r="K204">
-        <v>817</v>
+        <v>583</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C205" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D205" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E205">
         <v>5</v>
       </c>
       <c r="F205" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
         <v>17</v>
       </c>
       <c r="J205" t="s">
         <v>18</v>
       </c>
       <c r="K205">
         <v>5</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C206" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D206" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E206">
         <v>5</v>
       </c>
       <c r="F206" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
         <v>17</v>
       </c>
       <c r="J206" t="s">
         <v>18</v>
       </c>
       <c r="K206">
         <v>5</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C207" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D207" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E207">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F207" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
         <v>17</v>
       </c>
       <c r="J207" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K207">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C208" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D208" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E208">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F208" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
         <v>17</v>
       </c>
       <c r="J208" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K208">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C209" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D209" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E209">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F209" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
         <v>17</v>
       </c>
       <c r="J209" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K209">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C210" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D210" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E210">
         <v>10</v>
       </c>
       <c r="F210" t="s">
-        <v>532</v>
+        <v>573</v>
       </c>
       <c r="G210">
         <v>1</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
         <v>17</v>
       </c>
       <c r="J210" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K210">
         <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C211" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="D211" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="E211">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F211" t="s">
-        <v>573</v>
+        <v>514</v>
       </c>
       <c r="G211">
         <v>1</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
         <v>17</v>
       </c>
       <c r="J211" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K211">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C212" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D212" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E212">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F212" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
         <v>17</v>
       </c>
       <c r="J212" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K212">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C213" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D213" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="E213">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F213" t="s">
-        <v>578</v>
+        <v>508</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
         <v>17</v>
       </c>
       <c r="J213" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K213">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C214" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D214" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E214">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="F214" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
         <v>17</v>
       </c>
       <c r="J214" t="s">
         <v>18</v>
       </c>
       <c r="K214">
-        <v>5</v>
+        <v>57</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C215" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D215" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E215">
         <v>5</v>
       </c>
       <c r="F215" t="s">
-        <v>520</v>
+        <v>25</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
         <v>17</v>
       </c>
       <c r="J215" t="s">
         <v>18</v>
       </c>
       <c r="K215">
         <v>5</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C216" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D216" t="s">
-        <v>585</v>
+        <v>21</v>
       </c>
       <c r="E216">
-        <v>639</v>
+        <v>5</v>
       </c>
       <c r="F216" t="s">
-        <v>586</v>
+        <v>500</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
         <v>17</v>
       </c>
       <c r="J216" t="s">
         <v>18</v>
       </c>
       <c r="K216">
-        <v>639</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" t="s">
+        <v>586</v>
+      </c>
+      <c r="C217" t="s">
         <v>587</v>
       </c>
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>588</v>
       </c>
-      <c r="D217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217">
-        <v>5</v>
+        <v>595</v>
       </c>
       <c r="F217" t="s">
-        <v>520</v>
+        <v>589</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
         <v>17</v>
       </c>
       <c r="J217" t="s">
         <v>18</v>
       </c>
       <c r="K217">
-        <v>5</v>
+        <v>595</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C218" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D218" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E218">
         <v>5</v>
       </c>
       <c r="F218" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
         <v>17</v>
       </c>
       <c r="J218" t="s">
         <v>18</v>
       </c>
       <c r="K218">
         <v>5</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C219" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D219" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E219">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F219" t="s">
-        <v>544</v>
+        <v>25</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
         <v>17</v>
       </c>
       <c r="J219" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K219">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C220" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D220" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E220">
         <v>10</v>
       </c>
       <c r="F220" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
         <v>17</v>
       </c>
       <c r="J220" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K220">
         <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C221" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D221" t="s">
-        <v>95</v>
+        <v>517</v>
       </c>
       <c r="E221">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F221" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
         <v>17</v>
       </c>
       <c r="J221" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K221">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C222" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D222" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E222">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F222" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
         <v>17</v>
       </c>
       <c r="J222" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K222">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C223" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D223" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E223">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F223" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
         <v>17</v>
       </c>
       <c r="J223" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K223">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C224" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D224" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E224">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F224" t="s">
-        <v>526</v>
+        <v>550</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
         <v>17</v>
       </c>
       <c r="J224" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K224">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C225" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D225" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E225">
         <v>10</v>
       </c>
       <c r="F225" t="s">
-        <v>532</v>
+        <v>607</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
         <v>17</v>
       </c>
       <c r="J225" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K225">
         <v>10</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C226" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D226" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E226">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F226" t="s">
-        <v>535</v>
+        <v>610</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
         <v>17</v>
       </c>
       <c r="J226" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K226">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C227" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D227" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E227">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="F227" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
         <v>17</v>
       </c>
       <c r="J227" t="s">
         <v>18</v>
       </c>
       <c r="K227">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C228" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D228" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E228">
         <v>5</v>
       </c>
       <c r="F228" t="s">
-        <v>520</v>
+        <v>25</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
         <v>17</v>
       </c>
       <c r="J228" t="s">
         <v>18</v>
       </c>
       <c r="K228">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C229" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D229" t="s">
-        <v>614</v>
+        <v>21</v>
       </c>
       <c r="E229">
-        <v>580</v>
+        <v>5</v>
       </c>
       <c r="F229" t="s">
-        <v>615</v>
+        <v>500</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
         <v>17</v>
       </c>
       <c r="J229" t="s">
         <v>18</v>
       </c>
       <c r="K229">
-        <v>580</v>
+        <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C230" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D230" t="s">
-        <v>14</v>
+        <v>619</v>
       </c>
       <c r="E230">
-        <v>5</v>
+        <v>600</v>
       </c>
       <c r="F230" t="s">
-        <v>520</v>
+        <v>620</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
         <v>17</v>
       </c>
       <c r="J230" t="s">
         <v>18</v>
       </c>
       <c r="K230">
-        <v>5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C231" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D231" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E231">
         <v>5</v>
       </c>
       <c r="F231" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
         <v>17</v>
       </c>
       <c r="J231" t="s">
         <v>18</v>
       </c>
       <c r="K231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C232" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="D232" t="s">
-        <v>540</v>
+        <v>21</v>
       </c>
       <c r="E232">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F232" t="s">
-        <v>622</v>
+        <v>25</v>
       </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
         <v>17</v>
       </c>
       <c r="J232" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K232">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C233" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D233" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E233">
         <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
         <v>17</v>
       </c>
       <c r="J233" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K233">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C234" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="D234" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E234">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F234" t="s">
-        <v>544</v>
+        <v>505</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
         <v>17</v>
       </c>
       <c r="J234" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K234">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C235" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D235" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="E235">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F235" t="s">
         <v>573</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
         <v>17</v>
       </c>
       <c r="J235" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K235">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C236" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D236" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E236">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F236" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
         <v>17</v>
       </c>
       <c r="J236" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K236">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C237" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D237" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="E237">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F237" t="s">
-        <v>541</v>
+        <v>505</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
         <v>17</v>
       </c>
       <c r="J237" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K237">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C238" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D238" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E238">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
         <v>17</v>
       </c>
       <c r="J238" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K238">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C239" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D239" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E239">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
         <v>17</v>
       </c>
       <c r="J239" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K239">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C240" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D240" t="s">
-        <v>639</v>
+        <v>517</v>
       </c>
       <c r="E240">
         <v>15</v>
       </c>
       <c r="F240" t="s">
-        <v>640</v>
+        <v>598</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
         <v>17</v>
       </c>
       <c r="J240" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K240">
         <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" t="s">
         <v>641</v>
       </c>
       <c r="C241" t="s">
         <v>642</v>
       </c>
       <c r="D241" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E241">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F241" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
         <v>17</v>
       </c>
       <c r="J241" t="s">
         <v>18</v>
       </c>
       <c r="K241">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" t="s">
         <v>643</v>
       </c>
       <c r="C242" t="s">
         <v>644</v>
       </c>
       <c r="D242" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E242">
         <v>5</v>
       </c>
       <c r="F242" t="s">
-        <v>520</v>
+        <v>25</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
         <v>17</v>
       </c>
       <c r="J242" t="s">
         <v>18</v>
       </c>
       <c r="K242">
         <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" t="s">
         <v>645</v>
       </c>
       <c r="C243" t="s">
         <v>646</v>
       </c>
       <c r="D243" t="s">
-        <v>647</v>
+        <v>21</v>
       </c>
       <c r="E243">
-        <v>344</v>
+        <v>5</v>
       </c>
       <c r="F243" t="s">
-        <v>648</v>
+        <v>500</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
         <v>17</v>
       </c>
       <c r="J243" t="s">
         <v>18</v>
       </c>
       <c r="K243">
-        <v>344</v>
+        <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" t="s">
+        <v>647</v>
+      </c>
+      <c r="C244" t="s">
+        <v>648</v>
+      </c>
+      <c r="D244" t="s">
         <v>649</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244">
+        <v>599</v>
+      </c>
+      <c r="F244" t="s">
         <v>650</v>
       </c>
-      <c r="D244" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
         <v>17</v>
       </c>
       <c r="J244" t="s">
         <v>18</v>
       </c>
       <c r="K244">
-        <v>5</v>
+        <v>599</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" t="s">
         <v>651</v>
       </c>
       <c r="C245" t="s">
         <v>652</v>
       </c>
       <c r="D245" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E245">
         <v>5</v>
       </c>
       <c r="F245" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
         <v>17</v>
       </c>
       <c r="J245" t="s">
         <v>18</v>
       </c>
       <c r="K245">
         <v>5</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" t="s">
         <v>653</v>
       </c>
       <c r="C246" t="s">
         <v>654</v>
       </c>
       <c r="D246" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E246">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F246" t="s">
-        <v>535</v>
+        <v>25</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
         <v>17</v>
       </c>
       <c r="J246" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K246">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" t="s">
         <v>655</v>
       </c>
       <c r="C247" t="s">
         <v>656</v>
       </c>
       <c r="D247" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E247">
         <v>10</v>
       </c>
       <c r="F247" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
         <v>17</v>
       </c>
       <c r="J247" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K247">
         <v>10</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" t="s">
         <v>657</v>
       </c>
       <c r="C248" t="s">
         <v>658</v>
       </c>
       <c r="D248" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E248">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F248" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
         <v>17</v>
       </c>
       <c r="J248" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K248">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" t="s">
         <v>659</v>
       </c>
       <c r="C249" t="s">
         <v>660</v>
       </c>
       <c r="D249" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E249">
         <v>10</v>
       </c>
       <c r="F249" t="s">
-        <v>532</v>
+        <v>573</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
         <v>17</v>
       </c>
       <c r="J249" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K249">
         <v>10</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" t="s">
         <v>661</v>
       </c>
       <c r="C250" t="s">
         <v>662</v>
       </c>
       <c r="D250" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E250">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F250" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
         <v>17</v>
       </c>
       <c r="J250" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K250">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" t="s">
         <v>663</v>
       </c>
       <c r="C251" t="s">
         <v>664</v>
       </c>
       <c r="D251" t="s">
-        <v>24</v>
+        <v>539</v>
       </c>
       <c r="E251">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F251" t="s">
-        <v>665</v>
+        <v>573</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
         <v>17</v>
       </c>
       <c r="J251" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K251">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" t="s">
+        <v>665</v>
+      </c>
+      <c r="C252" t="s">
         <v>666</v>
       </c>
-      <c r="C252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D252" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E252">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F252" t="s">
-        <v>532</v>
+        <v>598</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
         <v>17</v>
       </c>
       <c r="J252" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K252">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" t="s">
+        <v>667</v>
+      </c>
+      <c r="C253" t="s">
         <v>668</v>
       </c>
-      <c r="C253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" t="s">
-        <v>540</v>
+        <v>49</v>
       </c>
       <c r="E253">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="F253" t="s">
-        <v>578</v>
+        <v>50</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
         <v>17</v>
       </c>
       <c r="J253" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K253">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" t="s">
+        <v>669</v>
+      </c>
+      <c r="C254" t="s">
         <v>670</v>
       </c>
-      <c r="C254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D254" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E254">
         <v>5</v>
       </c>
       <c r="F254" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
         <v>17</v>
       </c>
       <c r="J254" t="s">
         <v>18</v>
       </c>
       <c r="K254">
         <v>5</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" t="s">
+        <v>671</v>
+      </c>
+      <c r="C255" t="s">
         <v>672</v>
       </c>
-      <c r="C255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D255" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E255">
         <v>5</v>
       </c>
       <c r="F255" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
         <v>17</v>
       </c>
       <c r="J255" t="s">
         <v>18</v>
       </c>
       <c r="K255">
         <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" t="s">
+        <v>673</v>
+      </c>
+      <c r="C256" t="s">
         <v>674</v>
       </c>
-      <c r="C256" t="s">
+      <c r="D256" t="s">
         <v>675</v>
       </c>
-      <c r="D256" t="s">
+      <c r="E256">
+        <v>537</v>
+      </c>
+      <c r="F256" t="s">
         <v>676</v>
       </c>
-      <c r="E256">
-[...4 lines deleted...]
-      </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
         <v>17</v>
       </c>
       <c r="J256" t="s">
         <v>18</v>
       </c>
       <c r="K256">
-        <v>255</v>
+        <v>537</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" t="s">
         <v>677</v>
       </c>
       <c r="C257" t="s">
         <v>678</v>
       </c>
       <c r="D257" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E257">
         <v>5</v>
       </c>
       <c r="F257" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
         <v>17</v>
       </c>
       <c r="J257" t="s">
         <v>18</v>
       </c>
       <c r="K257">
         <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" t="s">
         <v>679</v>
       </c>
       <c r="C258" t="s">
         <v>680</v>
       </c>
       <c r="D258" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E258">
         <v>5</v>
       </c>
       <c r="F258" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
         <v>17</v>
       </c>
       <c r="J258" t="s">
         <v>18</v>
       </c>
       <c r="K258">
         <v>5</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" t="s">
         <v>681</v>
       </c>
       <c r="C259" t="s">
         <v>682</v>
       </c>
       <c r="D259" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="E259">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F259" t="s">
-        <v>665</v>
+        <v>505</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
         <v>17</v>
       </c>
       <c r="J259" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K259">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" t="s">
         <v>683</v>
       </c>
       <c r="C260" t="s">
         <v>684</v>
       </c>
       <c r="D260" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E260">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F260" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
         <v>17</v>
       </c>
       <c r="J260" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K260">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" t="s">
         <v>685</v>
       </c>
       <c r="C261" t="s">
         <v>686</v>
       </c>
       <c r="D261" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E261">
         <v>10</v>
       </c>
       <c r="F261" t="s">
-        <v>544</v>
+        <v>573</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
         <v>17</v>
       </c>
       <c r="J261" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K261">
         <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" t="s">
         <v>687</v>
       </c>
       <c r="C262" t="s">
         <v>688</v>
       </c>
       <c r="D262" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="E262">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F262" t="s">
-        <v>573</v>
+        <v>607</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
         <v>17</v>
       </c>
       <c r="J262" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K262">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" t="s">
         <v>689</v>
       </c>
       <c r="C263" t="s">
         <v>690</v>
       </c>
       <c r="D263" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E263">
         <v>10</v>
       </c>
       <c r="F263" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
         <v>17</v>
       </c>
       <c r="J263" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K263">
         <v>10</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" t="s">
         <v>691</v>
       </c>
       <c r="C264" t="s">
         <v>692</v>
       </c>
       <c r="D264" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E264">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F264" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="G264">
         <v>1</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
         <v>17</v>
       </c>
       <c r="J264" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K264">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" t="s">
         <v>693</v>
       </c>
       <c r="C265" t="s">
         <v>694</v>
       </c>
       <c r="D265" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E265">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F265" t="s">
-        <v>532</v>
+        <v>598</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>17</v>
       </c>
       <c r="J265" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K265">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" t="s">
         <v>695</v>
       </c>
       <c r="C266" t="s">
         <v>696</v>
       </c>
       <c r="D266" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E266">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F266" t="s">
-        <v>640</v>
+        <v>573</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>17</v>
       </c>
       <c r="J266" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K266">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" t="s">
         <v>697</v>
       </c>
       <c r="C267" t="s">
         <v>698</v>
       </c>
       <c r="D267" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E267">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F267" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>17</v>
       </c>
       <c r="J267" t="s">
         <v>18</v>
       </c>
       <c r="K267">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" t="s">
         <v>699</v>
       </c>
       <c r="C268" t="s">
         <v>700</v>
       </c>
       <c r="D268" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E268">
         <v>5</v>
       </c>
       <c r="F268" t="s">
-        <v>520</v>
+        <v>25</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>17</v>
       </c>
       <c r="J268" t="s">
         <v>18</v>
       </c>
       <c r="K268">
         <v>5</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" t="s">
         <v>701</v>
       </c>
       <c r="C269" t="s">
         <v>702</v>
       </c>
       <c r="D269" t="s">
-        <v>703</v>
+        <v>21</v>
       </c>
       <c r="E269">
-        <v>574</v>
+        <v>5</v>
       </c>
       <c r="F269" t="s">
-        <v>704</v>
+        <v>500</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>17</v>
       </c>
       <c r="J269" t="s">
         <v>18</v>
       </c>
       <c r="K269">
-        <v>574</v>
+        <v>5</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" t="s">
+        <v>703</v>
+      </c>
+      <c r="C270" t="s">
+        <v>704</v>
+      </c>
+      <c r="D270" t="s">
         <v>705</v>
       </c>
-      <c r="C270" t="s">
+      <c r="E270">
+        <v>374</v>
+      </c>
+      <c r="F270" t="s">
         <v>706</v>
       </c>
-      <c r="D270" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
         <v>17</v>
       </c>
       <c r="J270" t="s">
         <v>18</v>
       </c>
       <c r="K270">
-        <v>5</v>
+        <v>374</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" t="s">
         <v>707</v>
       </c>
       <c r="C271" t="s">
         <v>708</v>
       </c>
       <c r="D271" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E271">
         <v>5</v>
       </c>
       <c r="F271" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
         <v>17</v>
       </c>
       <c r="J271" t="s">
         <v>18</v>
       </c>
       <c r="K271">
         <v>5</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" t="s">
         <v>709</v>
       </c>
       <c r="C272" t="s">
         <v>710</v>
       </c>
       <c r="D272" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E272">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F272" t="s">
-        <v>711</v>
+        <v>25</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
         <v>17</v>
       </c>
       <c r="J272" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K272">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" t="s">
+        <v>711</v>
+      </c>
+      <c r="C273" t="s">
         <v>712</v>
       </c>
-      <c r="C273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E273">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F273" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="G273">
         <v>1</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
         <v>17</v>
       </c>
       <c r="J273" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K273">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" t="s">
+        <v>713</v>
+      </c>
+      <c r="C274" t="s">
         <v>714</v>
       </c>
-      <c r="C274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D274" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E274">
         <v>10</v>
       </c>
       <c r="F274" t="s">
-        <v>544</v>
+        <v>573</v>
       </c>
       <c r="G274">
         <v>1</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
         <v>17</v>
       </c>
       <c r="J274" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K274">
         <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" t="s">
+        <v>715</v>
+      </c>
+      <c r="C275" t="s">
         <v>716</v>
       </c>
-      <c r="C275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D275" t="s">
-        <v>540</v>
+        <v>115</v>
       </c>
       <c r="E275">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F275" t="s">
-        <v>622</v>
+        <v>505</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
         <v>17</v>
       </c>
       <c r="J275" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K275">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" t="s">
+        <v>717</v>
+      </c>
+      <c r="C276" t="s">
         <v>718</v>
       </c>
-      <c r="C276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D276" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E276">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F276" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
         <v>17</v>
       </c>
       <c r="J276" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K276">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" t="s">
+        <v>719</v>
+      </c>
+      <c r="C277" t="s">
         <v>720</v>
       </c>
-      <c r="C277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E277">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F277" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="G277">
         <v>1</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
         <v>17</v>
       </c>
       <c r="J277" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K277">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" t="s">
+        <v>721</v>
+      </c>
+      <c r="C278" t="s">
         <v>722</v>
       </c>
-      <c r="C278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D278" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E278">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F278" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="G278">
         <v>1</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
         <v>17</v>
       </c>
       <c r="J278" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K278">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" t="s">
+        <v>723</v>
+      </c>
+      <c r="C279" t="s">
         <v>724</v>
       </c>
-      <c r="C279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D279" t="s">
-        <v>639</v>
+        <v>61</v>
       </c>
       <c r="E279">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F279" t="s">
-        <v>640</v>
+        <v>62</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
         <v>17</v>
       </c>
       <c r="J279" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K279">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" t="s">
+        <v>725</v>
+      </c>
+      <c r="C280" t="s">
         <v>726</v>
       </c>
-      <c r="C280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E280">
         <v>5</v>
       </c>
       <c r="F280" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
         <v>17</v>
       </c>
       <c r="J280" t="s">
         <v>18</v>
       </c>
       <c r="K280">
         <v>5</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" t="s">
+        <v>727</v>
+      </c>
+      <c r="C281" t="s">
         <v>728</v>
       </c>
-      <c r="C281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D281" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E281">
         <v>5</v>
       </c>
       <c r="F281" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="G281">
         <v>1</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
         <v>17</v>
       </c>
       <c r="J281" t="s">
         <v>18</v>
       </c>
       <c r="K281">
         <v>5</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" t="s">
+        <v>729</v>
+      </c>
+      <c r="C282" t="s">
         <v>730</v>
       </c>
-      <c r="C282" t="s">
+      <c r="D282" t="s">
         <v>731</v>
       </c>
-      <c r="D282" t="s">
+      <c r="E282">
+        <v>313</v>
+      </c>
+      <c r="F282" t="s">
         <v>732</v>
       </c>
-      <c r="E282">
-[...4 lines deleted...]
-      </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
         <v>17</v>
       </c>
       <c r="J282" t="s">
         <v>18</v>
       </c>
       <c r="K282">
-        <v>413</v>
+        <v>313</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" t="s">
+        <v>733</v>
+      </c>
+      <c r="C283" t="s">
         <v>734</v>
       </c>
-      <c r="C283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D283" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E283">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="F283" t="s">
-        <v>520</v>
+        <v>38</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
         <v>17</v>
       </c>
       <c r="J283" t="s">
         <v>18</v>
       </c>
       <c r="K283">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" t="s">
+        <v>735</v>
+      </c>
+      <c r="C284" t="s">
         <v>736</v>
       </c>
-      <c r="C284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D284" t="s">
-        <v>14</v>
+        <v>346</v>
       </c>
       <c r="E284">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="F284" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
         <v>17</v>
       </c>
       <c r="J284" t="s">
         <v>18</v>
       </c>
       <c r="K284">
-        <v>5</v>
+        <v>271</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" t="s">
+        <v>737</v>
+      </c>
+      <c r="C285" t="s">
         <v>738</v>
       </c>
-      <c r="C285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D285" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E285">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F285" t="s">
-        <v>711</v>
+        <v>116</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
         <v>17</v>
       </c>
       <c r="J285" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K285">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" t="s">
+        <v>739</v>
+      </c>
+      <c r="C286" t="s">
         <v>740</v>
       </c>
-      <c r="C286" t="s">
+      <c r="D286" t="s">
         <v>741</v>
       </c>
-      <c r="D286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286">
-        <v>30</v>
+        <v>1549</v>
       </c>
       <c r="F286" t="s">
-        <v>573</v>
+        <v>42</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
         <v>17</v>
       </c>
       <c r="J286" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K286">
-        <v>30</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" t="s">
         <v>742</v>
       </c>
       <c r="C287" t="s">
         <v>743</v>
       </c>
       <c r="D287" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E287">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F287" t="s">
-        <v>532</v>
+        <v>745</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
         <v>17</v>
       </c>
       <c r="J287" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K287">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C288" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D288" t="s">
-        <v>540</v>
+        <v>33</v>
       </c>
       <c r="E288">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="F288" t="s">
-        <v>746</v>
+        <v>34</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
         <v>17</v>
       </c>
       <c r="J288" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K288">
-        <v>30</v>
+        <v>68</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C289" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D289" t="s">
-        <v>525</v>
+        <v>37</v>
       </c>
       <c r="E289">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="F289" t="s">
-        <v>544</v>
+        <v>38</v>
       </c>
       <c r="G289">
         <v>1</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
         <v>17</v>
       </c>
       <c r="J289" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K289">
-        <v>10</v>
+        <v>49</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C290" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D290" t="s">
-        <v>525</v>
+        <v>45</v>
       </c>
       <c r="E290">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F290" t="s">
-        <v>532</v>
+        <v>46</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
         <v>17</v>
       </c>
       <c r="J290" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K290">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C291" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D291" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="E291">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F291" t="s">
-        <v>753</v>
+        <v>172</v>
       </c>
       <c r="G291">
         <v>1</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
         <v>17</v>
       </c>
       <c r="J291" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K291">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" t="s">
         <v>754</v>
       </c>
       <c r="C292" t="s">
         <v>755</v>
       </c>
       <c r="D292" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="E292">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F292" t="s">
-        <v>526</v>
+        <v>109</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
         <v>17</v>
       </c>
       <c r="J292" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K292">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" t="s">
         <v>756</v>
       </c>
       <c r="C293" t="s">
         <v>757</v>
       </c>
       <c r="D293" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E293">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F293" t="s">
-        <v>532</v>
+        <v>758</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
         <v>17</v>
       </c>
       <c r="J293" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K293">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C294" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D294" t="s">
-        <v>639</v>
+        <v>115</v>
       </c>
       <c r="E294">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F294" t="s">
-        <v>640</v>
+        <v>116</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
         <v>17</v>
       </c>
       <c r="J294" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K294">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C295" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D295" t="s">
-        <v>540</v>
+        <v>744</v>
       </c>
       <c r="E295">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F295" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="G295">
         <v>1</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>17</v>
       </c>
       <c r="J295" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K295">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C296" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D296" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E296">
         <v>5</v>
       </c>
       <c r="F296" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>17</v>
       </c>
       <c r="J296" t="s">
         <v>18</v>
       </c>
       <c r="K296">
         <v>5</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C297" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D297" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E297">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F297" t="s">
-        <v>520</v>
+        <v>768</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
         <v>17</v>
       </c>
       <c r="J297" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K297">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C298" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D298" t="s">
-        <v>768</v>
+        <v>115</v>
       </c>
       <c r="E298">
-        <v>382</v>
+        <v>20</v>
       </c>
       <c r="F298" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
         <v>17</v>
       </c>
       <c r="J298" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K298">
-        <v>382</v>
+        <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C299" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D299" t="s">
-        <v>29</v>
+        <v>521</v>
       </c>
       <c r="E299">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F299" t="s">
-        <v>30</v>
+        <v>768</v>
       </c>
       <c r="G299">
         <v>1</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
         <v>17</v>
       </c>
       <c r="J299" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K299">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="C300" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D300" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E300">
         <v>20</v>
       </c>
       <c r="F300" t="s">
-        <v>96</v>
+        <v>776</v>
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>17</v>
       </c>
       <c r="J300" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K300">
         <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C301" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D301" t="s">
-        <v>776</v>
+        <v>521</v>
       </c>
       <c r="E301">
-        <v>1504</v>
+        <v>30</v>
       </c>
       <c r="F301" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>17</v>
       </c>
       <c r="J301" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K301">
-        <v>1504</v>
+        <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C302" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D302" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E302">
         <v>5</v>
       </c>
       <c r="F302" t="s">
-        <v>780</v>
+        <v>25</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>17</v>
       </c>
       <c r="J302" t="s">
         <v>18</v>
       </c>
       <c r="K302">
         <v>5</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" t="s">
         <v>781</v>
       </c>
       <c r="C303" t="s">
         <v>782</v>
       </c>
       <c r="D303" t="s">
-        <v>95</v>
+        <v>744</v>
       </c>
       <c r="E303">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F303" t="s">
-        <v>96</v>
+        <v>763</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
         <v>17</v>
       </c>
       <c r="J303" t="s">
         <v>18</v>
       </c>
       <c r="K303">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" t="s">
         <v>783</v>
       </c>
       <c r="C304" t="s">
         <v>784</v>
       </c>
       <c r="D304" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="E304">
-        <v>843</v>
+        <v>8</v>
       </c>
       <c r="F304" t="s">
-        <v>786</v>
+        <v>763</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>17</v>
       </c>
       <c r="J304" t="s">
         <v>18</v>
       </c>
       <c r="K304">
-        <v>843</v>
+        <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C305" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D305" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E305">
         <v>5</v>
       </c>
       <c r="F305" t="s">
-        <v>789</v>
+        <v>25</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
         <v>17</v>
       </c>
       <c r="J305" t="s">
         <v>18</v>
       </c>
       <c r="K305">
         <v>5</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="C306" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="D306" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E306">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F306" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
         <v>17</v>
       </c>
       <c r="J306" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K306">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="C307" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="D307" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="E307">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F307" t="s">
-        <v>665</v>
+        <v>771</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
         <v>17</v>
       </c>
       <c r="J307" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K307">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="C308" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="D308" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E308">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F308" t="s">
-        <v>711</v>
+        <v>768</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
         <v>17</v>
       </c>
       <c r="J308" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K308">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="C309" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="D309" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E309">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F309" t="s">
-        <v>21</v>
+        <v>776</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>17</v>
       </c>
       <c r="J309" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K309">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="C310" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="D310" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E310">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F310" t="s">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>17</v>
       </c>
       <c r="J310" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K310">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C311" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="D311" t="s">
-        <v>614</v>
+        <v>21</v>
       </c>
       <c r="E311">
-        <v>580</v>
+        <v>5</v>
       </c>
       <c r="F311" t="s">
-        <v>802</v>
+        <v>25</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>17</v>
       </c>
       <c r="J311" t="s">
         <v>18</v>
       </c>
       <c r="K311">
-        <v>580</v>
+        <v>5</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="C312" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="D312" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E312">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F312" t="s">
-        <v>789</v>
+        <v>763</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
         <v>17</v>
       </c>
       <c r="J312" t="s">
         <v>18</v>
       </c>
       <c r="K312">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="C313" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="D313" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="E313">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="F313" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
         <v>17</v>
       </c>
       <c r="J313" t="s">
         <v>18</v>
       </c>
       <c r="K313">
-        <v>5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="C314" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="D314" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E314">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="F314" t="s">
-        <v>665</v>
+        <v>54</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
         <v>17</v>
       </c>
       <c r="J314" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K314">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="C315" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="D315" t="s">
-        <v>525</v>
+        <v>49</v>
       </c>
       <c r="E315">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F315" t="s">
-        <v>711</v>
+        <v>50</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
         <v>17</v>
       </c>
       <c r="J315" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K315">
-        <v>10</v>
+        <v>56</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="C316" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="D316" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E316">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F316" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
         <v>17</v>
       </c>
       <c r="J316" t="s">
         <v>18</v>
       </c>
       <c r="K316">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C317" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="D317" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E317">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F317" t="s">
-        <v>789</v>
+        <v>116</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
         <v>17</v>
       </c>
       <c r="J317" t="s">
         <v>18</v>
       </c>
       <c r="K317">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="C318" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="D318" t="s">
-        <v>817</v>
+        <v>21</v>
       </c>
       <c r="E318">
-        <v>593</v>
+        <v>5</v>
       </c>
       <c r="F318" t="s">
-        <v>818</v>
+        <v>25</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
         <v>17</v>
       </c>
       <c r="J318" t="s">
         <v>18</v>
       </c>
       <c r="K318">
-        <v>593</v>
+        <v>5</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C319" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="D319" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="E319">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="F319" t="s">
-        <v>789</v>
+        <v>34</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
         <v>17</v>
       </c>
       <c r="J319" t="s">
         <v>18</v>
       </c>
       <c r="K319">
-        <v>5</v>
+        <v>68</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="C320" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="D320" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E320">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F320" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
         <v>17</v>
       </c>
       <c r="J320" t="s">
         <v>18</v>
       </c>
       <c r="K320">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="C321" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="D321" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="E321">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F321" t="s">
-        <v>753</v>
+        <v>38</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
         <v>17</v>
       </c>
       <c r="J321" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K321">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C322" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D322" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="E322">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F322" t="s">
-        <v>827</v>
+        <v>46</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
         <v>17</v>
       </c>
       <c r="J322" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K322">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="C323" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="D323" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E323">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F323" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
         <v>17</v>
       </c>
       <c r="J323" t="s">
         <v>18</v>
       </c>
       <c r="K323">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="C324" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="D324" t="s">
-        <v>14</v>
+        <v>825</v>
       </c>
       <c r="E324">
-        <v>5</v>
+        <v>363</v>
       </c>
       <c r="F324" t="s">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
         <v>17</v>
       </c>
       <c r="J324" t="s">
         <v>18</v>
       </c>
       <c r="K324">
-        <v>5</v>
+        <v>363</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="C325" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="D325" t="s">
-        <v>834</v>
+        <v>21</v>
       </c>
       <c r="E325">
-        <v>417</v>
+        <v>5</v>
       </c>
       <c r="F325" t="s">
-        <v>835</v>
+        <v>25</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
         <v>17</v>
       </c>
       <c r="J325" t="s">
         <v>18</v>
       </c>
       <c r="K325">
-        <v>417</v>
+        <v>5</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="C326" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="D326" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="E326">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F326" t="s">
-        <v>461</v>
+        <v>54</v>
       </c>
       <c r="G326">
         <v>1</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
         <v>17</v>
       </c>
       <c r="J326" t="s">
         <v>18</v>
       </c>
       <c r="K326">
-        <v>8</v>
+        <v>51</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="C327" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="D327" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E327">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="F327" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>17</v>
       </c>
       <c r="J327" t="s">
         <v>18</v>
       </c>
       <c r="K327">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="C328" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="D328" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E328">
         <v>5</v>
       </c>
       <c r="F328" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G328">
         <v>1</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>17</v>
       </c>
       <c r="J328" t="s">
         <v>18</v>
       </c>
       <c r="K328">
         <v>5</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="C329" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="D329" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="E329">
-        <v>256</v>
+        <v>359</v>
       </c>
       <c r="F329" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>17</v>
       </c>
       <c r="J329" t="s">
         <v>18</v>
       </c>
       <c r="K329">
-        <v>256</v>
+        <v>359</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="C330" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="D330" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E330">
         <v>5</v>
       </c>
       <c r="F330" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
         <v>17</v>
       </c>
       <c r="J330" t="s">
         <v>18</v>
       </c>
       <c r="K330">
         <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="C331" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="D331" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="E331">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F331" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="G331">
         <v>1</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>17</v>
       </c>
       <c r="J331" t="s">
         <v>18</v>
       </c>
       <c r="K331">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="C332" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="D332" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="E332">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F332" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>17</v>
       </c>
       <c r="J332" t="s">
         <v>18</v>
       </c>
       <c r="K332">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="C333" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="D333" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E333">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F333" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
         <v>17</v>
       </c>
       <c r="J333" t="s">
         <v>18</v>
       </c>
       <c r="K333">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="C334" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="D334" t="s">
-        <v>14</v>
+        <v>849</v>
       </c>
       <c r="E334">
-        <v>5</v>
+        <v>362</v>
       </c>
       <c r="F334" t="s">
-        <v>21</v>
+        <v>850</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
         <v>17</v>
       </c>
       <c r="J334" t="s">
         <v>18</v>
       </c>
       <c r="K334">
-        <v>5</v>
+        <v>362</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="C335" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="D335" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E335">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F335" t="s">
-        <v>30</v>
+        <v>853</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
         <v>17</v>
       </c>
       <c r="J335" t="s">
         <v>18</v>
       </c>
       <c r="K335">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="C336" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="D336" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E336">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="F336" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G336">
         <v>1</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
         <v>17</v>
       </c>
       <c r="J336" t="s">
         <v>18</v>
       </c>
       <c r="K336">
-        <v>5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C337" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="D337" t="s">
-        <v>91</v>
+        <v>246</v>
       </c>
       <c r="E337">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="F337" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="G337">
         <v>1</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
         <v>17</v>
       </c>
       <c r="J337" t="s">
         <v>18</v>
       </c>
       <c r="K337">
-        <v>8</v>
+        <v>52</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="C338" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="D338" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E338">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F338" t="s">
-        <v>103</v>
+        <v>306</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
         <v>17</v>
       </c>
       <c r="J338" t="s">
         <v>18</v>
       </c>
       <c r="K338">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C339" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="D339" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E339">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F339" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
         <v>17</v>
       </c>
       <c r="J339" t="s">
         <v>18</v>
       </c>
       <c r="K339">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C340" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="D340" t="s">
-        <v>29</v>
+        <v>311</v>
       </c>
       <c r="E340">
-        <v>70</v>
+        <v>573</v>
       </c>
       <c r="F340" t="s">
-        <v>30</v>
+        <v>312</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
         <v>17</v>
       </c>
       <c r="J340" t="s">
         <v>18</v>
       </c>
       <c r="K340">
-        <v>70</v>
+        <v>573</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="C341" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="D341" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E341">
         <v>5</v>
       </c>
       <c r="F341" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
         <v>17</v>
       </c>
       <c r="J341" t="s">
         <v>18</v>
       </c>
       <c r="K341">
         <v>5</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="C342" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="D342" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E342">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F342" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
         <v>17</v>
       </c>
       <c r="J342" t="s">
         <v>18</v>
       </c>
       <c r="K342">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C343" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="D343" t="s">
-        <v>29</v>
+        <v>246</v>
       </c>
       <c r="E343">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F343" t="s">
-        <v>30</v>
+        <v>413</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
         <v>17</v>
       </c>
       <c r="J343" t="s">
         <v>18</v>
       </c>
       <c r="K343">
-        <v>70</v>
+        <v>52</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="C344" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="D344" t="s">
-        <v>138</v>
+        <v>428</v>
       </c>
       <c r="E344">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F344" t="s">
-        <v>139</v>
+        <v>429</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
         <v>17</v>
       </c>
       <c r="J344" t="s">
         <v>18</v>
       </c>
       <c r="K344">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="C345" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="D345" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E345">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F345" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345" t="s">
         <v>17</v>
       </c>
       <c r="J345" t="s">
         <v>18</v>
       </c>
       <c r="K345">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C346" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="D346" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="E346">
-        <v>427</v>
+        <v>5</v>
       </c>
       <c r="F346" t="s">
-        <v>200</v>
+        <v>315</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346" t="s">
         <v>17</v>
       </c>
       <c r="J346" t="s">
         <v>18</v>
       </c>
       <c r="K346">
-        <v>427</v>
+        <v>5</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="C347" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="D347" t="s">
-        <v>213</v>
+        <v>324</v>
       </c>
       <c r="E347">
-        <v>430</v>
+        <v>342</v>
       </c>
       <c r="F347" t="s">
-        <v>214</v>
+        <v>325</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347" t="s">
         <v>17</v>
       </c>
       <c r="J347" t="s">
         <v>18</v>
       </c>
       <c r="K347">
-        <v>430</v>
+        <v>342</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="C348" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="D348" t="s">
-        <v>223</v>
+        <v>21</v>
       </c>
       <c r="E348">
-        <v>312</v>
+        <v>5</v>
       </c>
       <c r="F348" t="s">
-        <v>224</v>
+        <v>25</v>
       </c>
       <c r="G348">
         <v>1</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348" t="s">
         <v>17</v>
       </c>
       <c r="J348" t="s">
         <v>18</v>
       </c>
       <c r="K348">
-        <v>312</v>
+        <v>5</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="C349" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="D349" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E349">
         <v>5</v>
       </c>
       <c r="F349" t="s">
-        <v>886</v>
+        <v>315</v>
       </c>
       <c r="G349">
         <v>1</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349" t="s">
         <v>17</v>
       </c>
       <c r="J349" t="s">
         <v>18</v>
       </c>
       <c r="K349">
         <v>5</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="C350" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="D350" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="E350">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F350" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350" t="s">
         <v>17</v>
       </c>
       <c r="J350" t="s">
         <v>18</v>
       </c>
       <c r="K350">
-        <v>20</v>
+        <v>68</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="C351" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="D351" t="s">
-        <v>891</v>
+        <v>37</v>
       </c>
       <c r="E351">
-        <v>1581</v>
+        <v>49</v>
       </c>
       <c r="F351" t="s">
-        <v>892</v>
+        <v>38</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
       <c r="I351" t="s">
         <v>17</v>
       </c>
       <c r="J351" t="s">
         <v>18</v>
       </c>
       <c r="K351">
-        <v>1581</v>
+        <v>49</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="C352" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="D352" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E352">
         <v>5</v>
       </c>
       <c r="F352" t="s">
-        <v>895</v>
+        <v>25</v>
       </c>
       <c r="G352">
         <v>1</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352" t="s">
         <v>17</v>
       </c>
       <c r="J352" t="s">
         <v>18</v>
       </c>
       <c r="K352">
         <v>5</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="C353" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="D353" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E353">
         <v>5</v>
       </c>
       <c r="F353" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353" t="s">
         <v>17</v>
       </c>
       <c r="J353" t="s">
         <v>18</v>
       </c>
       <c r="K353">
         <v>5</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C354" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="D354" t="s">
-        <v>540</v>
+        <v>340</v>
       </c>
       <c r="E354">
-        <v>30</v>
+        <v>298</v>
       </c>
       <c r="F354" t="s">
-        <v>900</v>
+        <v>341</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354" t="s">
         <v>17</v>
       </c>
       <c r="J354" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K354">
-        <v>30</v>
+        <v>298</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="C355" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
       <c r="D355" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E355">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F355" t="s">
-        <v>827</v>
+        <v>152</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355" t="s">
         <v>17</v>
       </c>
       <c r="J355" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K355">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="C356" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="D356" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
       <c r="E356">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F356" t="s">
-        <v>34</v>
+        <v>172</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" t="s">
         <v>17</v>
       </c>
       <c r="J356" t="s">
         <v>18</v>
       </c>
       <c r="K356">
-        <v>53</v>
+        <v>43</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="C357" t="s">
-        <v>906</v>
+        <v>897</v>
       </c>
       <c r="D357" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E357">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F357" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" t="s">
         <v>17</v>
       </c>
       <c r="J357" t="s">
         <v>18</v>
       </c>
       <c r="K357">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" t="s">
-        <v>907</v>
+        <v>898</v>
       </c>
       <c r="C358" t="s">
-        <v>908</v>
+        <v>899</v>
       </c>
       <c r="D358" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E358">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F358" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" t="s">
         <v>17</v>
       </c>
       <c r="J358" t="s">
         <v>18</v>
       </c>
       <c r="K358">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
       <c r="C359" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="D359" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="E359">
-        <v>5</v>
+        <v>555</v>
       </c>
       <c r="F359" t="s">
-        <v>895</v>
+        <v>163</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" t="s">
         <v>17</v>
       </c>
       <c r="J359" t="s">
         <v>18</v>
       </c>
       <c r="K359">
-        <v>5</v>
+        <v>555</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="C360" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="D360" t="s">
-        <v>913</v>
+        <v>21</v>
       </c>
       <c r="E360">
-        <v>690</v>
+        <v>5</v>
       </c>
       <c r="F360" t="s">
-        <v>914</v>
+        <v>166</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" t="s">
         <v>17</v>
       </c>
       <c r="J360" t="s">
         <v>18</v>
       </c>
       <c r="K360">
-        <v>690</v>
+        <v>5</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="C361" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="D361" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E361">
         <v>5</v>
       </c>
       <c r="F361" t="s">
-        <v>895</v>
+        <v>25</v>
       </c>
       <c r="G361">
         <v>1</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" t="s">
         <v>17</v>
       </c>
       <c r="J361" t="s">
         <v>18</v>
       </c>
       <c r="K361">
         <v>5</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="C362" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
       <c r="D362" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E362">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="F362" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" t="s">
         <v>17</v>
       </c>
       <c r="J362" t="s">
         <v>18</v>
       </c>
       <c r="K362">
-        <v>5</v>
+        <v>56</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="C363" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="D363" t="s">
-        <v>540</v>
+        <v>21</v>
       </c>
       <c r="E363">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F363" t="s">
-        <v>900</v>
+        <v>25</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" t="s">
         <v>17</v>
       </c>
       <c r="J363" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K363">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="C364" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="D364" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E364">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F364" t="s">
-        <v>827</v>
+        <v>166</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" t="s">
         <v>17</v>
       </c>
       <c r="J364" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K364">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="C365" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
       <c r="D365" t="s">
-        <v>138</v>
+        <v>181</v>
       </c>
       <c r="E365">
-        <v>32</v>
+        <v>350</v>
       </c>
       <c r="F365" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
       <c r="I365" t="s">
         <v>17</v>
       </c>
       <c r="J365" t="s">
         <v>18</v>
       </c>
       <c r="K365">
-        <v>32</v>
+        <v>350</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="C366" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="D366" t="s">
-        <v>443</v>
+        <v>21</v>
       </c>
       <c r="E366">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="F366" t="s">
-        <v>444</v>
+        <v>166</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" t="s">
         <v>17</v>
       </c>
       <c r="J366" t="s">
         <v>18</v>
       </c>
       <c r="K366">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="C367" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="D367" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E367">
         <v>5</v>
       </c>
       <c r="F367" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367" t="s">
         <v>17</v>
       </c>
       <c r="J367" t="s">
         <v>18</v>
       </c>
       <c r="K367">
         <v>5</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="C368" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="D368" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E368">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F368" t="s">
-        <v>895</v>
+        <v>54</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368" t="s">
         <v>17</v>
       </c>
       <c r="J368" t="s">
         <v>18</v>
       </c>
       <c r="K368">
-        <v>5</v>
+        <v>51</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="C369" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="D369" t="s">
-        <v>933</v>
+        <v>21</v>
       </c>
       <c r="E369">
-        <v>741</v>
+        <v>5</v>
       </c>
       <c r="F369" t="s">
-        <v>934</v>
+        <v>25</v>
       </c>
       <c r="G369">
         <v>1</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369" t="s">
         <v>17</v>
       </c>
       <c r="J369" t="s">
         <v>18</v>
       </c>
       <c r="K369">
-        <v>741</v>
+        <v>5</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" t="s">
-        <v>935</v>
+        <v>922</v>
       </c>
       <c r="C370" t="s">
-        <v>936</v>
+        <v>923</v>
       </c>
       <c r="D370" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E370">
         <v>5</v>
       </c>
       <c r="F370" t="s">
-        <v>895</v>
+        <v>166</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
       <c r="I370" t="s">
         <v>17</v>
       </c>
       <c r="J370" t="s">
         <v>18</v>
       </c>
       <c r="K370">
         <v>5</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" t="s">
-        <v>937</v>
+        <v>924</v>
       </c>
       <c r="C371" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="D371" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
       <c r="E371">
-        <v>5</v>
+        <v>319</v>
       </c>
       <c r="F371" t="s">
-        <v>21</v>
+        <v>198</v>
       </c>
       <c r="G371">
         <v>1</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
       <c r="I371" t="s">
         <v>17</v>
       </c>
       <c r="J371" t="s">
         <v>18</v>
       </c>
       <c r="K371">
-        <v>5</v>
+        <v>319</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
       <c r="C372" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="D372" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E372">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F372" t="s">
-        <v>941</v>
+        <v>745</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
       <c r="I372" t="s">
         <v>17</v>
       </c>
       <c r="J372" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K372">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" t="s">
-        <v>942</v>
+        <v>928</v>
       </c>
       <c r="C373" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="D373" t="s">
-        <v>540</v>
+        <v>57</v>
       </c>
       <c r="E373">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F373" t="s">
-        <v>900</v>
+        <v>58</v>
       </c>
       <c r="G373">
         <v>1</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
       <c r="I373" t="s">
         <v>17</v>
       </c>
       <c r="J373" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K373">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
       <c r="C374" t="s">
-        <v>945</v>
+        <v>931</v>
       </c>
       <c r="D374" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="E374">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F374" t="s">
-        <v>827</v>
+        <v>46</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
       <c r="I374" t="s">
         <v>17</v>
       </c>
       <c r="J374" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K374">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" t="s">
-        <v>946</v>
+        <v>932</v>
       </c>
       <c r="C375" t="s">
-        <v>947</v>
+        <v>933</v>
       </c>
       <c r="D375" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="E375">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F375" t="s">
-        <v>941</v>
+        <v>109</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
       <c r="I375" t="s">
         <v>17</v>
       </c>
       <c r="J375" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K375">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" t="s">
-        <v>948</v>
+        <v>934</v>
       </c>
       <c r="C376" t="s">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="D376" t="s">
-        <v>71</v>
+        <v>744</v>
       </c>
       <c r="E376">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F376" t="s">
-        <v>148</v>
+        <v>758</v>
       </c>
       <c r="G376">
         <v>1</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376" t="s">
         <v>17</v>
       </c>
       <c r="J376" t="s">
         <v>18</v>
       </c>
       <c r="K376">
-        <v>42</v>
+        <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" t="s">
-        <v>950</v>
+        <v>936</v>
       </c>
       <c r="C377" t="s">
-        <v>951</v>
+        <v>937</v>
       </c>
       <c r="D377" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E377">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F377" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
       <c r="I377" t="s">
         <v>17</v>
       </c>
       <c r="J377" t="s">
         <v>18</v>
       </c>
       <c r="K377">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="C378" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="D378" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E378">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F378" t="s">
-        <v>21</v>
+        <v>763</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
       <c r="I378" t="s">
         <v>17</v>
       </c>
       <c r="J378" t="s">
         <v>18</v>
       </c>
       <c r="K378">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="C379" t="s">
-        <v>955</v>
+        <v>941</v>
       </c>
       <c r="D379" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E379">
         <v>5</v>
       </c>
       <c r="F379" t="s">
-        <v>895</v>
+        <v>25</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
       <c r="I379" t="s">
         <v>17</v>
       </c>
       <c r="J379" t="s">
         <v>18</v>
       </c>
       <c r="K379">
         <v>5</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" t="s">
-        <v>956</v>
+        <v>942</v>
       </c>
       <c r="C380" t="s">
-        <v>957</v>
+        <v>943</v>
       </c>
       <c r="D380" t="s">
-        <v>958</v>
+        <v>521</v>
       </c>
       <c r="E380">
-        <v>701</v>
+        <v>30</v>
       </c>
       <c r="F380" t="s">
-        <v>959</v>
+        <v>768</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
       <c r="I380" t="s">
         <v>17</v>
       </c>
       <c r="J380" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K380">
-        <v>701</v>
+        <v>30</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="C381" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="D381" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E381">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F381" t="s">
-        <v>895</v>
+        <v>771</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
       <c r="I381" t="s">
         <v>17</v>
       </c>
       <c r="J381" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K381">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="C382" t="s">
-        <v>963</v>
+        <v>947</v>
       </c>
       <c r="D382" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E382">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F382" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
       <c r="I382" t="s">
         <v>17</v>
       </c>
       <c r="J382" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K382">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" t="s">
-        <v>964</v>
+        <v>948</v>
       </c>
       <c r="C383" t="s">
-        <v>965</v>
+        <v>949</v>
       </c>
       <c r="D383" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E383">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F383" t="s">
-        <v>941</v>
+        <v>776</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
       <c r="I383" t="s">
         <v>17</v>
       </c>
       <c r="J383" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K383">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" t="s">
-        <v>966</v>
+        <v>950</v>
       </c>
       <c r="C384" t="s">
-        <v>967</v>
+        <v>951</v>
       </c>
       <c r="D384" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="E384">
         <v>30</v>
       </c>
       <c r="F384" t="s">
-        <v>900</v>
+        <v>768</v>
       </c>
       <c r="G384">
         <v>1</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
       <c r="I384" t="s">
         <v>17</v>
       </c>
       <c r="J384" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K384">
         <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" t="s">
-        <v>968</v>
+        <v>952</v>
       </c>
       <c r="C385" t="s">
-        <v>969</v>
+        <v>953</v>
       </c>
       <c r="D385" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E385">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F385" t="s">
-        <v>529</v>
+        <v>25</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
       <c r="I385" t="s">
         <v>17</v>
       </c>
       <c r="J385" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K385">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" t="s">
-        <v>970</v>
+        <v>954</v>
       </c>
       <c r="C386" t="s">
-        <v>971</v>
+        <v>955</v>
       </c>
       <c r="D386" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E386">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F386" t="s">
-        <v>941</v>
+        <v>763</v>
       </c>
       <c r="G386">
         <v>1</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
       <c r="I386" t="s">
         <v>17</v>
       </c>
       <c r="J386" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K386">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" t="s">
-        <v>972</v>
+        <v>956</v>
       </c>
       <c r="C387" t="s">
-        <v>973</v>
+        <v>957</v>
       </c>
       <c r="D387" t="s">
-        <v>153</v>
+        <v>744</v>
       </c>
       <c r="E387">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F387" t="s">
-        <v>154</v>
+        <v>763</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
       <c r="I387" t="s">
         <v>17</v>
       </c>
       <c r="J387" t="s">
         <v>18</v>
       </c>
       <c r="K387">
-        <v>43</v>
+        <v>8</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" t="s">
-        <v>974</v>
+        <v>958</v>
       </c>
       <c r="C388" t="s">
-        <v>975</v>
+        <v>957</v>
       </c>
       <c r="D388" t="s">
-        <v>67</v>
+        <v>744</v>
       </c>
       <c r="E388">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F388" t="s">
-        <v>68</v>
+        <v>763</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
       <c r="I388" t="s">
         <v>17</v>
       </c>
       <c r="J388" t="s">
         <v>18</v>
       </c>
       <c r="K388">
-        <v>51</v>
+        <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" t="s">
-        <v>976</v>
+        <v>959</v>
       </c>
       <c r="C389" t="s">
-        <v>977</v>
+        <v>960</v>
       </c>
       <c r="D389" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E389">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F389" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
       <c r="I389" t="s">
         <v>17</v>
       </c>
       <c r="J389" t="s">
         <v>18</v>
       </c>
       <c r="K389">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" t="s">
-        <v>978</v>
+        <v>961</v>
       </c>
       <c r="C390" t="s">
-        <v>979</v>
+        <v>962</v>
       </c>
       <c r="D390" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E390">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F390" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390" t="s">
         <v>17</v>
       </c>
       <c r="J390" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K390">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" t="s">
-        <v>980</v>
+        <v>963</v>
       </c>
       <c r="C391" t="s">
-        <v>981</v>
+        <v>964</v>
       </c>
       <c r="D391" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E391">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F391" t="s">
-        <v>895</v>
+        <v>771</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
       <c r="I391" t="s">
         <v>17</v>
       </c>
       <c r="J391" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K391">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" t="s">
-        <v>982</v>
+        <v>965</v>
       </c>
       <c r="C392" t="s">
-        <v>983</v>
+        <v>966</v>
       </c>
       <c r="D392" t="s">
-        <v>984</v>
+        <v>521</v>
       </c>
       <c r="E392">
-        <v>647</v>
+        <v>30</v>
       </c>
       <c r="F392" t="s">
-        <v>985</v>
+        <v>768</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
       <c r="I392" t="s">
         <v>17</v>
       </c>
       <c r="J392" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K392">
-        <v>647</v>
+        <v>30</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="C393" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="D393" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E393">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F393" t="s">
-        <v>895</v>
+        <v>776</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393" t="s">
         <v>16</v>
       </c>
       <c r="I393" t="s">
         <v>17</v>
       </c>
       <c r="J393" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K393">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" t="s">
-        <v>988</v>
+        <v>969</v>
       </c>
       <c r="C394" t="s">
-        <v>989</v>
+        <v>970</v>
       </c>
       <c r="D394" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E394">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F394" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394" t="s">
         <v>16</v>
       </c>
       <c r="I394" t="s">
         <v>17</v>
       </c>
       <c r="J394" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K394">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" t="s">
-        <v>990</v>
+        <v>971</v>
       </c>
       <c r="C395" t="s">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="D395" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E395">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F395" t="s">
-        <v>941</v>
+        <v>25</v>
       </c>
       <c r="G395">
         <v>1</v>
       </c>
       <c r="H395" t="s">
         <v>16</v>
       </c>
       <c r="I395" t="s">
         <v>17</v>
       </c>
       <c r="J395" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K395">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="C396" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="D396" t="s">
-        <v>95</v>
+        <v>744</v>
       </c>
       <c r="E396">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F396" t="s">
-        <v>529</v>
+        <v>763</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396" t="s">
         <v>16</v>
       </c>
       <c r="I396" t="s">
         <v>17</v>
       </c>
       <c r="J396" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K396">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="C397" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="D397" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E397">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="F397" t="s">
-        <v>72</v>
+        <v>977</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397" t="s">
         <v>16</v>
       </c>
       <c r="I397" t="s">
         <v>17</v>
       </c>
       <c r="J397" t="s">
         <v>18</v>
       </c>
       <c r="K397">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="C398" t="s">
-        <v>997</v>
+        <v>979</v>
       </c>
       <c r="D398" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="E398">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="F398" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398" t="s">
         <v>16</v>
       </c>
       <c r="I398" t="s">
         <v>17</v>
       </c>
       <c r="J398" t="s">
         <v>18</v>
       </c>
       <c r="K398">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" t="s">
-        <v>998</v>
+        <v>980</v>
       </c>
       <c r="C399" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="D399" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E399">
         <v>5</v>
       </c>
       <c r="F399" t="s">
-        <v>21</v>
+        <v>982</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399" t="s">
         <v>16</v>
       </c>
       <c r="I399" t="s">
         <v>17</v>
       </c>
       <c r="J399" t="s">
         <v>18</v>
       </c>
       <c r="K399">
         <v>5</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" t="s">
-        <v>1000</v>
+        <v>983</v>
       </c>
       <c r="C400" t="s">
-        <v>1001</v>
+        <v>984</v>
       </c>
       <c r="D400" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E400">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F400" t="s">
-        <v>895</v>
+        <v>116</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400" t="s">
         <v>16</v>
       </c>
       <c r="I400" t="s">
         <v>17</v>
       </c>
       <c r="J400" t="s">
         <v>18</v>
       </c>
       <c r="K400">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" t="s">
-        <v>1002</v>
+        <v>985</v>
       </c>
       <c r="C401" t="s">
-        <v>1003</v>
+        <v>986</v>
       </c>
       <c r="D401" t="s">
-        <v>1004</v>
+        <v>987</v>
       </c>
       <c r="E401">
-        <v>763</v>
+        <v>1577</v>
       </c>
       <c r="F401" t="s">
-        <v>1005</v>
+        <v>988</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401" t="s">
         <v>16</v>
       </c>
       <c r="I401" t="s">
         <v>17</v>
       </c>
       <c r="J401" t="s">
         <v>18</v>
       </c>
       <c r="K401">
-        <v>763</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" t="s">
-        <v>1006</v>
+        <v>989</v>
       </c>
       <c r="C402" t="s">
-        <v>1007</v>
+        <v>990</v>
       </c>
       <c r="D402" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E402">
         <v>5</v>
       </c>
       <c r="F402" t="s">
-        <v>895</v>
+        <v>991</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402" t="s">
         <v>16</v>
       </c>
       <c r="I402" t="s">
         <v>17</v>
       </c>
       <c r="J402" t="s">
         <v>18</v>
       </c>
       <c r="K402">
         <v>5</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" t="s">
-        <v>1008</v>
+        <v>992</v>
       </c>
       <c r="C403" t="s">
-        <v>1009</v>
+        <v>993</v>
       </c>
       <c r="D403" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E403">
         <v>5</v>
       </c>
       <c r="F403" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
       <c r="I403" t="s">
         <v>17</v>
       </c>
       <c r="J403" t="s">
         <v>18</v>
       </c>
       <c r="K403">
         <v>5</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" t="s">
-        <v>1010</v>
+        <v>994</v>
       </c>
       <c r="C404" t="s">
-        <v>1011</v>
+        <v>995</v>
       </c>
       <c r="D404" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E404">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F404" t="s">
-        <v>941</v>
+        <v>511</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404" t="s">
         <v>16</v>
       </c>
       <c r="I404" t="s">
         <v>17</v>
       </c>
       <c r="J404" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K404">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" t="s">
-        <v>1012</v>
+        <v>996</v>
       </c>
       <c r="C405" t="s">
-        <v>1013</v>
+        <v>997</v>
       </c>
       <c r="D405" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E405">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F405" t="s">
-        <v>597</v>
+        <v>547</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405" t="s">
         <v>16</v>
       </c>
       <c r="I405" t="s">
         <v>17</v>
       </c>
       <c r="J405" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K405">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" t="s">
-        <v>1014</v>
+        <v>998</v>
       </c>
       <c r="C406" t="s">
-        <v>1015</v>
+        <v>999</v>
       </c>
       <c r="D406" t="s">
-        <v>45</v>
+        <v>517</v>
       </c>
       <c r="E406">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="F406" t="s">
-        <v>46</v>
+        <v>518</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
       <c r="I406" t="s">
         <v>17</v>
       </c>
       <c r="J406" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K406">
-        <v>64</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" t="s">
-        <v>1016</v>
+        <v>1000</v>
       </c>
       <c r="C407" t="s">
-        <v>1017</v>
+        <v>1001</v>
       </c>
       <c r="D407" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="E407">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F407" t="s">
-        <v>50</v>
+        <v>511</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
       </c>
       <c r="I407" t="s">
         <v>17</v>
       </c>
       <c r="J407" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K407">
-        <v>52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" t="s">
-        <v>1018</v>
+        <v>1002</v>
       </c>
       <c r="C408" t="s">
-        <v>1019</v>
+        <v>1003</v>
       </c>
       <c r="D408" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E408">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F408" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408" t="s">
         <v>16</v>
       </c>
       <c r="I408" t="s">
         <v>17</v>
       </c>
       <c r="J408" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K408">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" t="s">
-        <v>1020</v>
+        <v>1004</v>
       </c>
       <c r="C409" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
       <c r="D409" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E409">
         <v>5</v>
       </c>
       <c r="F409" t="s">
-        <v>895</v>
+        <v>25</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409" t="s">
         <v>16</v>
       </c>
       <c r="I409" t="s">
         <v>17</v>
       </c>
       <c r="J409" t="s">
         <v>18</v>
       </c>
       <c r="K409">
         <v>5</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" t="s">
-        <v>1022</v>
+        <v>1006</v>
       </c>
       <c r="C410" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="D410" t="s">
-        <v>1024</v>
+        <v>21</v>
       </c>
       <c r="E410">
-        <v>623</v>
+        <v>5</v>
       </c>
       <c r="F410" t="s">
-        <v>1025</v>
+        <v>991</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410" t="s">
         <v>16</v>
       </c>
       <c r="I410" t="s">
         <v>17</v>
       </c>
       <c r="J410" t="s">
         <v>18</v>
       </c>
       <c r="K410">
-        <v>623</v>
+        <v>5</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="C411" t="s">
-        <v>1027</v>
+        <v>1009</v>
       </c>
       <c r="D411" t="s">
-        <v>14</v>
+        <v>1010</v>
       </c>
       <c r="E411">
-        <v>5</v>
+        <v>1339</v>
       </c>
       <c r="F411" t="s">
-        <v>895</v>
+        <v>1011</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411" t="s">
         <v>16</v>
       </c>
       <c r="I411" t="s">
         <v>17</v>
       </c>
       <c r="J411" t="s">
         <v>18</v>
       </c>
       <c r="K411">
-        <v>5</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" t="s">
-        <v>1028</v>
+        <v>1012</v>
       </c>
       <c r="C412" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="D412" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E412">
         <v>5</v>
       </c>
       <c r="F412" t="s">
-        <v>21</v>
+        <v>991</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412" t="s">
         <v>16</v>
       </c>
       <c r="I412" t="s">
         <v>17</v>
       </c>
       <c r="J412" t="s">
         <v>18</v>
       </c>
       <c r="K412">
         <v>5</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="C413" t="s">
-        <v>1031</v>
+        <v>1015</v>
       </c>
       <c r="D413" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E413">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F413" t="s">
-        <v>941</v>
+        <v>25</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413" t="s">
         <v>16</v>
       </c>
       <c r="I413" t="s">
         <v>17</v>
       </c>
       <c r="J413" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K413">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" t="s">
-        <v>1032</v>
+        <v>1016</v>
       </c>
       <c r="C414" t="s">
-        <v>1033</v>
+        <v>1017</v>
       </c>
       <c r="D414" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E414">
         <v>20</v>
       </c>
       <c r="F414" t="s">
-        <v>597</v>
+        <v>511</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
       <c r="I414" t="s">
         <v>17</v>
       </c>
       <c r="J414" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K414">
         <v>20</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" t="s">
-        <v>1034</v>
+        <v>1018</v>
       </c>
       <c r="C415" t="s">
-        <v>1035</v>
+        <v>1019</v>
       </c>
       <c r="D415" t="s">
-        <v>33</v>
+        <v>521</v>
       </c>
       <c r="E415">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F415" t="s">
-        <v>34</v>
+        <v>768</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
       <c r="I415" t="s">
         <v>17</v>
       </c>
       <c r="J415" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K415">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="C416" t="s">
-        <v>1037</v>
+        <v>1021</v>
       </c>
       <c r="D416" t="s">
-        <v>138</v>
+        <v>539</v>
       </c>
       <c r="E416">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F416" t="s">
-        <v>139</v>
+        <v>607</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416" t="s">
         <v>16</v>
       </c>
       <c r="I416" t="s">
         <v>17</v>
       </c>
       <c r="J416" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K416">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" t="s">
-        <v>1038</v>
+        <v>1022</v>
       </c>
       <c r="C417" t="s">
-        <v>1039</v>
+        <v>1023</v>
       </c>
       <c r="D417" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E417">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F417" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417" t="s">
         <v>16</v>
       </c>
       <c r="I417" t="s">
         <v>17</v>
       </c>
       <c r="J417" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K417">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" t="s">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="C418" t="s">
-        <v>1041</v>
+        <v>1025</v>
       </c>
       <c r="D418" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E418">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F418" t="s">
-        <v>895</v>
+        <v>511</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418" t="s">
         <v>16</v>
       </c>
       <c r="I418" t="s">
         <v>17</v>
       </c>
       <c r="J418" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K418">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" t="s">
-        <v>1042</v>
+        <v>1026</v>
       </c>
       <c r="C419" t="s">
-        <v>1043</v>
+        <v>1027</v>
       </c>
       <c r="D419" t="s">
-        <v>1044</v>
+        <v>521</v>
       </c>
       <c r="E419">
-        <v>629</v>
+        <v>30</v>
       </c>
       <c r="F419" t="s">
-        <v>1045</v>
+        <v>768</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419" t="s">
         <v>16</v>
       </c>
       <c r="I419" t="s">
         <v>17</v>
       </c>
       <c r="J419" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K419">
-        <v>629</v>
+        <v>30</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" t="s">
-        <v>1046</v>
+        <v>1028</v>
       </c>
       <c r="C420" t="s">
-        <v>1047</v>
+        <v>1029</v>
       </c>
       <c r="D420" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E420">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F420" t="s">
-        <v>895</v>
+        <v>547</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420" t="s">
         <v>16</v>
       </c>
       <c r="I420" t="s">
         <v>17</v>
       </c>
       <c r="J420" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K420">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" t="s">
-        <v>1048</v>
+        <v>1030</v>
       </c>
       <c r="C421" t="s">
-        <v>1049</v>
+        <v>1031</v>
       </c>
       <c r="D421" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E421">
         <v>5</v>
       </c>
       <c r="F421" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421" t="s">
         <v>16</v>
       </c>
       <c r="I421" t="s">
         <v>17</v>
       </c>
       <c r="J421" t="s">
         <v>18</v>
       </c>
       <c r="K421">
         <v>5</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" t="s">
-        <v>1050</v>
+        <v>1032</v>
       </c>
       <c r="C422" t="s">
-        <v>1051</v>
+        <v>1033</v>
       </c>
       <c r="D422" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E422">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F422" t="s">
-        <v>941</v>
+        <v>991</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422" t="s">
         <v>16</v>
       </c>
       <c r="I422" t="s">
         <v>17</v>
       </c>
       <c r="J422" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K422">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" t="s">
-        <v>1052</v>
+        <v>1034</v>
       </c>
       <c r="C423" t="s">
-        <v>1053</v>
+        <v>1035</v>
       </c>
       <c r="D423" t="s">
-        <v>95</v>
+        <v>1036</v>
       </c>
       <c r="E423">
-        <v>20</v>
+        <v>544</v>
       </c>
       <c r="F423" t="s">
-        <v>1054</v>
+        <v>1037</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423" t="s">
         <v>16</v>
       </c>
       <c r="I423" t="s">
         <v>17</v>
       </c>
       <c r="J423" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K423">
-        <v>20</v>
+        <v>544</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" t="s">
-        <v>1055</v>
+        <v>1038</v>
       </c>
       <c r="C424" t="s">
-        <v>1056</v>
+        <v>1039</v>
       </c>
       <c r="D424" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E424">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F424" t="s">
-        <v>711</v>
+        <v>991</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424" t="s">
         <v>16</v>
       </c>
       <c r="I424" t="s">
         <v>17</v>
       </c>
       <c r="J424" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K424">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" t="s">
-        <v>1057</v>
+        <v>1040</v>
       </c>
       <c r="C425" t="s">
-        <v>1058</v>
+        <v>1041</v>
       </c>
       <c r="D425" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E425">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F425" t="s">
-        <v>941</v>
+        <v>25</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425" t="s">
         <v>16</v>
       </c>
       <c r="I425" t="s">
         <v>17</v>
       </c>
       <c r="J425" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K425">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" t="s">
-        <v>1059</v>
+        <v>1042</v>
       </c>
       <c r="C426" t="s">
-        <v>1060</v>
+        <v>1043</v>
       </c>
       <c r="D426" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E426">
         <v>20</v>
       </c>
       <c r="F426" t="s">
-        <v>753</v>
+        <v>511</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426" t="s">
         <v>16</v>
       </c>
       <c r="I426" t="s">
         <v>17</v>
       </c>
       <c r="J426" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K426">
         <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" t="s">
-        <v>1061</v>
+        <v>1044</v>
       </c>
       <c r="C427" t="s">
-        <v>1062</v>
+        <v>1045</v>
       </c>
       <c r="D427" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E427">
         <v>10</v>
       </c>
       <c r="F427" t="s">
-        <v>711</v>
+        <v>607</v>
       </c>
       <c r="G427">
         <v>1</v>
       </c>
       <c r="H427" t="s">
         <v>16</v>
       </c>
       <c r="I427" t="s">
         <v>17</v>
       </c>
       <c r="J427" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K427">
         <v>10</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="C428" t="s">
-        <v>1064</v>
+        <v>1047</v>
       </c>
       <c r="D428" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E428">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F428" t="s">
-        <v>941</v>
+        <v>518</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428" t="s">
         <v>16</v>
       </c>
       <c r="I428" t="s">
         <v>17</v>
       </c>
       <c r="J428" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K428">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" t="s">
-        <v>1065</v>
+        <v>1048</v>
       </c>
       <c r="C429" t="s">
-        <v>1066</v>
+        <v>1049</v>
       </c>
       <c r="D429" t="s">
-        <v>1067</v>
+        <v>539</v>
       </c>
       <c r="E429">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="F429" t="s">
-        <v>1068</v>
+        <v>547</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429" t="s">
         <v>16</v>
       </c>
       <c r="I429" t="s">
         <v>17</v>
       </c>
       <c r="J429" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K429">
-        <v>77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" t="s">
-        <v>1069</v>
+        <v>1050</v>
       </c>
       <c r="C430" t="s">
-        <v>1070</v>
+        <v>1051</v>
       </c>
       <c r="D430" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E430">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F430" t="s">
-        <v>148</v>
+        <v>511</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430" t="s">
         <v>16</v>
       </c>
       <c r="I430" t="s">
         <v>17</v>
       </c>
       <c r="J430" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K430">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" t="s">
-        <v>1071</v>
+        <v>1052</v>
       </c>
       <c r="C431" t="s">
-        <v>1072</v>
+        <v>1053</v>
       </c>
       <c r="D431" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E431">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F431" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431" t="s">
         <v>16</v>
       </c>
       <c r="I431" t="s">
         <v>17</v>
       </c>
       <c r="J431" t="s">
         <v>18</v>
       </c>
       <c r="K431">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" t="s">
-        <v>1073</v>
+        <v>1054</v>
       </c>
       <c r="C432" t="s">
-        <v>1074</v>
+        <v>1055</v>
       </c>
       <c r="D432" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E432">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F432" t="s">
-        <v>96</v>
+        <v>991</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432" t="s">
         <v>16</v>
       </c>
       <c r="I432" t="s">
         <v>17</v>
       </c>
       <c r="J432" t="s">
         <v>18</v>
       </c>
       <c r="K432">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" t="s">
-        <v>1075</v>
+        <v>1056</v>
       </c>
       <c r="C433" t="s">
-        <v>1076</v>
+        <v>1057</v>
       </c>
       <c r="D433" t="s">
-        <v>91</v>
+        <v>1058</v>
       </c>
       <c r="E433">
-        <v>8</v>
+        <v>539</v>
       </c>
       <c r="F433" t="s">
-        <v>103</v>
+        <v>1059</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433" t="s">
         <v>16</v>
       </c>
       <c r="I433" t="s">
         <v>17</v>
       </c>
       <c r="J433" t="s">
         <v>18</v>
       </c>
       <c r="K433">
-        <v>8</v>
+        <v>539</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" t="s">
-        <v>1077</v>
+        <v>1060</v>
       </c>
       <c r="C434" t="s">
-        <v>1078</v>
+        <v>1061</v>
       </c>
       <c r="D434" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E434">
         <v>5</v>
       </c>
       <c r="F434" t="s">
-        <v>21</v>
+        <v>991</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434" t="s">
         <v>16</v>
       </c>
       <c r="I434" t="s">
         <v>17</v>
       </c>
       <c r="J434" t="s">
         <v>18</v>
       </c>
       <c r="K434">
         <v>5</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" t="s">
-        <v>1079</v>
+        <v>1062</v>
       </c>
       <c r="C435" t="s">
-        <v>1080</v>
+        <v>1063</v>
       </c>
       <c r="D435" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E435">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F435" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G435">
         <v>1</v>
       </c>
       <c r="H435" t="s">
         <v>16</v>
       </c>
       <c r="I435" t="s">
         <v>17</v>
       </c>
       <c r="J435" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K435">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" t="s">
-        <v>1081</v>
+        <v>1064</v>
       </c>
       <c r="C436" t="s">
-        <v>1082</v>
+        <v>1065</v>
       </c>
       <c r="D436" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="E436">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F436" t="s">
-        <v>665</v>
+        <v>511</v>
       </c>
       <c r="G436">
         <v>1</v>
       </c>
       <c r="H436" t="s">
         <v>16</v>
       </c>
       <c r="I436" t="s">
         <v>17</v>
       </c>
       <c r="J436" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K436">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" t="s">
-        <v>1083</v>
+        <v>1066</v>
       </c>
       <c r="C437" t="s">
-        <v>1084</v>
+        <v>1067</v>
       </c>
       <c r="D437" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E437">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F437" t="s">
-        <v>532</v>
+        <v>768</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437" t="s">
         <v>16</v>
       </c>
       <c r="I437" t="s">
         <v>17</v>
       </c>
       <c r="J437" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K437">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" t="s">
-        <v>1085</v>
+        <v>1068</v>
       </c>
       <c r="C438" t="s">
-        <v>1086</v>
+        <v>1069</v>
       </c>
       <c r="D438" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E438">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F438" t="s">
-        <v>529</v>
+        <v>607</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438" t="s">
         <v>16</v>
       </c>
       <c r="I438" t="s">
         <v>17</v>
       </c>
       <c r="J438" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K438">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" t="s">
-        <v>1087</v>
+        <v>1070</v>
       </c>
       <c r="C439" t="s">
-        <v>1088</v>
+        <v>1071</v>
       </c>
       <c r="D439" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E439">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F439" t="s">
-        <v>532</v>
+        <v>768</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439" t="s">
         <v>16</v>
       </c>
       <c r="I439" t="s">
         <v>17</v>
       </c>
       <c r="J439" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K439">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" t="s">
-        <v>1089</v>
+        <v>1072</v>
       </c>
       <c r="C440" t="s">
-        <v>1090</v>
+        <v>1073</v>
       </c>
       <c r="D440" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E440">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F440" t="s">
-        <v>21</v>
+        <v>518</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440" t="s">
         <v>16</v>
       </c>
       <c r="I440" t="s">
         <v>17</v>
       </c>
       <c r="J440" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K440">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" t="s">
-        <v>1091</v>
+        <v>1074</v>
       </c>
       <c r="C441" t="s">
-        <v>1092</v>
+        <v>1075</v>
       </c>
       <c r="D441" t="s">
-        <v>91</v>
+        <v>539</v>
       </c>
       <c r="E441">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F441" t="s">
-        <v>103</v>
+        <v>547</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441" t="s">
         <v>16</v>
       </c>
       <c r="I441" t="s">
         <v>17</v>
       </c>
       <c r="J441" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K441">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" t="s">
-        <v>1093</v>
+        <v>1076</v>
       </c>
       <c r="C442" t="s">
-        <v>1094</v>
+        <v>1077</v>
       </c>
       <c r="D442" t="s">
-        <v>91</v>
+        <v>521</v>
       </c>
       <c r="E442">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F442" t="s">
-        <v>103</v>
+        <v>768</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442" t="s">
         <v>16</v>
       </c>
       <c r="I442" t="s">
         <v>17</v>
       </c>
       <c r="J442" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K442">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" t="s">
-        <v>1095</v>
+        <v>1078</v>
       </c>
       <c r="C443" t="s">
-        <v>1096</v>
+        <v>1079</v>
       </c>
       <c r="D443" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E443">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F443" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443" t="s">
         <v>16</v>
       </c>
       <c r="I443" t="s">
         <v>17</v>
       </c>
       <c r="J443" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K443">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" t="s">
-        <v>1097</v>
+        <v>1080</v>
       </c>
       <c r="C444" t="s">
-        <v>1098</v>
+        <v>1081</v>
       </c>
       <c r="D444" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E444">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F444" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444" t="s">
         <v>16</v>
       </c>
       <c r="I444" t="s">
         <v>17</v>
       </c>
       <c r="J444" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K444">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" t="s">
-        <v>1099</v>
+        <v>1082</v>
       </c>
       <c r="C445" t="s">
-        <v>1100</v>
+        <v>1083</v>
       </c>
       <c r="D445" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E445">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="F445" t="s">
-        <v>665</v>
+        <v>991</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445" t="s">
         <v>16</v>
       </c>
       <c r="I445" t="s">
         <v>17</v>
       </c>
       <c r="J445" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K445">
-        <v>29</v>
+        <v>5</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" t="s">
-        <v>1101</v>
+        <v>1084</v>
       </c>
       <c r="C446" t="s">
-        <v>1102</v>
+        <v>1085</v>
       </c>
       <c r="D446" t="s">
-        <v>525</v>
+        <v>1086</v>
       </c>
       <c r="E446">
-        <v>10</v>
+        <v>642</v>
       </c>
       <c r="F446" t="s">
-        <v>532</v>
+        <v>1087</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446" t="s">
         <v>16</v>
       </c>
       <c r="I446" t="s">
         <v>17</v>
       </c>
       <c r="J446" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K446">
-        <v>10</v>
+        <v>642</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" t="s">
-        <v>1103</v>
+        <v>1088</v>
       </c>
       <c r="C447" t="s">
-        <v>1104</v>
+        <v>1089</v>
       </c>
       <c r="D447" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E447">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F447" t="s">
-        <v>529</v>
+        <v>991</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447" t="s">
         <v>16</v>
       </c>
       <c r="I447" t="s">
         <v>17</v>
       </c>
       <c r="J447" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K447">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" t="s">
-        <v>1105</v>
+        <v>1090</v>
       </c>
       <c r="C448" t="s">
-        <v>1106</v>
+        <v>1091</v>
       </c>
       <c r="D448" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E448">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F448" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448" t="s">
         <v>16</v>
       </c>
       <c r="I448" t="s">
         <v>17</v>
       </c>
       <c r="J448" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K448">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" t="s">
-        <v>1107</v>
+        <v>1092</v>
       </c>
       <c r="C449" t="s">
-        <v>1108</v>
+        <v>1093</v>
       </c>
       <c r="D449" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E449">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F449" t="s">
-        <v>711</v>
+        <v>511</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449" t="s">
         <v>16</v>
       </c>
       <c r="I449" t="s">
         <v>17</v>
       </c>
       <c r="J449" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K449">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" t="s">
-        <v>1109</v>
+        <v>1094</v>
       </c>
       <c r="C450" t="s">
-        <v>1110</v>
+        <v>1095</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E450">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F450" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450" t="s">
         <v>16</v>
       </c>
       <c r="I450" t="s">
         <v>17</v>
       </c>
       <c r="J450" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K450">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
       <c r="C451" t="s">
-        <v>1112</v>
+        <v>1097</v>
       </c>
       <c r="D451" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E451">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F451" t="s">
-        <v>103</v>
+        <v>511</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451" t="s">
         <v>16</v>
       </c>
       <c r="I451" t="s">
         <v>17</v>
       </c>
       <c r="J451" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K451">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" t="s">
-        <v>1113</v>
+        <v>1098</v>
       </c>
       <c r="C452" t="s">
-        <v>1114</v>
+        <v>1099</v>
       </c>
       <c r="D452" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E452">
         <v>5</v>
       </c>
       <c r="F452" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452" t="s">
         <v>16</v>
       </c>
       <c r="I452" t="s">
         <v>17</v>
       </c>
       <c r="J452" t="s">
         <v>18</v>
       </c>
       <c r="K452">
         <v>5</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" t="s">
-        <v>1115</v>
+        <v>1100</v>
       </c>
       <c r="C453" t="s">
-        <v>1116</v>
+        <v>1101</v>
       </c>
       <c r="D453" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E453">
         <v>5</v>
       </c>
       <c r="F453" t="s">
-        <v>895</v>
+        <v>991</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453" t="s">
         <v>16</v>
       </c>
       <c r="I453" t="s">
         <v>17</v>
       </c>
       <c r="J453" t="s">
         <v>18</v>
       </c>
       <c r="K453">
         <v>5</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" t="s">
-        <v>1117</v>
+        <v>1102</v>
       </c>
       <c r="C454" t="s">
-        <v>1118</v>
+        <v>1103</v>
       </c>
       <c r="D454" t="s">
-        <v>1119</v>
+        <v>1104</v>
       </c>
       <c r="E454">
-        <v>715</v>
+        <v>540</v>
       </c>
       <c r="F454" t="s">
-        <v>1120</v>
+        <v>1105</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454" t="s">
         <v>16</v>
       </c>
       <c r="I454" t="s">
         <v>17</v>
       </c>
       <c r="J454" t="s">
         <v>18</v>
       </c>
       <c r="K454">
-        <v>715</v>
+        <v>540</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" t="s">
-        <v>1121</v>
+        <v>1106</v>
       </c>
       <c r="C455" t="s">
-        <v>1122</v>
+        <v>1107</v>
       </c>
       <c r="D455" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E455">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F455" t="s">
-        <v>96</v>
+        <v>991</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455" t="s">
         <v>16</v>
       </c>
       <c r="I455" t="s">
         <v>17</v>
       </c>
       <c r="J455" t="s">
         <v>18</v>
       </c>
       <c r="K455">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" t="s">
-        <v>1123</v>
+        <v>1108</v>
       </c>
       <c r="C456" t="s">
-        <v>1124</v>
+        <v>1109</v>
       </c>
       <c r="D456" t="s">
-        <v>1125</v>
+        <v>21</v>
       </c>
       <c r="E456">
-        <v>432</v>
+        <v>5</v>
       </c>
       <c r="F456" t="s">
-        <v>1126</v>
+        <v>25</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456" t="s">
         <v>16</v>
       </c>
       <c r="I456" t="s">
         <v>17</v>
       </c>
       <c r="J456" t="s">
         <v>18</v>
       </c>
       <c r="K456">
-        <v>432</v>
+        <v>5</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" t="s">
-        <v>1127</v>
+        <v>1110</v>
       </c>
       <c r="C457" t="s">
-        <v>1128</v>
+        <v>1111</v>
       </c>
       <c r="D457" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E457">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F457" t="s">
-        <v>21</v>
+        <v>511</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457" t="s">
         <v>16</v>
       </c>
       <c r="I457" t="s">
         <v>17</v>
       </c>
       <c r="J457" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K457">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" t="s">
-        <v>1129</v>
+        <v>1112</v>
       </c>
       <c r="C458" t="s">
-        <v>1130</v>
+        <v>1113</v>
       </c>
       <c r="D458" t="s">
-        <v>138</v>
+        <v>521</v>
       </c>
       <c r="E458">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F458" t="s">
-        <v>139</v>
+        <v>768</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458" t="s">
         <v>16</v>
       </c>
       <c r="I458" t="s">
         <v>17</v>
       </c>
       <c r="J458" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K458">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" t="s">
-        <v>1131</v>
+        <v>1114</v>
       </c>
       <c r="C459" t="s">
-        <v>1132</v>
+        <v>1115</v>
       </c>
       <c r="D459" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E459">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F459" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459" t="s">
         <v>16</v>
       </c>
       <c r="I459" t="s">
         <v>17</v>
       </c>
       <c r="J459" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K459">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" t="s">
-        <v>1133</v>
+        <v>1116</v>
       </c>
       <c r="C460" t="s">
-        <v>1134</v>
+        <v>1117</v>
       </c>
       <c r="D460" t="s">
-        <v>1135</v>
+        <v>517</v>
       </c>
       <c r="E460">
-        <v>387</v>
+        <v>15</v>
       </c>
       <c r="F460" t="s">
-        <v>1136</v>
+        <v>518</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460" t="s">
         <v>16</v>
       </c>
       <c r="I460" t="s">
         <v>17</v>
       </c>
       <c r="J460" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K460">
-        <v>387</v>
+        <v>15</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" t="s">
-        <v>1137</v>
+        <v>1118</v>
       </c>
       <c r="C461" t="s">
-        <v>1138</v>
+        <v>1119</v>
       </c>
       <c r="D461" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E461">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F461" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461" t="s">
         <v>16</v>
       </c>
       <c r="I461" t="s">
         <v>17</v>
       </c>
       <c r="J461" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K461">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" t="s">
-        <v>1139</v>
+        <v>1120</v>
       </c>
       <c r="C462" t="s">
-        <v>1140</v>
+        <v>1121</v>
       </c>
       <c r="D462" t="s">
-        <v>1067</v>
+        <v>539</v>
       </c>
       <c r="E462">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="F462" t="s">
-        <v>1068</v>
+        <v>547</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462" t="s">
         <v>16</v>
       </c>
       <c r="I462" t="s">
         <v>17</v>
       </c>
       <c r="J462" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K462">
-        <v>77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" t="s">
-        <v>1141</v>
+        <v>1122</v>
       </c>
       <c r="C463" t="s">
-        <v>1142</v>
+        <v>1123</v>
       </c>
       <c r="D463" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E463">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F463" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463" t="s">
         <v>16</v>
       </c>
       <c r="I463" t="s">
         <v>17</v>
       </c>
       <c r="J463" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K463">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" t="s">
-        <v>1143</v>
+        <v>1124</v>
       </c>
       <c r="C464" t="s">
-        <v>1144</v>
+        <v>1125</v>
       </c>
       <c r="D464" t="s">
-        <v>1145</v>
+        <v>115</v>
       </c>
       <c r="E464">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="F464" t="s">
-        <v>1146</v>
+        <v>511</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464" t="s">
         <v>16</v>
       </c>
       <c r="I464" t="s">
         <v>17</v>
       </c>
       <c r="J464" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K464">
-        <v>212</v>
+        <v>20</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" t="s">
-        <v>1147</v>
+        <v>1126</v>
       </c>
       <c r="C465" t="s">
-        <v>1148</v>
+        <v>1127</v>
       </c>
       <c r="D465" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E465">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F465" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G465">
         <v>1</v>
       </c>
       <c r="H465" t="s">
         <v>16</v>
       </c>
       <c r="I465" t="s">
         <v>17</v>
       </c>
       <c r="J465" t="s">
         <v>18</v>
       </c>
       <c r="K465">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" t="s">
-        <v>1149</v>
+        <v>1128</v>
       </c>
       <c r="C466" t="s">
-        <v>1150</v>
+        <v>1129</v>
       </c>
       <c r="D466" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E466">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F466" t="s">
-        <v>139</v>
+        <v>991</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466" t="s">
         <v>16</v>
       </c>
       <c r="I466" t="s">
         <v>17</v>
       </c>
       <c r="J466" t="s">
         <v>18</v>
       </c>
       <c r="K466">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" t="s">
-        <v>1151</v>
+        <v>1130</v>
       </c>
       <c r="C467" t="s">
-        <v>1152</v>
+        <v>1131</v>
       </c>
       <c r="D467" t="s">
-        <v>95</v>
+        <v>1132</v>
       </c>
       <c r="E467">
-        <v>20</v>
+        <v>654</v>
       </c>
       <c r="F467" t="s">
-        <v>96</v>
+        <v>1133</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467" t="s">
         <v>16</v>
       </c>
       <c r="I467" t="s">
         <v>17</v>
       </c>
       <c r="J467" t="s">
         <v>18</v>
       </c>
       <c r="K467">
-        <v>20</v>
+        <v>654</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" t="s">
-        <v>1153</v>
+        <v>1134</v>
       </c>
       <c r="C468" t="s">
-        <v>1154</v>
+        <v>1135</v>
       </c>
       <c r="D468" t="s">
-        <v>425</v>
+        <v>21</v>
       </c>
       <c r="E468">
-        <v>490</v>
+        <v>5</v>
       </c>
       <c r="F468" t="s">
-        <v>426</v>
+        <v>991</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468" t="s">
         <v>16</v>
       </c>
       <c r="I468" t="s">
         <v>17</v>
       </c>
       <c r="J468" t="s">
         <v>18</v>
       </c>
       <c r="K468">
-        <v>490</v>
+        <v>5</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" t="s">
-        <v>1155</v>
+        <v>1136</v>
       </c>
       <c r="C469" t="s">
-        <v>1156</v>
+        <v>1137</v>
       </c>
       <c r="D469" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E469">
         <v>5</v>
       </c>
       <c r="F469" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469" t="s">
         <v>16</v>
       </c>
       <c r="I469" t="s">
         <v>17</v>
       </c>
       <c r="J469" t="s">
         <v>18</v>
       </c>
       <c r="K469">
         <v>5</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" t="s">
-        <v>1157</v>
+        <v>1138</v>
       </c>
       <c r="C470" t="s">
-        <v>1158</v>
+        <v>1139</v>
       </c>
       <c r="D470" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="E470">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F470" t="s">
-        <v>38</v>
+        <v>511</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470" t="s">
         <v>16</v>
       </c>
       <c r="I470" t="s">
         <v>17</v>
       </c>
       <c r="J470" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K470">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" t="s">
-        <v>1159</v>
+        <v>1140</v>
       </c>
       <c r="C471" t="s">
-        <v>1160</v>
+        <v>1141</v>
       </c>
       <c r="D471" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E471">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F471" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471" t="s">
         <v>16</v>
       </c>
       <c r="I471" t="s">
         <v>17</v>
       </c>
       <c r="J471" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K471">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" t="s">
-        <v>1161</v>
+        <v>1142</v>
       </c>
       <c r="C472" t="s">
-        <v>1162</v>
+        <v>1143</v>
       </c>
       <c r="D472" t="s">
-        <v>437</v>
+        <v>115</v>
       </c>
       <c r="E472">
-        <v>385</v>
+        <v>20</v>
       </c>
       <c r="F472" t="s">
-        <v>438</v>
+        <v>511</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472" t="s">
         <v>16</v>
       </c>
       <c r="I472" t="s">
         <v>17</v>
       </c>
       <c r="J472" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K472">
-        <v>385</v>
+        <v>20</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" t="s">
-        <v>1163</v>
+        <v>1144</v>
       </c>
       <c r="C473" t="s">
-        <v>1164</v>
+        <v>1145</v>
       </c>
       <c r="D473" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E473">
         <v>5</v>
       </c>
       <c r="F473" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473" t="s">
         <v>16</v>
       </c>
       <c r="I473" t="s">
         <v>17</v>
       </c>
       <c r="J473" t="s">
         <v>18</v>
       </c>
       <c r="K473">
         <v>5</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" t="s">
-        <v>1165</v>
+        <v>1146</v>
       </c>
       <c r="C474" t="s">
-        <v>1166</v>
+        <v>1147</v>
       </c>
       <c r="D474" t="s">
-        <v>451</v>
+        <v>21</v>
       </c>
       <c r="E474">
-        <v>263</v>
+        <v>5</v>
       </c>
       <c r="F474" t="s">
-        <v>1167</v>
+        <v>991</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474" t="s">
         <v>16</v>
       </c>
       <c r="I474" t="s">
         <v>17</v>
       </c>
       <c r="J474" t="s">
         <v>18</v>
       </c>
       <c r="K474">
-        <v>263</v>
+        <v>5</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" t="s">
-        <v>1168</v>
+        <v>1148</v>
       </c>
       <c r="C475" t="s">
-        <v>1169</v>
+        <v>1149</v>
       </c>
       <c r="D475" t="s">
-        <v>14</v>
+        <v>1150</v>
       </c>
       <c r="E475">
-        <v>5</v>
+        <v>721</v>
       </c>
       <c r="F475" t="s">
-        <v>21</v>
+        <v>1151</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475" t="s">
         <v>16</v>
       </c>
       <c r="I475" t="s">
         <v>17</v>
       </c>
       <c r="J475" t="s">
         <v>18</v>
       </c>
       <c r="K475">
-        <v>5</v>
+        <v>721</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" t="s">
-        <v>1170</v>
+        <v>1152</v>
       </c>
       <c r="C476" t="s">
-        <v>1171</v>
+        <v>1153</v>
       </c>
       <c r="D476" t="s">
-        <v>451</v>
+        <v>21</v>
       </c>
       <c r="E476">
-        <v>263</v>
+        <v>5</v>
       </c>
       <c r="F476" t="s">
-        <v>452</v>
+        <v>991</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476" t="s">
         <v>16</v>
       </c>
       <c r="I476" t="s">
         <v>17</v>
       </c>
       <c r="J476" t="s">
         <v>18</v>
       </c>
       <c r="K476">
-        <v>263</v>
+        <v>5</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" t="s">
-        <v>1172</v>
+        <v>1154</v>
       </c>
       <c r="C477" t="s">
-        <v>1173</v>
+        <v>1155</v>
       </c>
       <c r="D477" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E477">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F477" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477" t="s">
         <v>16</v>
       </c>
       <c r="I477" t="s">
         <v>17</v>
       </c>
       <c r="J477" t="s">
         <v>18</v>
       </c>
       <c r="K477">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" t="s">
-        <v>1174</v>
+        <v>1156</v>
       </c>
       <c r="C478" t="s">
-        <v>1175</v>
+        <v>1157</v>
       </c>
       <c r="D478" t="s">
-        <v>91</v>
+        <v>539</v>
       </c>
       <c r="E478">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F478" t="s">
-        <v>1176</v>
+        <v>1158</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478" t="s">
         <v>16</v>
       </c>
       <c r="I478" t="s">
         <v>17</v>
       </c>
       <c r="J478" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K478">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" t="s">
-        <v>1177</v>
+        <v>1159</v>
       </c>
       <c r="C479" t="s">
-        <v>1178</v>
+        <v>1160</v>
       </c>
       <c r="D479" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E479">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F479" t="s">
-        <v>96</v>
+        <v>1161</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479" t="s">
         <v>16</v>
       </c>
       <c r="I479" t="s">
         <v>17</v>
       </c>
       <c r="J479" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K479">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" t="s">
-        <v>1179</v>
+        <v>1162</v>
       </c>
       <c r="C480" t="s">
-        <v>1180</v>
+        <v>1163</v>
       </c>
       <c r="D480" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E480">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F480" t="s">
-        <v>1181</v>
+        <v>511</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480" t="s">
         <v>16</v>
       </c>
       <c r="I480" t="s">
         <v>17</v>
       </c>
       <c r="J480" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K480">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" t="s">
-        <v>1182</v>
+        <v>1164</v>
       </c>
       <c r="C481" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
       <c r="D481" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E481">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F481" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481" t="s">
         <v>16</v>
       </c>
       <c r="I481" t="s">
         <v>17</v>
       </c>
       <c r="J481" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K481">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" t="s">
-        <v>1184</v>
+        <v>1166</v>
       </c>
       <c r="C482" t="s">
-        <v>1185</v>
+        <v>1167</v>
       </c>
       <c r="D482" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E482">
         <v>10</v>
       </c>
       <c r="F482" t="s">
-        <v>532</v>
+        <v>1168</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482" t="s">
         <v>16</v>
       </c>
       <c r="I482" t="s">
         <v>17</v>
       </c>
       <c r="J482" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K482">
         <v>10</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" t="s">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="C483" t="s">
-        <v>1187</v>
+        <v>1170</v>
       </c>
       <c r="D483" t="s">
-        <v>95</v>
+        <v>517</v>
       </c>
       <c r="E483">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F483" t="s">
-        <v>1188</v>
+        <v>518</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483" t="s">
         <v>16</v>
       </c>
       <c r="I483" t="s">
         <v>17</v>
       </c>
       <c r="J483" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K483">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" t="s">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="C484" t="s">
-        <v>1190</v>
+        <v>1172</v>
       </c>
       <c r="D484" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E484">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F484" t="s">
-        <v>532</v>
+        <v>1173</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484" t="s">
         <v>16</v>
       </c>
       <c r="I484" t="s">
         <v>17</v>
       </c>
       <c r="J484" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K484">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" t="s">
-        <v>1191</v>
+        <v>1174</v>
       </c>
       <c r="C485" t="s">
-        <v>1192</v>
+        <v>1175</v>
       </c>
       <c r="D485" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E485">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F485" t="s">
-        <v>711</v>
+        <v>768</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485" t="s">
         <v>16</v>
       </c>
       <c r="I485" t="s">
         <v>17</v>
       </c>
       <c r="J485" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K485">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" t="s">
-        <v>1193</v>
+        <v>1176</v>
       </c>
       <c r="C486" t="s">
-        <v>1194</v>
+        <v>1177</v>
       </c>
       <c r="D486" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E486">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F486" t="s">
-        <v>753</v>
+        <v>1161</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486" t="s">
         <v>16</v>
       </c>
       <c r="I486" t="s">
         <v>17</v>
       </c>
       <c r="J486" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K486">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" t="s">
-        <v>1195</v>
+        <v>1178</v>
       </c>
       <c r="C487" t="s">
-        <v>1196</v>
+        <v>1179</v>
       </c>
       <c r="D487" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E487">
         <v>10</v>
       </c>
       <c r="F487" t="s">
-        <v>532</v>
+        <v>607</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487" t="s">
         <v>16</v>
       </c>
       <c r="I487" t="s">
         <v>17</v>
       </c>
       <c r="J487" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K487">
         <v>10</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" t="s">
-        <v>1197</v>
+        <v>1180</v>
       </c>
       <c r="C488" t="s">
-        <v>1198</v>
+        <v>1181</v>
       </c>
       <c r="D488" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E488">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F488" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488" t="s">
         <v>16</v>
       </c>
       <c r="I488" t="s">
         <v>17</v>
       </c>
       <c r="J488" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K488">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" t="s">
-        <v>1199</v>
+        <v>1182</v>
       </c>
       <c r="C489" t="s">
-        <v>1200</v>
+        <v>1183</v>
       </c>
       <c r="D489" t="s">
-        <v>91</v>
+        <v>539</v>
       </c>
       <c r="E489">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F489" t="s">
-        <v>1181</v>
+        <v>1158</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489" t="s">
         <v>16</v>
       </c>
       <c r="I489" t="s">
         <v>17</v>
       </c>
       <c r="J489" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K489">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" t="s">
-        <v>1201</v>
+        <v>1184</v>
       </c>
       <c r="C490" t="s">
-        <v>1202</v>
+        <v>1185</v>
       </c>
       <c r="D490" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="E490">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F490" t="s">
-        <v>139</v>
+        <v>511</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490" t="s">
         <v>16</v>
       </c>
       <c r="I490" t="s">
         <v>17</v>
       </c>
       <c r="J490" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K490">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" t="s">
-        <v>1203</v>
+        <v>1186</v>
       </c>
       <c r="C491" t="s">
-        <v>1204</v>
+        <v>1187</v>
       </c>
       <c r="D491" t="s">
-        <v>1067</v>
+        <v>539</v>
       </c>
       <c r="E491">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="F491" t="s">
-        <v>1068</v>
+        <v>1168</v>
       </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491" t="s">
         <v>16</v>
       </c>
       <c r="I491" t="s">
         <v>17</v>
       </c>
       <c r="J491" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K491">
-        <v>77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
         <v>11</v>
       </c>
       <c r="B492" t="s">
-        <v>1205</v>
+        <v>1188</v>
       </c>
       <c r="C492" t="s">
-        <v>1206</v>
+        <v>1189</v>
       </c>
       <c r="D492" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E492">
         <v>5</v>
       </c>
       <c r="F492" t="s">
-        <v>780</v>
+        <v>25</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492" t="s">
         <v>16</v>
       </c>
       <c r="I492" t="s">
         <v>17</v>
       </c>
       <c r="J492" t="s">
         <v>18</v>
       </c>
       <c r="K492">
         <v>5</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
         <v>11</v>
       </c>
       <c r="B493" t="s">
-        <v>1207</v>
+        <v>1190</v>
       </c>
       <c r="C493" t="s">
-        <v>1208</v>
+        <v>1191</v>
       </c>
       <c r="D493" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E493">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F493" t="s">
-        <v>96</v>
+        <v>991</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493" t="s">
         <v>16</v>
       </c>
       <c r="I493" t="s">
         <v>17</v>
       </c>
       <c r="J493" t="s">
         <v>18</v>
       </c>
       <c r="K493">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
         <v>11</v>
       </c>
       <c r="B494" t="s">
-        <v>1209</v>
+        <v>1192</v>
       </c>
       <c r="C494" t="s">
-        <v>1210</v>
+        <v>1193</v>
       </c>
       <c r="D494" t="s">
-        <v>1211</v>
+        <v>56</v>
       </c>
       <c r="E494">
-        <v>688</v>
+        <v>843</v>
       </c>
       <c r="F494" t="s">
-        <v>786</v>
+        <v>1194</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494" t="s">
         <v>16</v>
       </c>
       <c r="I494" t="s">
         <v>17</v>
       </c>
       <c r="J494" t="s">
         <v>18</v>
       </c>
       <c r="K494">
-        <v>688</v>
+        <v>843</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
         <v>11</v>
       </c>
       <c r="B495" t="s">
-        <v>1212</v>
+        <v>1195</v>
       </c>
       <c r="C495" t="s">
-        <v>1213</v>
+        <v>1196</v>
       </c>
       <c r="D495" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="E495">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F495" t="s">
-        <v>789</v>
+        <v>109</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495" t="s">
         <v>16</v>
       </c>
       <c r="I495" t="s">
         <v>17</v>
       </c>
       <c r="J495" t="s">
         <v>18</v>
       </c>
       <c r="K495">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
         <v>11</v>
       </c>
       <c r="B496" t="s">
-        <v>1214</v>
+        <v>1197</v>
       </c>
       <c r="C496" t="s">
-        <v>1215</v>
+        <v>1198</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E496">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="F496" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496" t="s">
         <v>16</v>
       </c>
       <c r="I496" t="s">
         <v>17</v>
       </c>
       <c r="J496" t="s">
         <v>18</v>
       </c>
       <c r="K496">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
         <v>11</v>
       </c>
       <c r="B497" t="s">
-        <v>1216</v>
+        <v>1199</v>
       </c>
       <c r="C497" t="s">
-        <v>1217</v>
+        <v>1200</v>
       </c>
       <c r="D497" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E497">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F497" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497" t="s">
         <v>16</v>
       </c>
       <c r="I497" t="s">
         <v>17</v>
       </c>
       <c r="J497" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K497">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
         <v>11</v>
       </c>
       <c r="B498" t="s">
-        <v>1218</v>
+        <v>1201</v>
       </c>
       <c r="C498" t="s">
-        <v>1219</v>
+        <v>1202</v>
       </c>
       <c r="D498" t="s">
-        <v>138</v>
+        <v>1203</v>
       </c>
       <c r="E498">
-        <v>32</v>
+        <v>263</v>
       </c>
       <c r="F498" t="s">
-        <v>139</v>
+        <v>1204</v>
       </c>
       <c r="G498">
         <v>1</v>
       </c>
       <c r="H498" t="s">
         <v>16</v>
       </c>
       <c r="I498" t="s">
         <v>17</v>
       </c>
       <c r="J498" t="s">
         <v>18</v>
       </c>
       <c r="K498">
-        <v>32</v>
+        <v>263</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
         <v>11</v>
       </c>
       <c r="B499" t="s">
-        <v>1220</v>
+        <v>1205</v>
       </c>
       <c r="C499" t="s">
-        <v>1221</v>
+        <v>1206</v>
       </c>
       <c r="D499" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E499">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F499" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G499">
         <v>1</v>
       </c>
       <c r="H499" t="s">
         <v>16</v>
       </c>
       <c r="I499" t="s">
         <v>17</v>
       </c>
       <c r="J499" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K499">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
         <v>11</v>
       </c>
       <c r="B500" t="s">
-        <v>1222</v>
+        <v>1207</v>
       </c>
       <c r="C500" t="s">
-        <v>1223</v>
+        <v>1208</v>
       </c>
       <c r="D500" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E500">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F500" t="s">
-        <v>711</v>
+        <v>1209</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500" t="s">
         <v>16</v>
       </c>
       <c r="I500" t="s">
         <v>17</v>
       </c>
       <c r="J500" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K500">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
         <v>11</v>
       </c>
       <c r="B501" t="s">
-        <v>1224</v>
+        <v>1210</v>
       </c>
       <c r="C501" t="s">
-        <v>1225</v>
+        <v>1211</v>
       </c>
       <c r="D501" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E501">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F501" t="s">
-        <v>532</v>
+        <v>116</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501" t="s">
         <v>16</v>
       </c>
       <c r="I501" t="s">
         <v>17</v>
       </c>
       <c r="J501" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K501">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
         <v>11</v>
       </c>
       <c r="B502" t="s">
-        <v>1226</v>
+        <v>1212</v>
       </c>
       <c r="C502" t="s">
-        <v>1227</v>
+        <v>1213</v>
       </c>
       <c r="D502" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E502">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F502" t="s">
-        <v>21</v>
+        <v>1214</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502" t="s">
         <v>16</v>
       </c>
       <c r="I502" t="s">
         <v>17</v>
       </c>
       <c r="J502" t="s">
         <v>18</v>
       </c>
       <c r="K502">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
         <v>11</v>
       </c>
       <c r="B503" t="s">
-        <v>1228</v>
+        <v>1215</v>
       </c>
       <c r="C503" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="D503" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E503">
         <v>5</v>
       </c>
       <c r="F503" t="s">
-        <v>789</v>
+        <v>25</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503" t="s">
         <v>16</v>
       </c>
       <c r="I503" t="s">
         <v>17</v>
       </c>
       <c r="J503" t="s">
         <v>18</v>
       </c>
       <c r="K503">
         <v>5</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
         <v>11</v>
       </c>
       <c r="B504" t="s">
-        <v>1230</v>
+        <v>1217</v>
       </c>
       <c r="C504" t="s">
-        <v>1231</v>
+        <v>1218</v>
       </c>
       <c r="D504" t="s">
-        <v>614</v>
+        <v>521</v>
       </c>
       <c r="E504">
-        <v>580</v>
+        <v>30</v>
       </c>
       <c r="F504" t="s">
-        <v>802</v>
+        <v>768</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504" t="s">
         <v>16</v>
       </c>
       <c r="I504" t="s">
         <v>17</v>
       </c>
       <c r="J504" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K504">
-        <v>580</v>
+        <v>30</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
         <v>11</v>
       </c>
       <c r="B505" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="C505" t="s">
-        <v>1233</v>
+        <v>1220</v>
       </c>
       <c r="D505" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E505">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F505" t="s">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505" t="s">
         <v>16</v>
       </c>
       <c r="I505" t="s">
         <v>17</v>
       </c>
       <c r="J505" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K505">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
         <v>11</v>
       </c>
       <c r="B506" t="s">
-        <v>1234</v>
+        <v>1221</v>
       </c>
       <c r="C506" t="s">
-        <v>1235</v>
+        <v>1222</v>
       </c>
       <c r="D506" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E506">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F506" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506" t="s">
         <v>16</v>
       </c>
       <c r="I506" t="s">
         <v>17</v>
       </c>
       <c r="J506" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K506">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
         <v>11</v>
       </c>
       <c r="B507" t="s">
-        <v>1236</v>
+        <v>1223</v>
       </c>
       <c r="C507" t="s">
-        <v>1237</v>
+        <v>1224</v>
       </c>
       <c r="D507" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E507">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F507" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507" t="s">
         <v>16</v>
       </c>
       <c r="I507" t="s">
         <v>17</v>
       </c>
       <c r="J507" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K507">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
         <v>11</v>
       </c>
       <c r="B508" t="s">
-        <v>1238</v>
+        <v>1225</v>
       </c>
       <c r="C508" t="s">
-        <v>1239</v>
+        <v>1226</v>
       </c>
       <c r="D508" t="s">
-        <v>37</v>
+        <v>744</v>
       </c>
       <c r="E508">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F508" t="s">
-        <v>38</v>
+        <v>1214</v>
       </c>
       <c r="G508">
         <v>1</v>
       </c>
       <c r="H508" t="s">
         <v>16</v>
       </c>
       <c r="I508" t="s">
         <v>17</v>
       </c>
       <c r="J508" t="s">
         <v>18</v>
       </c>
       <c r="K508">
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
         <v>11</v>
       </c>
       <c r="B509" t="s">
-        <v>1240</v>
+        <v>1227</v>
       </c>
       <c r="C509" t="s">
-        <v>1241</v>
+        <v>1228</v>
       </c>
       <c r="D509" t="s">
-        <v>525</v>
+        <v>45</v>
       </c>
       <c r="E509">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F509" t="s">
-        <v>532</v>
+        <v>46</v>
       </c>
       <c r="G509">
         <v>1</v>
       </c>
       <c r="H509" t="s">
         <v>16</v>
       </c>
       <c r="I509" t="s">
         <v>17</v>
       </c>
       <c r="J509" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K509">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
         <v>11</v>
       </c>
       <c r="B510" t="s">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="C510" t="s">
-        <v>1243</v>
+        <v>1230</v>
       </c>
       <c r="D510" t="s">
-        <v>525</v>
+        <v>37</v>
       </c>
       <c r="E510">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="F510" t="s">
-        <v>711</v>
+        <v>38</v>
       </c>
       <c r="G510">
         <v>1</v>
       </c>
       <c r="H510" t="s">
         <v>16</v>
       </c>
       <c r="I510" t="s">
         <v>17</v>
       </c>
       <c r="J510" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K510">
-        <v>10</v>
+        <v>49</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
         <v>11</v>
       </c>
       <c r="B511" t="s">
-        <v>1244</v>
+        <v>1231</v>
       </c>
       <c r="C511" t="s">
-        <v>1245</v>
+        <v>1232</v>
       </c>
       <c r="D511" t="s">
-        <v>525</v>
+        <v>171</v>
       </c>
       <c r="E511">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F511" t="s">
-        <v>532</v>
+        <v>1233</v>
       </c>
       <c r="G511">
         <v>1</v>
       </c>
       <c r="H511" t="s">
         <v>16</v>
       </c>
       <c r="I511" t="s">
         <v>17</v>
       </c>
       <c r="J511" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K511">
-        <v>10</v>
+        <v>43</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
         <v>11</v>
       </c>
       <c r="B512" t="s">
-        <v>1246</v>
+        <v>1234</v>
       </c>
       <c r="C512" t="s">
-        <v>1247</v>
+        <v>1235</v>
       </c>
       <c r="D512" t="s">
-        <v>14</v>
+        <v>1236</v>
       </c>
       <c r="E512">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="F512" t="s">
-        <v>21</v>
+        <v>1237</v>
       </c>
       <c r="G512">
         <v>1</v>
       </c>
       <c r="H512" t="s">
         <v>16</v>
       </c>
       <c r="I512" t="s">
         <v>17</v>
       </c>
       <c r="J512" t="s">
         <v>18</v>
       </c>
       <c r="K512">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
         <v>11</v>
       </c>
       <c r="B513" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
       <c r="C513" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
       <c r="D513" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E513">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="F513" t="s">
-        <v>789</v>
+        <v>46</v>
       </c>
       <c r="G513">
         <v>1</v>
       </c>
       <c r="H513" t="s">
         <v>16</v>
       </c>
       <c r="I513" t="s">
         <v>17</v>
       </c>
       <c r="J513" t="s">
         <v>18</v>
       </c>
       <c r="K513">
-        <v>5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
         <v>11</v>
       </c>
       <c r="B514" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="C514" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
       <c r="D514" t="s">
-        <v>817</v>
+        <v>37</v>
       </c>
       <c r="E514">
-        <v>593</v>
+        <v>49</v>
       </c>
       <c r="F514" t="s">
-        <v>818</v>
+        <v>38</v>
       </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514" t="s">
         <v>16</v>
       </c>
       <c r="I514" t="s">
         <v>17</v>
       </c>
       <c r="J514" t="s">
         <v>18</v>
       </c>
       <c r="K514">
-        <v>593</v>
+        <v>49</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
         <v>11</v>
       </c>
       <c r="B515" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="C515" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="D515" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E515">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F515" t="s">
-        <v>789</v>
+        <v>1233</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515" t="s">
         <v>16</v>
       </c>
       <c r="I515" t="s">
         <v>17</v>
       </c>
       <c r="J515" t="s">
         <v>18</v>
       </c>
       <c r="K515">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
         <v>11</v>
       </c>
       <c r="B516" t="s">
-        <v>1254</v>
+        <v>1244</v>
       </c>
       <c r="C516" t="s">
-        <v>1255</v>
+        <v>1245</v>
       </c>
       <c r="D516" t="s">
-        <v>14</v>
+        <v>1236</v>
       </c>
       <c r="E516">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="F516" t="s">
-        <v>21</v>
+        <v>1237</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516" t="s">
         <v>16</v>
       </c>
       <c r="I516" t="s">
         <v>17</v>
       </c>
       <c r="J516" t="s">
         <v>18</v>
       </c>
       <c r="K516">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
         <v>11</v>
       </c>
       <c r="B517" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
       <c r="C517" t="s">
-        <v>1257</v>
+        <v>1247</v>
       </c>
       <c r="D517" t="s">
-        <v>525</v>
+        <v>45</v>
       </c>
       <c r="E517">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F517" t="s">
-        <v>532</v>
+        <v>46</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517" t="s">
         <v>16</v>
       </c>
       <c r="I517" t="s">
         <v>17</v>
       </c>
       <c r="J517" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K517">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
         <v>11</v>
       </c>
       <c r="B518" t="s">
-        <v>1258</v>
+        <v>1248</v>
       </c>
       <c r="C518" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="D518" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="E518">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F518" t="s">
-        <v>148</v>
+        <v>38</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518" t="s">
         <v>16</v>
       </c>
       <c r="I518" t="s">
         <v>17</v>
       </c>
       <c r="J518" t="s">
         <v>18</v>
       </c>
       <c r="K518">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
         <v>11</v>
       </c>
       <c r="B519" t="s">
-        <v>1260</v>
+        <v>1250</v>
       </c>
       <c r="C519" t="s">
-        <v>1261</v>
+        <v>1251</v>
       </c>
       <c r="D519" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E519">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F519" t="s">
-        <v>532</v>
+        <v>116</v>
       </c>
       <c r="G519">
         <v>1</v>
       </c>
       <c r="H519" t="s">
         <v>16</v>
       </c>
       <c r="I519" t="s">
         <v>17</v>
       </c>
       <c r="J519" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K519">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
         <v>11</v>
       </c>
       <c r="B520" t="s">
-        <v>1262</v>
+        <v>1252</v>
       </c>
       <c r="C520" t="s">
-        <v>1263</v>
+        <v>1253</v>
       </c>
       <c r="D520" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E520">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F520" t="s">
-        <v>753</v>
+        <v>25</v>
       </c>
       <c r="G520">
         <v>1</v>
       </c>
       <c r="H520" t="s">
         <v>16</v>
       </c>
       <c r="I520" t="s">
         <v>17</v>
       </c>
       <c r="J520" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K520">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
         <v>11</v>
       </c>
       <c r="B521" t="s">
-        <v>1264</v>
+        <v>1254</v>
       </c>
       <c r="C521" t="s">
-        <v>1265</v>
+        <v>1255</v>
       </c>
       <c r="D521" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E521">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F521" t="s">
-        <v>532</v>
+        <v>1256</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" t="s">
         <v>16</v>
       </c>
       <c r="I521" t="s">
         <v>17</v>
       </c>
       <c r="J521" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K521">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
         <v>11</v>
       </c>
       <c r="B522" t="s">
-        <v>1266</v>
+        <v>1257</v>
       </c>
       <c r="C522" t="s">
-        <v>1267</v>
+        <v>1258</v>
       </c>
       <c r="D522" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E522">
         <v>5</v>
       </c>
       <c r="F522" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" t="s">
         <v>16</v>
       </c>
       <c r="I522" t="s">
         <v>17</v>
       </c>
       <c r="J522" t="s">
         <v>18</v>
       </c>
       <c r="K522">
         <v>5</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
         <v>11</v>
       </c>
       <c r="B523" t="s">
-        <v>1268</v>
+        <v>1259</v>
       </c>
       <c r="C523" t="s">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="D523" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E523">
         <v>5</v>
       </c>
       <c r="F523" t="s">
-        <v>789</v>
+        <v>1256</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" t="s">
         <v>16</v>
       </c>
       <c r="I523" t="s">
         <v>17</v>
       </c>
       <c r="J523" t="s">
         <v>18</v>
       </c>
       <c r="K523">
         <v>5</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
         <v>11</v>
       </c>
       <c r="B524" t="s">
-        <v>1270</v>
+        <v>1261</v>
       </c>
       <c r="C524" t="s">
-        <v>1271</v>
+        <v>1262</v>
       </c>
       <c r="D524" t="s">
-        <v>834</v>
+        <v>115</v>
       </c>
       <c r="E524">
-        <v>417</v>
+        <v>20</v>
       </c>
       <c r="F524" t="s">
-        <v>835</v>
+        <v>116</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" t="s">
         <v>16</v>
       </c>
       <c r="I524" t="s">
         <v>17</v>
       </c>
       <c r="J524" t="s">
         <v>18</v>
       </c>
       <c r="K524">
-        <v>417</v>
+        <v>20</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
         <v>11</v>
       </c>
       <c r="B525" t="s">
-        <v>1272</v>
+        <v>1263</v>
       </c>
       <c r="C525" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="D525" t="s">
-        <v>71</v>
+        <v>1265</v>
       </c>
       <c r="E525">
-        <v>42</v>
+        <v>461</v>
       </c>
       <c r="F525" t="s">
-        <v>72</v>
+        <v>1266</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" t="s">
         <v>16</v>
       </c>
       <c r="I525" t="s">
         <v>17</v>
       </c>
       <c r="J525" t="s">
         <v>18</v>
       </c>
       <c r="K525">
-        <v>42</v>
+        <v>461</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
         <v>11</v>
       </c>
       <c r="B526" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="C526" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="D526" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E526">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="F526" t="s">
-        <v>42</v>
+        <v>1269</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" t="s">
         <v>16</v>
       </c>
       <c r="I526" t="s">
         <v>17</v>
       </c>
       <c r="J526" t="s">
         <v>18</v>
       </c>
       <c r="K526">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
         <v>11</v>
       </c>
       <c r="B527" t="s">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="C527" t="s">
-        <v>1277</v>
+        <v>1271</v>
       </c>
       <c r="D527" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E527">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F527" t="s">
-        <v>159</v>
+        <v>25</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I527" t="s">
         <v>17</v>
       </c>
       <c r="J527" t="s">
         <v>18</v>
       </c>
       <c r="K527">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
         <v>11</v>
       </c>
       <c r="B528" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
       <c r="C528" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="D528" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E528">
         <v>20</v>
       </c>
       <c r="F528" t="s">
-        <v>96</v>
+        <v>1173</v>
       </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I528" t="s">
         <v>17</v>
       </c>
       <c r="J528" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K528">
         <v>20</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
         <v>11</v>
       </c>
       <c r="B529" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
       <c r="C529" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="D529" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="E529">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F529" t="s">
-        <v>168</v>
+        <v>1276</v>
       </c>
       <c r="G529">
         <v>1</v>
       </c>
       <c r="H529" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I529" t="s">
         <v>17</v>
       </c>
       <c r="J529" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K529">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
         <v>11</v>
       </c>
       <c r="B530" t="s">
-        <v>1283</v>
+        <v>1277</v>
       </c>
       <c r="C530" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="D530" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E530">
         <v>5</v>
       </c>
       <c r="F530" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G530">
         <v>1</v>
       </c>
       <c r="H530" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I530" t="s">
         <v>17</v>
       </c>
       <c r="J530" t="s">
         <v>18</v>
       </c>
       <c r="K530">
         <v>5</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
         <v>11</v>
       </c>
       <c r="B531" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="C531" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="D531" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E531">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F531" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
       <c r="G531">
         <v>1</v>
       </c>
       <c r="H531" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I531" t="s">
         <v>17</v>
       </c>
       <c r="J531" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K531">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
         <v>11</v>
       </c>
       <c r="B532" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="C532" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
       <c r="D532" t="s">
-        <v>29</v>
+        <v>1283</v>
       </c>
       <c r="E532">
-        <v>70</v>
+        <v>436</v>
       </c>
       <c r="F532" t="s">
-        <v>30</v>
+        <v>1284</v>
       </c>
       <c r="G532">
         <v>1</v>
       </c>
       <c r="H532" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I532" t="s">
         <v>17</v>
       </c>
       <c r="J532" t="s">
         <v>18</v>
       </c>
       <c r="K532">
-        <v>70</v>
+        <v>436</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
         <v>11</v>
       </c>
       <c r="B533" t="s">
-        <v>1290</v>
+        <v>1285</v>
       </c>
       <c r="C533" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
       <c r="D533" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E533">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F533" t="s">
-        <v>34</v>
+        <v>1269</v>
       </c>
       <c r="G533">
         <v>1</v>
       </c>
       <c r="H533" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I533" t="s">
         <v>17</v>
       </c>
       <c r="J533" t="s">
         <v>18</v>
       </c>
       <c r="K533">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
         <v>11</v>
       </c>
       <c r="B534" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="C534" t="s">
-        <v>1293</v>
+        <v>1288</v>
       </c>
       <c r="D534" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E534">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F534" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="G534">
         <v>1</v>
       </c>
       <c r="H534" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I534" t="s">
         <v>17</v>
       </c>
       <c r="J534" t="s">
         <v>18</v>
       </c>
       <c r="K534">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
         <v>11</v>
       </c>
       <c r="B535" t="s">
-        <v>1294</v>
+        <v>1289</v>
       </c>
       <c r="C535" t="s">
-        <v>1295</v>
+        <v>1290</v>
       </c>
       <c r="D535" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="E535">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F535" t="s">
-        <v>38</v>
+        <v>1291</v>
       </c>
       <c r="G535">
         <v>1</v>
       </c>
       <c r="H535" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I535" t="s">
         <v>17</v>
       </c>
       <c r="J535" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K535">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
         <v>11</v>
       </c>
       <c r="B536" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="C536" t="s">
-        <v>1297</v>
+        <v>1293</v>
       </c>
       <c r="D536" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E536">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F536" t="s">
-        <v>148</v>
+        <v>1276</v>
       </c>
       <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I536" t="s">
         <v>17</v>
       </c>
       <c r="J536" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K536">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
         <v>11</v>
       </c>
       <c r="B537" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="C537" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="D537" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="E537">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F537" t="s">
-        <v>68</v>
+        <v>1296</v>
       </c>
       <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I537" t="s">
         <v>17</v>
       </c>
       <c r="J537" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K537">
-        <v>51</v>
+        <v>20</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
         <v>11</v>
       </c>
       <c r="B538" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
       <c r="C538" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="D538" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E538">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="F538" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G538">
         <v>1</v>
       </c>
       <c r="H538" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I538" t="s">
         <v>17</v>
       </c>
       <c r="J538" t="s">
         <v>18</v>
       </c>
       <c r="K538">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
         <v>11</v>
       </c>
       <c r="B539" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C539" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="D539" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E539">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="F539" t="s">
-        <v>42</v>
+        <v>1269</v>
       </c>
       <c r="G539">
         <v>1</v>
       </c>
       <c r="H539" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I539" t="s">
         <v>17</v>
       </c>
       <c r="J539" t="s">
         <v>18</v>
       </c>
       <c r="K539">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
         <v>11</v>
       </c>
       <c r="B540" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E540">
+        <v>420</v>
+      </c>
+      <c r="F540" t="s">
         <v>1304</v>
       </c>
-      <c r="C540" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G540">
         <v>1</v>
       </c>
       <c r="H540" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I540" t="s">
         <v>17</v>
       </c>
       <c r="J540" t="s">
         <v>18</v>
       </c>
       <c r="K540">
-        <v>6</v>
+        <v>420</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
         <v>11</v>
       </c>
       <c r="B541" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C541" t="s">
         <v>1306</v>
       </c>
-      <c r="C541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D541" t="s">
-        <v>14</v>
+        <v>346</v>
       </c>
       <c r="E541">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="F541" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="G541">
         <v>1</v>
       </c>
       <c r="H541" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I541" t="s">
         <v>17</v>
       </c>
       <c r="J541" t="s">
         <v>18</v>
       </c>
       <c r="K541">
-        <v>5</v>
+        <v>271</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
         <v>11</v>
       </c>
       <c r="B542" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C542" t="s">
         <v>1308</v>
       </c>
-      <c r="C542" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D542" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="E542">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F542" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="G542">
         <v>1</v>
       </c>
       <c r="H542" t="s">
-        <v>1278</v>
+        <v>16</v>
       </c>
       <c r="I542" t="s">
         <v>17</v>
       </c>
       <c r="J542" t="s">
         <v>18</v>
       </c>
       <c r="K542">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
         <v>11</v>
       </c>
       <c r="B543" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C543" t="s">
         <v>1310</v>
       </c>
-      <c r="C543" t="s">
+      <c r="D543" t="s">
         <v>1311</v>
       </c>
-      <c r="D543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E543">
-        <v>5</v>
+        <v>614</v>
       </c>
       <c r="F543" t="s">
-        <v>21</v>
+        <v>1312</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I543" t="s">
         <v>17</v>
       </c>
       <c r="J543" t="s">
         <v>18</v>
       </c>
       <c r="K543">
-        <v>5</v>
+        <v>614</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
         <v>11</v>
       </c>
       <c r="B544" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="C544" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D544" t="s">
+        <v>21</v>
+      </c>
+      <c r="E544">
+        <v>5</v>
+      </c>
+      <c r="F544" t="s">
+        <v>25</v>
+      </c>
+      <c r="G544">
+        <v>1</v>
+      </c>
+      <c r="H544" t="s">
         <v>1313</v>
       </c>
-      <c r="D544" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I544" t="s">
         <v>17</v>
       </c>
       <c r="J544" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K544">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
         <v>11</v>
       </c>
       <c r="B545" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C545" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D545" t="s">
-        <v>29</v>
+        <v>539</v>
       </c>
       <c r="E545">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="F545" t="s">
-        <v>30</v>
+        <v>547</v>
       </c>
       <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I545" t="s">
         <v>17</v>
       </c>
       <c r="J545" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K545">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
         <v>11</v>
       </c>
       <c r="B546" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="C546" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="D546" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E546">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F546" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I546" t="s">
         <v>17</v>
       </c>
       <c r="J546" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K546">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
         <v>11</v>
       </c>
       <c r="B547" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C547" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="D547" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="E547">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="F547" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
       <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I547" t="s">
         <v>17</v>
       </c>
       <c r="J547" t="s">
         <v>18</v>
       </c>
       <c r="K547">
-        <v>6</v>
+        <v>68</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
         <v>11</v>
       </c>
       <c r="B548" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="C548" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="D548" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E548">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="F548" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G548">
         <v>1</v>
       </c>
       <c r="H548" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I548" t="s">
         <v>17</v>
       </c>
       <c r="J548" t="s">
         <v>18</v>
       </c>
       <c r="K548">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
         <v>11</v>
       </c>
       <c r="B549" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C549" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="D549" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E549">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F549" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G549">
         <v>1</v>
       </c>
       <c r="H549" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I549" t="s">
         <v>17</v>
       </c>
       <c r="J549" t="s">
         <v>18</v>
       </c>
       <c r="K549">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
         <v>11</v>
       </c>
       <c r="B550" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C550" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D550" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="E550">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F550" t="s">
-        <v>139</v>
+        <v>1233</v>
       </c>
       <c r="G550">
         <v>1</v>
       </c>
       <c r="H550" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I550" t="s">
         <v>17</v>
       </c>
       <c r="J550" t="s">
         <v>18</v>
       </c>
       <c r="K550">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
         <v>11</v>
       </c>
       <c r="B551" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="C551" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="D551" t="s">
-        <v>1067</v>
+        <v>1236</v>
       </c>
       <c r="E551">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="F551" t="s">
-        <v>1068</v>
+        <v>1237</v>
       </c>
       <c r="G551">
         <v>1</v>
       </c>
       <c r="H551" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I551" t="s">
         <v>17</v>
       </c>
       <c r="J551" t="s">
         <v>18</v>
       </c>
       <c r="K551">
-        <v>77</v>
+        <v>46</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
         <v>11</v>
       </c>
       <c r="B552" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C552" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D552" t="s">
-        <v>71</v>
+        <v>1332</v>
       </c>
       <c r="E552">
-        <v>42</v>
+        <v>586</v>
       </c>
       <c r="F552" t="s">
-        <v>72</v>
+        <v>1333</v>
       </c>
       <c r="G552">
         <v>1</v>
       </c>
       <c r="H552" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I552" t="s">
         <v>17</v>
       </c>
       <c r="J552" t="s">
         <v>18</v>
       </c>
       <c r="K552">
-        <v>42</v>
+        <v>586</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
         <v>11</v>
       </c>
       <c r="B553" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="C553" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="D553" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E553">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F553" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="G553">
         <v>1</v>
       </c>
       <c r="H553" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I553" t="s">
         <v>17</v>
       </c>
       <c r="J553" t="s">
         <v>18</v>
       </c>
       <c r="K553">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
         <v>11</v>
       </c>
       <c r="B554" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="C554" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="D554" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E554">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F554" t="s">
-        <v>96</v>
+        <v>547</v>
       </c>
       <c r="G554">
         <v>1</v>
       </c>
       <c r="H554" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I554" t="s">
         <v>17</v>
       </c>
       <c r="J554" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K554">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
         <v>11</v>
       </c>
       <c r="B555" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="C555" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="D555" t="s">
-        <v>91</v>
+        <v>539</v>
       </c>
       <c r="E555">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F555" t="s">
-        <v>103</v>
+        <v>607</v>
       </c>
       <c r="G555">
         <v>1</v>
       </c>
       <c r="H555" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I555" t="s">
         <v>17</v>
       </c>
       <c r="J555" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K555">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
         <v>11</v>
       </c>
       <c r="B556" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="C556" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="D556" t="s">
-        <v>14</v>
+        <v>1236</v>
       </c>
       <c r="E556">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="F556" t="s">
-        <v>21</v>
+        <v>1237</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I556" t="s">
         <v>17</v>
       </c>
       <c r="J556" t="s">
         <v>18</v>
       </c>
       <c r="K556">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
         <v>11</v>
       </c>
       <c r="B557" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="C557" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="D557" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="E557">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F557" t="s">
-        <v>1188</v>
+        <v>50</v>
       </c>
       <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I557" t="s">
         <v>17</v>
       </c>
       <c r="J557" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K557">
-        <v>20</v>
+        <v>56</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
         <v>11</v>
       </c>
       <c r="B558" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="C558" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="D558" t="s">
-        <v>525</v>
+        <v>53</v>
       </c>
       <c r="E558">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="F558" t="s">
-        <v>1342</v>
+        <v>54</v>
       </c>
       <c r="G558">
         <v>1</v>
       </c>
       <c r="H558" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I558" t="s">
         <v>17</v>
       </c>
       <c r="J558" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K558">
-        <v>10</v>
+        <v>51</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
         <v>11</v>
       </c>
       <c r="B559" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="C559" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="D559" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="E559">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F559" t="s">
-        <v>1287</v>
+        <v>1233</v>
       </c>
       <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I559" t="s">
         <v>17</v>
       </c>
       <c r="J559" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K559">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
         <v>11</v>
       </c>
       <c r="B560" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="C560" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="D560" t="s">
-        <v>540</v>
+        <v>21</v>
       </c>
       <c r="E560">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F560" t="s">
-        <v>1347</v>
+        <v>25</v>
       </c>
       <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I560" t="s">
         <v>17</v>
       </c>
       <c r="J560" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K560">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
         <v>11</v>
       </c>
       <c r="B561" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="C561" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D561" t="s">
-        <v>525</v>
+        <v>1352</v>
       </c>
       <c r="E561">
-        <v>10</v>
+        <v>607</v>
       </c>
       <c r="F561" t="s">
-        <v>532</v>
+        <v>1353</v>
       </c>
       <c r="G561">
         <v>1</v>
       </c>
       <c r="H561" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I561" t="s">
         <v>17</v>
       </c>
       <c r="J561" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K561">
-        <v>10</v>
+        <v>607</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
         <v>11</v>
       </c>
       <c r="B562" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="C562" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="D562" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E562">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F562" t="s">
-        <v>1352</v>
+        <v>25</v>
       </c>
       <c r="G562">
         <v>1</v>
       </c>
       <c r="H562" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I562" t="s">
         <v>17</v>
       </c>
       <c r="J562" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K562">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
         <v>11</v>
       </c>
       <c r="B563" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C563" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="D563" t="s">
-        <v>540</v>
+        <v>171</v>
       </c>
       <c r="E563">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="F563" t="s">
-        <v>1355</v>
+        <v>1233</v>
       </c>
       <c r="G563">
         <v>1</v>
       </c>
       <c r="H563" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I563" t="s">
         <v>17</v>
       </c>
       <c r="J563" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K563">
-        <v>30</v>
+        <v>43</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
         <v>11</v>
       </c>
       <c r="B564" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="C564" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D564" t="s">
-        <v>525</v>
+        <v>1236</v>
       </c>
       <c r="E564">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="F564" t="s">
-        <v>1358</v>
+        <v>1237</v>
       </c>
       <c r="G564">
         <v>1</v>
       </c>
       <c r="H564" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I564" t="s">
         <v>17</v>
       </c>
       <c r="J564" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K564">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
         <v>11</v>
       </c>
       <c r="B565" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C565" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D565" t="s">
-        <v>525</v>
+        <v>215</v>
       </c>
       <c r="E565">
-        <v>10</v>
+        <v>510</v>
       </c>
       <c r="F565" t="s">
-        <v>532</v>
+        <v>1362</v>
       </c>
       <c r="G565">
         <v>1</v>
       </c>
       <c r="H565" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I565" t="s">
         <v>17</v>
       </c>
       <c r="J565" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K565">
-        <v>10</v>
+        <v>510</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
         <v>11</v>
       </c>
       <c r="B566" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="C566" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="D566" t="s">
-        <v>639</v>
+        <v>744</v>
       </c>
       <c r="E566">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F566" t="s">
-        <v>1363</v>
+        <v>745</v>
       </c>
       <c r="G566">
         <v>1</v>
       </c>
       <c r="H566" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I566" t="s">
         <v>17</v>
       </c>
       <c r="J566" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K566">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
         <v>11</v>
       </c>
       <c r="B567" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C567" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D567" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="E567">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F567" t="s">
-        <v>753</v>
+        <v>109</v>
       </c>
       <c r="G567">
         <v>1</v>
       </c>
       <c r="H567" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I567" t="s">
         <v>17</v>
       </c>
       <c r="J567" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K567">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
         <v>11</v>
       </c>
       <c r="B568" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C568" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D568" t="s">
-        <v>525</v>
+        <v>69</v>
       </c>
       <c r="E568">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F568" t="s">
-        <v>1352</v>
+        <v>70</v>
       </c>
       <c r="G568">
         <v>1</v>
       </c>
       <c r="H568" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I568" t="s">
         <v>17</v>
       </c>
       <c r="J568" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K568">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
         <v>11</v>
       </c>
       <c r="B569" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C569" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D569" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E569">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F569" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G569">
         <v>1</v>
       </c>
       <c r="H569" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I569" t="s">
         <v>17</v>
       </c>
       <c r="J569" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K569">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
         <v>11</v>
       </c>
       <c r="B570" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C570" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D570" t="s">
-        <v>525</v>
+        <v>1373</v>
       </c>
       <c r="E570">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="F570" t="s">
-        <v>1342</v>
+        <v>1374</v>
       </c>
       <c r="G570">
         <v>1</v>
       </c>
       <c r="H570" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I570" t="s">
         <v>17</v>
       </c>
       <c r="J570" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K570">
-        <v>10</v>
+        <v>217</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
         <v>11</v>
       </c>
       <c r="B571" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C571" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="D571" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E571">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F571" t="s">
-        <v>1287</v>
+        <v>25</v>
       </c>
       <c r="G571">
         <v>1</v>
       </c>
       <c r="H571" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I571" t="s">
         <v>17</v>
       </c>
       <c r="J571" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K571">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
         <v>11</v>
       </c>
       <c r="B572" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="C572" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="D572" t="s">
-        <v>639</v>
+        <v>246</v>
       </c>
       <c r="E572">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F572" t="s">
-        <v>1376</v>
+        <v>247</v>
       </c>
       <c r="G572">
         <v>1</v>
       </c>
       <c r="H572" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I572" t="s">
         <v>17</v>
       </c>
       <c r="J572" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K572">
-        <v>15</v>
+        <v>52</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
         <v>11</v>
       </c>
       <c r="B573" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="C573" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="D573" t="s">
-        <v>14</v>
+        <v>346</v>
       </c>
       <c r="E573">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="F573" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="G573">
         <v>1</v>
       </c>
       <c r="H573" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I573" t="s">
         <v>17</v>
       </c>
       <c r="J573" t="s">
         <v>18</v>
       </c>
       <c r="K573">
-        <v>5</v>
+        <v>271</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
         <v>11</v>
       </c>
       <c r="B574" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C574" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="D574" t="s">
-        <v>91</v>
+        <v>744</v>
       </c>
       <c r="E574">
         <v>8</v>
       </c>
       <c r="F574" t="s">
-        <v>103</v>
+        <v>758</v>
       </c>
       <c r="G574">
         <v>1</v>
       </c>
       <c r="H574" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I574" t="s">
         <v>17</v>
       </c>
       <c r="J574" t="s">
         <v>18</v>
       </c>
       <c r="K574">
         <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
         <v>11</v>
       </c>
       <c r="B575" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C575" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="D575" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E575">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F575" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G575">
         <v>1</v>
       </c>
       <c r="H575" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I575" t="s">
         <v>17</v>
       </c>
       <c r="J575" t="s">
         <v>18</v>
       </c>
       <c r="K575">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
         <v>11</v>
       </c>
       <c r="B576" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="C576" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="D576" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E576">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F576" t="s">
-        <v>21</v>
+        <v>763</v>
       </c>
       <c r="G576">
         <v>1</v>
       </c>
       <c r="H576" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I576" t="s">
         <v>17</v>
       </c>
       <c r="J576" t="s">
         <v>18</v>
       </c>
       <c r="K576">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
         <v>11</v>
       </c>
       <c r="B577" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="C577" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="D577" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E577">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F577" t="s">
-        <v>1387</v>
+        <v>25</v>
       </c>
       <c r="G577">
         <v>1</v>
       </c>
       <c r="H577" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I577" t="s">
         <v>17</v>
       </c>
       <c r="J577" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K577">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
         <v>11</v>
       </c>
       <c r="B578" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C578" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D578" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E578">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F578" t="s">
-        <v>1376</v>
+        <v>1168</v>
       </c>
       <c r="G578">
         <v>1</v>
       </c>
       <c r="H578" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I578" t="s">
         <v>17</v>
       </c>
       <c r="J578" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K578">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
         <v>11</v>
       </c>
       <c r="B579" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="C579" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D579" t="s">
-        <v>525</v>
+        <v>1393</v>
       </c>
       <c r="E579">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F579" t="s">
-        <v>532</v>
+        <v>1394</v>
       </c>
       <c r="G579">
         <v>1</v>
       </c>
       <c r="H579" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I579" t="s">
         <v>17</v>
       </c>
       <c r="J579" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K579">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
         <v>11</v>
       </c>
       <c r="B580" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="C580" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="D580" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E580">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F580" t="s">
-        <v>1342</v>
+        <v>1397</v>
       </c>
       <c r="G580">
         <v>1</v>
       </c>
       <c r="H580" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I580" t="s">
         <v>17</v>
       </c>
       <c r="J580" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K580">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
         <v>11</v>
       </c>
       <c r="B581" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="C581" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="D581" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E581">
         <v>20</v>
       </c>
       <c r="F581" t="s">
-        <v>1287</v>
+        <v>1400</v>
       </c>
       <c r="G581">
         <v>1</v>
       </c>
       <c r="H581" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I581" t="s">
         <v>17</v>
       </c>
       <c r="J581" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K581">
         <v>20</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
         <v>11</v>
       </c>
       <c r="B582" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="C582" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="D582" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E582">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F582" t="s">
-        <v>1352</v>
+        <v>1404</v>
       </c>
       <c r="G582">
         <v>1</v>
       </c>
       <c r="H582" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I582" t="s">
         <v>17</v>
       </c>
       <c r="J582" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K582">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
         <v>11</v>
       </c>
       <c r="B583" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="C583" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="D583" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E583">
         <v>10</v>
       </c>
       <c r="F583" t="s">
-        <v>532</v>
+        <v>1407</v>
       </c>
       <c r="G583">
         <v>1</v>
       </c>
       <c r="H583" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I583" t="s">
         <v>17</v>
       </c>
       <c r="J583" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K583">
         <v>10</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
         <v>11</v>
       </c>
       <c r="B584" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
       <c r="C584" t="s">
-        <v>1401</v>
+        <v>1409</v>
       </c>
       <c r="D584" t="s">
-        <v>639</v>
+        <v>517</v>
       </c>
       <c r="E584">
         <v>15</v>
       </c>
       <c r="F584" t="s">
-        <v>1376</v>
+        <v>1410</v>
       </c>
       <c r="G584">
         <v>1</v>
       </c>
       <c r="H584" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I584" t="s">
         <v>17</v>
       </c>
       <c r="J584" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K584">
         <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
         <v>11</v>
       </c>
       <c r="B585" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="C585" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="D585" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E585">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F585" t="s">
-        <v>1287</v>
+        <v>1413</v>
       </c>
       <c r="G585">
         <v>1</v>
       </c>
       <c r="H585" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I585" t="s">
         <v>17</v>
       </c>
       <c r="J585" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K585">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
         <v>11</v>
       </c>
       <c r="B586" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="C586" t="s">
-        <v>1405</v>
+        <v>1415</v>
       </c>
       <c r="D586" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E586">
         <v>10</v>
       </c>
       <c r="F586" t="s">
-        <v>1352</v>
+        <v>607</v>
       </c>
       <c r="G586">
         <v>1</v>
       </c>
       <c r="H586" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I586" t="s">
         <v>17</v>
       </c>
       <c r="J586" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K586">
         <v>10</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
         <v>11</v>
       </c>
       <c r="B587" t="s">
-        <v>1406</v>
+        <v>1416</v>
       </c>
       <c r="C587" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="D587" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E587">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F587" t="s">
-        <v>532</v>
+        <v>1173</v>
       </c>
       <c r="G587">
         <v>1</v>
       </c>
       <c r="H587" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I587" t="s">
         <v>17</v>
       </c>
       <c r="J587" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K587">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
         <v>11</v>
       </c>
       <c r="B588" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="C588" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="D588" t="s">
-        <v>639</v>
+        <v>517</v>
       </c>
       <c r="E588">
         <v>15</v>
       </c>
       <c r="F588" t="s">
-        <v>1363</v>
+        <v>1420</v>
       </c>
       <c r="G588">
         <v>1</v>
       </c>
       <c r="H588" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I588" t="s">
         <v>17</v>
       </c>
       <c r="J588" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K588">
         <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
         <v>11</v>
       </c>
       <c r="B589" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="C589" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="D589" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E589">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F589" t="s">
-        <v>1358</v>
+        <v>1423</v>
       </c>
       <c r="G589">
         <v>1</v>
       </c>
       <c r="H589" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I589" t="s">
         <v>17</v>
       </c>
       <c r="J589" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K589">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
         <v>11</v>
       </c>
       <c r="B590" t="s">
-        <v>1412</v>
+        <v>1424</v>
       </c>
       <c r="C590" t="s">
-        <v>1413</v>
+        <v>1425</v>
       </c>
       <c r="D590" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E590">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F590" t="s">
-        <v>21</v>
+        <v>518</v>
       </c>
       <c r="G590">
         <v>1</v>
       </c>
       <c r="H590" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I590" t="s">
         <v>17</v>
       </c>
       <c r="J590" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K590">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
         <v>11</v>
       </c>
       <c r="B591" t="s">
-        <v>1414</v>
+        <v>1426</v>
       </c>
       <c r="C591" t="s">
-        <v>1415</v>
+        <v>1427</v>
       </c>
       <c r="D591" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E591">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F591" t="s">
-        <v>103</v>
+        <v>1428</v>
       </c>
       <c r="G591">
         <v>1</v>
       </c>
       <c r="H591" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I591" t="s">
         <v>17</v>
       </c>
       <c r="J591" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K591">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
         <v>11</v>
       </c>
       <c r="B592" t="s">
-        <v>1416</v>
+        <v>1429</v>
       </c>
       <c r="C592" t="s">
-        <v>1417</v>
+        <v>1430</v>
       </c>
       <c r="D592" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="E592">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F592" t="s">
-        <v>139</v>
+        <v>1431</v>
       </c>
       <c r="G592">
         <v>1</v>
       </c>
       <c r="H592" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I592" t="s">
         <v>17</v>
       </c>
       <c r="J592" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K592">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
         <v>11</v>
       </c>
       <c r="B593" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="C593" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="D593" t="s">
-        <v>1067</v>
+        <v>1403</v>
       </c>
       <c r="E593">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="F593" t="s">
-        <v>1068</v>
+        <v>1404</v>
       </c>
       <c r="G593">
         <v>1</v>
       </c>
       <c r="H593" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I593" t="s">
         <v>17</v>
       </c>
       <c r="J593" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K593">
-        <v>77</v>
+        <v>25</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
         <v>11</v>
       </c>
       <c r="B594" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="C594" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="D594" t="s">
-        <v>71</v>
+        <v>517</v>
       </c>
       <c r="E594">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F594" t="s">
-        <v>148</v>
+        <v>1436</v>
       </c>
       <c r="G594">
         <v>1</v>
       </c>
       <c r="H594" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I594" t="s">
         <v>17</v>
       </c>
       <c r="J594" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K594">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
         <v>11</v>
       </c>
       <c r="B595" t="s">
-        <v>1422</v>
+        <v>1437</v>
       </c>
       <c r="C595" t="s">
-        <v>1423</v>
+        <v>1438</v>
       </c>
       <c r="D595" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E595">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F595" t="s">
-        <v>780</v>
+        <v>547</v>
       </c>
       <c r="G595">
         <v>1</v>
       </c>
       <c r="H595" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I595" t="s">
         <v>17</v>
       </c>
       <c r="J595" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K595">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
         <v>11</v>
       </c>
       <c r="B596" t="s">
-        <v>1424</v>
+        <v>1439</v>
       </c>
       <c r="C596" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="D596" t="s">
-        <v>95</v>
+        <v>1403</v>
       </c>
       <c r="E596">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F596" t="s">
-        <v>96</v>
+        <v>1404</v>
       </c>
       <c r="G596">
         <v>1</v>
       </c>
       <c r="H596" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I596" t="s">
         <v>17</v>
       </c>
       <c r="J596" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K596">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
         <v>11</v>
       </c>
       <c r="B597" t="s">
-        <v>1426</v>
+        <v>1441</v>
       </c>
       <c r="C597" t="s">
-        <v>1427</v>
+        <v>1442</v>
       </c>
       <c r="D597" t="s">
-        <v>785</v>
+        <v>115</v>
       </c>
       <c r="E597">
-        <v>843</v>
+        <v>20</v>
       </c>
       <c r="F597" t="s">
-        <v>1428</v>
+        <v>771</v>
       </c>
       <c r="G597">
         <v>1</v>
       </c>
       <c r="H597" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I597" t="s">
         <v>17</v>
       </c>
       <c r="J597" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K597">
-        <v>843</v>
+        <v>20</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
         <v>11</v>
       </c>
       <c r="B598" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="C598" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
       <c r="D598" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E598">
         <v>5</v>
       </c>
       <c r="F598" t="s">
-        <v>789</v>
+        <v>1413</v>
       </c>
       <c r="G598">
         <v>1</v>
       </c>
       <c r="H598" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I598" t="s">
         <v>17</v>
       </c>
       <c r="J598" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K598">
         <v>5</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
         <v>11</v>
       </c>
       <c r="B599" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="C599" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
       <c r="D599" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E599">
         <v>5</v>
       </c>
       <c r="F599" t="s">
-        <v>21</v>
+        <v>1428</v>
       </c>
       <c r="G599">
         <v>1</v>
       </c>
       <c r="H599" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I599" t="s">
         <v>17</v>
       </c>
       <c r="J599" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K599">
         <v>5</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
         <v>11</v>
       </c>
       <c r="B600" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
       <c r="C600" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
       <c r="D600" t="s">
-        <v>1435</v>
+        <v>539</v>
       </c>
       <c r="E600">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="F600" t="s">
-        <v>1436</v>
+        <v>607</v>
       </c>
       <c r="G600">
         <v>1</v>
       </c>
       <c r="H600" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I600" t="s">
         <v>17</v>
       </c>
       <c r="J600" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K600">
-        <v>228</v>
+        <v>10</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
         <v>11</v>
       </c>
       <c r="B601" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="C601" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
       <c r="D601" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E601">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F601" t="s">
-        <v>21</v>
+        <v>1407</v>
       </c>
       <c r="G601">
         <v>1</v>
       </c>
       <c r="H601" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I601" t="s">
         <v>17</v>
       </c>
       <c r="J601" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K601">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
         <v>11</v>
       </c>
       <c r="B602" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
       <c r="C602" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="D602" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E602">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F602" t="s">
-        <v>532</v>
+        <v>1400</v>
       </c>
       <c r="G602">
         <v>1</v>
       </c>
       <c r="H602" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I602" t="s">
         <v>17</v>
       </c>
       <c r="J602" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K602">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
         <v>11</v>
       </c>
       <c r="B603" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
       <c r="C603" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
       <c r="D603" t="s">
-        <v>37</v>
+        <v>517</v>
       </c>
       <c r="E603">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="F603" t="s">
-        <v>38</v>
+        <v>1420</v>
       </c>
       <c r="G603">
         <v>1</v>
       </c>
       <c r="H603" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I603" t="s">
         <v>17</v>
       </c>
       <c r="J603" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K603">
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
         <v>11</v>
       </c>
       <c r="B604" t="s">
-        <v>1443</v>
+        <v>1455</v>
       </c>
       <c r="C604" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="D604" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E604">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F604" t="s">
-        <v>532</v>
+        <v>1410</v>
       </c>
       <c r="G604">
         <v>1</v>
       </c>
       <c r="H604" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I604" t="s">
         <v>17</v>
       </c>
       <c r="J604" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K604">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
         <v>11</v>
       </c>
       <c r="B605" t="s">
-        <v>1445</v>
+        <v>1457</v>
       </c>
       <c r="C605" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
       <c r="D605" t="s">
-        <v>71</v>
+        <v>1459</v>
       </c>
       <c r="E605">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F605" t="s">
-        <v>148</v>
+        <v>1460</v>
       </c>
       <c r="G605">
         <v>1</v>
       </c>
       <c r="H605" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I605" t="s">
         <v>17</v>
       </c>
       <c r="J605" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K605">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
         <v>11</v>
       </c>
       <c r="B606" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
       <c r="C606" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
       <c r="D606" t="s">
-        <v>525</v>
+        <v>1393</v>
       </c>
       <c r="E606">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F606" t="s">
-        <v>532</v>
+        <v>1394</v>
       </c>
       <c r="G606">
         <v>1</v>
       </c>
       <c r="H606" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I606" t="s">
         <v>17</v>
       </c>
       <c r="J606" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K606">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" t="s">
         <v>11</v>
       </c>
       <c r="B607" t="s">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="C607" t="s">
-        <v>1450</v>
+        <v>1464</v>
       </c>
       <c r="D607" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E607">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F607" t="s">
-        <v>21</v>
+        <v>1161</v>
       </c>
       <c r="G607">
         <v>1</v>
       </c>
       <c r="H607" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I607" t="s">
         <v>17</v>
       </c>
       <c r="J607" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K607">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" t="s">
         <v>11</v>
       </c>
       <c r="B608" t="s">
-        <v>1451</v>
+        <v>1465</v>
       </c>
       <c r="C608" t="s">
-        <v>1452</v>
+        <v>1466</v>
       </c>
       <c r="D608" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E608">
         <v>5</v>
       </c>
       <c r="F608" t="s">
-        <v>789</v>
+        <v>25</v>
       </c>
       <c r="G608">
         <v>1</v>
       </c>
       <c r="H608" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I608" t="s">
         <v>17</v>
       </c>
       <c r="J608" t="s">
         <v>18</v>
       </c>
       <c r="K608">
         <v>5</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" t="s">
         <v>11</v>
       </c>
       <c r="B609" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="C609" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="D609" t="s">
-        <v>1455</v>
+        <v>744</v>
       </c>
       <c r="E609">
-        <v>691</v>
+        <v>8</v>
       </c>
       <c r="F609" t="s">
-        <v>1456</v>
+        <v>763</v>
       </c>
       <c r="G609">
         <v>1</v>
       </c>
       <c r="H609" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I609" t="s">
         <v>17</v>
       </c>
       <c r="J609" t="s">
         <v>18</v>
       </c>
       <c r="K609">
-        <v>691</v>
+        <v>8</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" t="s">
         <v>11</v>
       </c>
       <c r="B610" t="s">
-        <v>1457</v>
+        <v>1469</v>
       </c>
       <c r="C610" t="s">
-        <v>1458</v>
+        <v>1470</v>
       </c>
       <c r="D610" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E610">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F610" t="s">
-        <v>789</v>
+        <v>763</v>
       </c>
       <c r="G610">
         <v>1</v>
       </c>
       <c r="H610" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I610" t="s">
         <v>17</v>
       </c>
       <c r="J610" t="s">
         <v>18</v>
       </c>
       <c r="K610">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" t="s">
         <v>11</v>
       </c>
       <c r="B611" t="s">
-        <v>1459</v>
+        <v>1471</v>
       </c>
       <c r="C611" t="s">
-        <v>1460</v>
+        <v>1472</v>
       </c>
       <c r="D611" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E611">
         <v>5</v>
       </c>
       <c r="F611" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G611">
         <v>1</v>
       </c>
       <c r="H611" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I611" t="s">
         <v>17</v>
       </c>
       <c r="J611" t="s">
         <v>18</v>
       </c>
       <c r="K611">
         <v>5</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" t="s">
         <v>11</v>
       </c>
       <c r="B612" t="s">
-        <v>1461</v>
+        <v>1473</v>
       </c>
       <c r="C612" t="s">
-        <v>1462</v>
+        <v>1474</v>
       </c>
       <c r="D612" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E612">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F612" t="s">
-        <v>532</v>
+        <v>768</v>
       </c>
       <c r="G612">
         <v>1</v>
       </c>
       <c r="H612" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I612" t="s">
         <v>17</v>
       </c>
       <c r="J612" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K612">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" t="s">
         <v>11</v>
       </c>
       <c r="B613" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="C613" t="s">
-        <v>1464</v>
+        <v>1476</v>
       </c>
       <c r="D613" t="s">
-        <v>108</v>
+        <v>539</v>
       </c>
       <c r="E613">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F613" t="s">
-        <v>109</v>
+        <v>1168</v>
       </c>
       <c r="G613">
         <v>1</v>
       </c>
       <c r="H613" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I613" t="s">
         <v>17</v>
       </c>
       <c r="J613" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K613">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" t="s">
         <v>11</v>
       </c>
       <c r="B614" t="s">
-        <v>1465</v>
+        <v>1477</v>
       </c>
       <c r="C614" t="s">
-        <v>1466</v>
+        <v>1478</v>
       </c>
       <c r="D614" t="s">
-        <v>525</v>
+        <v>1459</v>
       </c>
       <c r="E614">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F614" t="s">
-        <v>532</v>
+        <v>1460</v>
       </c>
       <c r="G614">
         <v>1</v>
       </c>
       <c r="H614" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I614" t="s">
         <v>17</v>
       </c>
       <c r="J614" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K614">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" t="s">
         <v>11</v>
       </c>
       <c r="B615" t="s">
-        <v>1467</v>
+        <v>1479</v>
       </c>
       <c r="C615" t="s">
-        <v>1468</v>
+        <v>1480</v>
       </c>
       <c r="D615" t="s">
-        <v>153</v>
+        <v>115</v>
       </c>
       <c r="E615">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F615" t="s">
-        <v>154</v>
+        <v>1431</v>
       </c>
       <c r="G615">
         <v>1</v>
       </c>
       <c r="H615" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I615" t="s">
         <v>17</v>
       </c>
       <c r="J615" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K615">
-        <v>43</v>
+        <v>20</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" t="s">
         <v>11</v>
       </c>
       <c r="B616" t="s">
-        <v>1469</v>
+        <v>1481</v>
       </c>
       <c r="C616" t="s">
-        <v>1470</v>
+        <v>1482</v>
       </c>
       <c r="D616" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E616">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F616" t="s">
-        <v>532</v>
+        <v>1400</v>
       </c>
       <c r="G616">
         <v>1</v>
       </c>
       <c r="H616" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I616" t="s">
         <v>17</v>
       </c>
       <c r="J616" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K616">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" t="s">
         <v>11</v>
       </c>
       <c r="B617" t="s">
-        <v>1471</v>
+        <v>1483</v>
       </c>
       <c r="C617" t="s">
-        <v>1472</v>
+        <v>1484</v>
       </c>
       <c r="D617" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E617">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F617" t="s">
-        <v>21</v>
+        <v>1397</v>
       </c>
       <c r="G617">
         <v>1</v>
       </c>
       <c r="H617" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I617" t="s">
         <v>17</v>
       </c>
       <c r="J617" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K617">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" t="s">
         <v>11</v>
       </c>
       <c r="B618" t="s">
-        <v>1473</v>
+        <v>1485</v>
       </c>
       <c r="C618" t="s">
-        <v>1474</v>
+        <v>1486</v>
       </c>
       <c r="D618" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E618">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F618" t="s">
-        <v>789</v>
+        <v>1410</v>
       </c>
       <c r="G618">
         <v>1</v>
       </c>
       <c r="H618" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I618" t="s">
         <v>17</v>
       </c>
       <c r="J618" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K618">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" t="s">
         <v>11</v>
       </c>
       <c r="B619" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="C619" t="s">
-        <v>1476</v>
+        <v>1488</v>
       </c>
       <c r="D619" t="s">
-        <v>1477</v>
+        <v>517</v>
       </c>
       <c r="E619">
-        <v>513</v>
+        <v>15</v>
       </c>
       <c r="F619" t="s">
-        <v>1478</v>
+        <v>1420</v>
       </c>
       <c r="G619">
         <v>1</v>
       </c>
       <c r="H619" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I619" t="s">
         <v>17</v>
       </c>
       <c r="J619" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K619">
-        <v>513</v>
+        <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" t="s">
         <v>11</v>
       </c>
       <c r="B620" t="s">
-        <v>1479</v>
+        <v>1489</v>
       </c>
       <c r="C620" t="s">
-        <v>1480</v>
+        <v>1490</v>
       </c>
       <c r="D620" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E620">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F620" t="s">
-        <v>789</v>
+        <v>607</v>
       </c>
       <c r="G620">
         <v>1</v>
       </c>
       <c r="H620" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I620" t="s">
         <v>17</v>
       </c>
       <c r="J620" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K620">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" t="s">
         <v>11</v>
       </c>
       <c r="B621" t="s">
-        <v>1481</v>
+        <v>1491</v>
       </c>
       <c r="C621" t="s">
-        <v>1482</v>
+        <v>1492</v>
       </c>
       <c r="D621" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E621">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F621" t="s">
-        <v>21</v>
+        <v>1436</v>
       </c>
       <c r="G621">
         <v>1</v>
       </c>
       <c r="H621" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I621" t="s">
         <v>17</v>
       </c>
       <c r="J621" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K621">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" t="s">
         <v>11</v>
       </c>
       <c r="B622" t="s">
-        <v>1483</v>
+        <v>1493</v>
       </c>
       <c r="C622" t="s">
-        <v>1484</v>
+        <v>1494</v>
       </c>
       <c r="D622" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E622">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F622" t="s">
-        <v>532</v>
+        <v>768</v>
       </c>
       <c r="G622">
         <v>1</v>
       </c>
       <c r="H622" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I622" t="s">
         <v>17</v>
       </c>
       <c r="J622" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K622">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" t="s">
         <v>11</v>
       </c>
       <c r="B623" t="s">
-        <v>1485</v>
+        <v>1495</v>
       </c>
       <c r="C623" t="s">
-        <v>1486</v>
+        <v>1496</v>
       </c>
       <c r="D623" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E623">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="F623" t="s">
-        <v>68</v>
+        <v>1413</v>
       </c>
       <c r="G623">
         <v>1</v>
       </c>
       <c r="H623" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I623" t="s">
         <v>17</v>
       </c>
       <c r="J623" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K623">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" t="s">
         <v>11</v>
       </c>
       <c r="B624" t="s">
-        <v>1487</v>
+        <v>1497</v>
       </c>
       <c r="C624" t="s">
-        <v>1488</v>
+        <v>1498</v>
       </c>
       <c r="D624" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E624">
         <v>10</v>
       </c>
       <c r="F624" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="G624">
         <v>1</v>
       </c>
       <c r="H624" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I624" t="s">
         <v>17</v>
       </c>
       <c r="J624" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K624">
         <v>10</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" t="s">
         <v>11</v>
       </c>
       <c r="B625" t="s">
-        <v>1489</v>
+        <v>1499</v>
       </c>
       <c r="C625" t="s">
-        <v>1490</v>
+        <v>1500</v>
       </c>
       <c r="D625" t="s">
-        <v>71</v>
+        <v>517</v>
       </c>
       <c r="E625">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F625" t="s">
-        <v>72</v>
+        <v>518</v>
       </c>
       <c r="G625">
         <v>1</v>
       </c>
       <c r="H625" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I625" t="s">
         <v>17</v>
       </c>
       <c r="J625" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K625">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" t="s">
         <v>11</v>
       </c>
       <c r="B626" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
       <c r="C626" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="D626" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E626">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F626" t="s">
-        <v>532</v>
+        <v>1404</v>
       </c>
       <c r="G626">
         <v>1</v>
       </c>
       <c r="H626" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I626" t="s">
         <v>17</v>
       </c>
       <c r="J626" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K626">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" t="s">
         <v>11</v>
       </c>
       <c r="B627" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="C627" t="s">
-        <v>1494</v>
+        <v>1504</v>
       </c>
       <c r="D627" t="s">
-        <v>14</v>
+        <v>1393</v>
       </c>
       <c r="E627">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F627" t="s">
-        <v>21</v>
+        <v>1394</v>
       </c>
       <c r="G627">
         <v>1</v>
       </c>
       <c r="H627" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I627" t="s">
         <v>17</v>
       </c>
       <c r="J627" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K627">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" t="s">
         <v>11</v>
       </c>
       <c r="B628" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="C628" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="D628" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E628">
         <v>5</v>
       </c>
       <c r="F628" t="s">
-        <v>789</v>
+        <v>1428</v>
       </c>
       <c r="G628">
         <v>1</v>
       </c>
       <c r="H628" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I628" t="s">
         <v>17</v>
       </c>
       <c r="J628" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K628">
         <v>5</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" t="s">
         <v>11</v>
       </c>
       <c r="B629" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="C629" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="D629" t="s">
-        <v>1499</v>
+        <v>517</v>
       </c>
       <c r="E629">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="F629" t="s">
-        <v>1500</v>
+        <v>1420</v>
       </c>
       <c r="G629">
         <v>1</v>
       </c>
       <c r="H629" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I629" t="s">
         <v>17</v>
       </c>
       <c r="J629" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K629">
-        <v>360</v>
+        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" t="s">
         <v>11</v>
       </c>
       <c r="B630" t="s">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="C630" t="s">
-        <v>1502</v>
+        <v>1510</v>
       </c>
       <c r="D630" t="s">
-        <v>1067</v>
+        <v>517</v>
       </c>
       <c r="E630">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="F630" t="s">
-        <v>1068</v>
+        <v>1423</v>
       </c>
       <c r="G630">
         <v>1</v>
       </c>
       <c r="H630" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I630" t="s">
         <v>17</v>
       </c>
       <c r="J630" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K630">
-        <v>77</v>
+        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" t="s">
         <v>11</v>
       </c>
       <c r="B631" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="C631" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="D631" t="s">
-        <v>71</v>
+        <v>539</v>
       </c>
       <c r="E631">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F631" t="s">
-        <v>148</v>
+        <v>607</v>
       </c>
       <c r="G631">
         <v>1</v>
       </c>
       <c r="H631" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I631" t="s">
         <v>17</v>
       </c>
       <c r="J631" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K631">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" t="s">
         <v>11</v>
       </c>
       <c r="B632" t="s">
-        <v>1505</v>
+        <v>1513</v>
       </c>
       <c r="C632" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="D632" t="s">
-        <v>67</v>
+        <v>539</v>
       </c>
       <c r="E632">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="F632" t="s">
-        <v>68</v>
+        <v>1407</v>
       </c>
       <c r="G632">
         <v>1</v>
       </c>
       <c r="H632" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I632" t="s">
         <v>17</v>
       </c>
       <c r="J632" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K632">
-        <v>51</v>
+        <v>10</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" t="s">
         <v>11</v>
       </c>
       <c r="B633" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="C633" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="D633" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E633">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F633" t="s">
-        <v>72</v>
+        <v>1400</v>
       </c>
       <c r="G633">
         <v>1</v>
       </c>
       <c r="H633" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I633" t="s">
         <v>17</v>
       </c>
       <c r="J633" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K633">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" t="s">
         <v>11</v>
       </c>
       <c r="B634" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="C634" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="D634" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="E634">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F634" t="s">
-        <v>1511</v>
+        <v>1413</v>
       </c>
       <c r="G634">
         <v>1</v>
       </c>
       <c r="H634" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I634" t="s">
         <v>17</v>
       </c>
       <c r="J634" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K634">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" t="s">
         <v>11</v>
       </c>
       <c r="B635" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
       <c r="C635" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="D635" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="E635">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F635" t="s">
-        <v>30</v>
+        <v>1431</v>
       </c>
       <c r="G635">
         <v>1</v>
       </c>
       <c r="H635" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I635" t="s">
         <v>17</v>
       </c>
       <c r="J635" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K635">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" t="s">
         <v>11</v>
       </c>
       <c r="B636" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="C636" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="D636" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E636">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="F636" t="s">
-        <v>42</v>
+        <v>1428</v>
       </c>
       <c r="G636">
         <v>1</v>
       </c>
       <c r="H636" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I636" t="s">
         <v>17</v>
       </c>
       <c r="J636" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K636">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" t="s">
         <v>11</v>
       </c>
       <c r="B637" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="C637" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="D637" t="s">
-        <v>45</v>
+        <v>1403</v>
       </c>
       <c r="E637">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F637" t="s">
-        <v>46</v>
+        <v>1404</v>
       </c>
       <c r="G637">
         <v>1</v>
       </c>
       <c r="H637" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I637" t="s">
         <v>17</v>
       </c>
       <c r="J637" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K637">
-        <v>64</v>
+        <v>25</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" t="s">
         <v>11</v>
       </c>
       <c r="B638" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="C638" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="D638" t="s">
-        <v>49</v>
+        <v>517</v>
       </c>
       <c r="E638">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F638" t="s">
-        <v>50</v>
+        <v>1410</v>
       </c>
       <c r="G638">
         <v>1</v>
       </c>
       <c r="H638" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I638" t="s">
         <v>17</v>
       </c>
       <c r="J638" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K638">
-        <v>52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" t="s">
         <v>11</v>
       </c>
       <c r="B639" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="C639" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
       <c r="D639" t="s">
-        <v>144</v>
+        <v>521</v>
       </c>
       <c r="E639">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="F639" t="s">
-        <v>1522</v>
+        <v>768</v>
       </c>
       <c r="G639">
         <v>1</v>
       </c>
       <c r="H639" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I639" t="s">
         <v>17</v>
       </c>
       <c r="J639" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K639">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" t="s">
         <v>11</v>
       </c>
       <c r="B640" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="C640" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="D640" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E640">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F640" t="s">
-        <v>96</v>
+        <v>1161</v>
       </c>
       <c r="G640">
         <v>1</v>
       </c>
       <c r="H640" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I640" t="s">
         <v>17</v>
       </c>
       <c r="J640" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K640">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" t="s">
         <v>11</v>
       </c>
       <c r="B641" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="C641" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="D641" t="s">
-        <v>1527</v>
+        <v>21</v>
       </c>
       <c r="E641">
-        <v>484</v>
+        <v>5</v>
       </c>
       <c r="F641" t="s">
-        <v>1528</v>
+        <v>25</v>
       </c>
       <c r="G641">
         <v>1</v>
       </c>
       <c r="H641" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I641" t="s">
         <v>17</v>
       </c>
       <c r="J641" t="s">
         <v>18</v>
       </c>
       <c r="K641">
-        <v>484</v>
+        <v>5</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" t="s">
         <v>11</v>
       </c>
       <c r="B642" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="C642" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="D642" t="s">
-        <v>14</v>
+        <v>744</v>
       </c>
       <c r="E642">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F642" t="s">
-        <v>1531</v>
+        <v>763</v>
       </c>
       <c r="G642">
         <v>1</v>
       </c>
       <c r="H642" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I642" t="s">
         <v>17</v>
       </c>
       <c r="J642" t="s">
         <v>18</v>
       </c>
       <c r="K642">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" t="s">
         <v>11</v>
       </c>
       <c r="B643" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="C643" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="D643" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E643">
         <v>5</v>
       </c>
       <c r="F643" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G643">
         <v>1</v>
       </c>
       <c r="H643" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I643" t="s">
         <v>17</v>
       </c>
       <c r="J643" t="s">
         <v>18</v>
       </c>
       <c r="K643">
         <v>5</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" t="s">
         <v>11</v>
       </c>
       <c r="B644" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="C644" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="D644" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E644">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F644" t="s">
-        <v>1342</v>
+        <v>1539</v>
       </c>
       <c r="G644">
         <v>1</v>
       </c>
       <c r="H644" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I644" t="s">
         <v>17</v>
       </c>
       <c r="J644" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K644">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" t="s">
         <v>11</v>
       </c>
       <c r="B645" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="C645" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="D645" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E645">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F645" t="s">
-        <v>1538</v>
+        <v>25</v>
       </c>
       <c r="G645">
         <v>1</v>
       </c>
       <c r="H645" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I645" t="s">
         <v>17</v>
       </c>
       <c r="J645" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K645">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" t="s">
         <v>11</v>
       </c>
       <c r="B646" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="C646" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="D646" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E646">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F646" t="s">
-        <v>1358</v>
+        <v>25</v>
       </c>
       <c r="G646">
         <v>1</v>
       </c>
       <c r="H646" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I646" t="s">
         <v>17</v>
       </c>
       <c r="J646" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K646">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" t="s">
         <v>11</v>
       </c>
       <c r="B647" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="C647" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="D647" t="s">
-        <v>540</v>
+        <v>21</v>
       </c>
       <c r="E647">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F647" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
       <c r="G647">
         <v>1</v>
       </c>
       <c r="H647" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I647" t="s">
         <v>17</v>
       </c>
       <c r="J647" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K647">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" t="s">
         <v>11</v>
       </c>
       <c r="B648" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="C648" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="D648" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="E648">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F648" t="s">
-        <v>1352</v>
+        <v>109</v>
       </c>
       <c r="G648">
         <v>1</v>
       </c>
       <c r="H648" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I648" t="s">
         <v>17</v>
       </c>
       <c r="J648" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K648">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" t="s">
         <v>11</v>
       </c>
       <c r="B649" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C649" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="D649" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="E649">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F649" t="s">
-        <v>1548</v>
+        <v>66</v>
       </c>
       <c r="G649">
         <v>1</v>
       </c>
       <c r="H649" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I649" t="s">
         <v>17</v>
       </c>
       <c r="J649" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K649">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650" t="s">
         <v>11</v>
       </c>
       <c r="B650" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C650" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D650" t="s">
-        <v>639</v>
+        <v>69</v>
       </c>
       <c r="E650">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F650" t="s">
-        <v>1363</v>
+        <v>70</v>
       </c>
       <c r="G650">
         <v>1</v>
       </c>
       <c r="H650" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I650" t="s">
         <v>17</v>
       </c>
       <c r="J650" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K650">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651" t="s">
         <v>11</v>
       </c>
       <c r="B651" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C651" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D651" t="s">
-        <v>95</v>
+        <v>246</v>
       </c>
       <c r="E651">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F651" t="s">
-        <v>1553</v>
+        <v>413</v>
       </c>
       <c r="G651">
         <v>1</v>
       </c>
       <c r="H651" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I651" t="s">
         <v>17</v>
       </c>
       <c r="J651" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K651">
-        <v>20</v>
+        <v>52</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652" t="s">
         <v>11</v>
       </c>
       <c r="B652" t="s">
         <v>1554</v>
       </c>
       <c r="C652" t="s">
         <v>1555</v>
       </c>
       <c r="D652" t="s">
-        <v>14</v>
+        <v>346</v>
       </c>
       <c r="E652">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="F652" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="G652">
         <v>1</v>
       </c>
       <c r="H652" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I652" t="s">
         <v>17</v>
       </c>
       <c r="J652" t="s">
         <v>18</v>
       </c>
       <c r="K652">
-        <v>5</v>
+        <v>271</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653" t="s">
         <v>11</v>
       </c>
       <c r="B653" t="s">
         <v>1556</v>
       </c>
       <c r="C653" t="s">
         <v>1557</v>
       </c>
       <c r="D653" t="s">
         <v>14</v>
       </c>
       <c r="E653">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F653" t="s">
-        <v>1531</v>
+        <v>112</v>
       </c>
       <c r="G653">
         <v>1</v>
       </c>
       <c r="H653" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I653" t="s">
         <v>17</v>
       </c>
       <c r="J653" t="s">
         <v>18</v>
       </c>
       <c r="K653">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654" t="s">
         <v>11</v>
       </c>
       <c r="B654" t="s">
         <v>1558</v>
       </c>
       <c r="C654" t="s">
         <v>1559</v>
       </c>
       <c r="D654" t="s">
-        <v>1560</v>
+        <v>115</v>
       </c>
       <c r="E654">
-        <v>384</v>
+        <v>20</v>
       </c>
       <c r="F654" t="s">
-        <v>1561</v>
+        <v>116</v>
       </c>
       <c r="G654">
         <v>1</v>
       </c>
       <c r="H654" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I654" t="s">
         <v>17</v>
       </c>
       <c r="J654" t="s">
         <v>18</v>
       </c>
       <c r="K654">
-        <v>384</v>
+        <v>20</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655" t="s">
         <v>11</v>
       </c>
       <c r="B655" t="s">
-        <v>1562</v>
+        <v>1560</v>
       </c>
       <c r="C655" t="s">
-        <v>1563</v>
+        <v>1561</v>
       </c>
       <c r="D655" t="s">
         <v>14</v>
       </c>
       <c r="E655">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F655" t="s">
-        <v>1531</v>
+        <v>123</v>
       </c>
       <c r="G655">
         <v>1</v>
       </c>
       <c r="H655" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I655" t="s">
         <v>17</v>
       </c>
       <c r="J655" t="s">
         <v>18</v>
       </c>
       <c r="K655">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656" t="s">
         <v>11</v>
       </c>
       <c r="B656" t="s">
-        <v>1564</v>
+        <v>1562</v>
       </c>
       <c r="C656" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="D656" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E656">
         <v>5</v>
       </c>
       <c r="F656" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G656">
         <v>1</v>
       </c>
       <c r="H656" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I656" t="s">
         <v>17</v>
       </c>
       <c r="J656" t="s">
         <v>18</v>
       </c>
       <c r="K656">
         <v>5</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657" t="s">
         <v>11</v>
       </c>
       <c r="B657" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="C657" t="s">
-        <v>1567</v>
+        <v>1565</v>
       </c>
       <c r="D657" t="s">
-        <v>540</v>
+        <v>1403</v>
       </c>
       <c r="E657">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F657" t="s">
-        <v>1568</v>
+        <v>1404</v>
       </c>
       <c r="G657">
         <v>1</v>
       </c>
       <c r="H657" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I657" t="s">
         <v>17</v>
       </c>
       <c r="J657" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K657">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658" t="s">
         <v>11</v>
       </c>
       <c r="B658" t="s">
-        <v>1569</v>
+        <v>1566</v>
       </c>
       <c r="C658" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="D658" t="s">
-        <v>639</v>
+        <v>1459</v>
       </c>
       <c r="E658">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F658" t="s">
-        <v>1376</v>
+        <v>1460</v>
       </c>
       <c r="G658">
         <v>1</v>
       </c>
       <c r="H658" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I658" t="s">
         <v>17</v>
       </c>
       <c r="J658" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K658">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659" t="s">
         <v>11</v>
       </c>
       <c r="B659" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
       <c r="C659" t="s">
-        <v>1572</v>
+        <v>1569</v>
       </c>
       <c r="D659" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E659">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F659" t="s">
-        <v>1573</v>
+        <v>1420</v>
       </c>
       <c r="G659">
         <v>1</v>
       </c>
       <c r="H659" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I659" t="s">
         <v>17</v>
       </c>
       <c r="J659" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K659">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660" t="s">
         <v>11</v>
       </c>
       <c r="B660" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="C660" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="D660" t="s">
-        <v>525</v>
+        <v>14</v>
       </c>
       <c r="E660">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F660" t="s">
-        <v>1342</v>
+        <v>123</v>
       </c>
       <c r="G660">
         <v>1</v>
       </c>
       <c r="H660" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I660" t="s">
         <v>17</v>
       </c>
       <c r="J660" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K660">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661" t="s">
         <v>11</v>
       </c>
       <c r="B661" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="C661" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="D661" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E661">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F661" t="s">
-        <v>1578</v>
+        <v>25</v>
       </c>
       <c r="G661">
         <v>1</v>
       </c>
       <c r="H661" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I661" t="s">
         <v>17</v>
       </c>
       <c r="J661" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K661">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662" t="s">
         <v>11</v>
       </c>
       <c r="B662" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="C662" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="D662" t="s">
-        <v>525</v>
+        <v>14</v>
       </c>
       <c r="E662">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F662" t="s">
-        <v>1358</v>
+        <v>123</v>
       </c>
       <c r="G662">
         <v>1</v>
       </c>
       <c r="H662" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I662" t="s">
         <v>17</v>
       </c>
       <c r="J662" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K662">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663" t="s">
         <v>11</v>
       </c>
       <c r="B663" t="s">
-        <v>1581</v>
+        <v>1576</v>
       </c>
       <c r="C663" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="D663" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E663">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F663" t="s">
-        <v>1583</v>
+        <v>25</v>
       </c>
       <c r="G663">
         <v>1</v>
       </c>
       <c r="H663" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I663" t="s">
         <v>17</v>
       </c>
       <c r="J663" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K663">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664" t="s">
         <v>11</v>
       </c>
       <c r="B664" t="s">
-        <v>1584</v>
+        <v>1578</v>
       </c>
       <c r="C664" t="s">
-        <v>1585</v>
+        <v>1579</v>
       </c>
       <c r="D664" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E664">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F664" t="s">
-        <v>1352</v>
+        <v>768</v>
       </c>
       <c r="G664">
         <v>1</v>
       </c>
       <c r="H664" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I664" t="s">
         <v>17</v>
       </c>
       <c r="J664" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K664">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665" t="s">
         <v>11</v>
       </c>
       <c r="B665" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="C665" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
       <c r="D665" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E665">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F665" t="s">
-        <v>1588</v>
+        <v>1404</v>
       </c>
       <c r="G665">
         <v>1</v>
       </c>
       <c r="H665" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I665" t="s">
         <v>17</v>
       </c>
       <c r="J665" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K665">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666" t="s">
         <v>11</v>
       </c>
       <c r="B666" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
       <c r="C666" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="D666" t="s">
-        <v>14</v>
+        <v>1459</v>
       </c>
       <c r="E666">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="F666" t="s">
-        <v>21</v>
+        <v>1460</v>
       </c>
       <c r="G666">
         <v>1</v>
       </c>
       <c r="H666" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I666" t="s">
         <v>17</v>
       </c>
       <c r="J666" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K666">
-        <v>5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667" t="s">
         <v>11</v>
       </c>
       <c r="B667" t="s">
-        <v>1591</v>
+        <v>1584</v>
       </c>
       <c r="C667" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="D667" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E667">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F667" t="s">
-        <v>1531</v>
+        <v>768</v>
       </c>
       <c r="G667">
         <v>1</v>
       </c>
       <c r="H667" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I667" t="s">
         <v>17</v>
       </c>
       <c r="J667" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K667">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668" t="s">
         <v>11</v>
       </c>
       <c r="B668" t="s">
-        <v>1593</v>
+        <v>1586</v>
       </c>
       <c r="C668" t="s">
-        <v>1594</v>
+        <v>1587</v>
       </c>
       <c r="D668" t="s">
-        <v>1595</v>
+        <v>517</v>
       </c>
       <c r="E668">
-        <v>191</v>
+        <v>15</v>
       </c>
       <c r="F668" t="s">
-        <v>1596</v>
+        <v>1420</v>
       </c>
       <c r="G668">
         <v>1</v>
       </c>
       <c r="H668" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I668" t="s">
         <v>17</v>
       </c>
       <c r="J668" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K668">
-        <v>191</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669" t="s">
         <v>11</v>
       </c>
       <c r="B669" t="s">
-        <v>1597</v>
+        <v>1588</v>
       </c>
       <c r="C669" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="D669" t="s">
-        <v>29</v>
+        <v>521</v>
       </c>
       <c r="E669">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F669" t="s">
-        <v>30</v>
+        <v>768</v>
       </c>
       <c r="G669">
         <v>1</v>
       </c>
       <c r="H669" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I669" t="s">
         <v>17</v>
       </c>
       <c r="J669" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K669">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670" t="s">
         <v>11</v>
       </c>
       <c r="B670" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="C670" t="s">
-        <v>1600</v>
+        <v>1591</v>
       </c>
       <c r="D670" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E670">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F670" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G670">
         <v>1</v>
       </c>
       <c r="H670" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I670" t="s">
         <v>17</v>
       </c>
       <c r="J670" t="s">
         <v>18</v>
       </c>
       <c r="K670">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671" t="s">
         <v>11</v>
       </c>
       <c r="B671" t="s">
-        <v>1601</v>
+        <v>1592</v>
       </c>
       <c r="C671" t="s">
-        <v>1602</v>
+        <v>1593</v>
       </c>
       <c r="D671" t="s">
-        <v>1067</v>
+        <v>14</v>
       </c>
       <c r="E671">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="F671" t="s">
-        <v>1068</v>
+        <v>123</v>
       </c>
       <c r="G671">
         <v>1</v>
       </c>
       <c r="H671" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I671" t="s">
         <v>17</v>
       </c>
       <c r="J671" t="s">
         <v>18</v>
       </c>
       <c r="K671">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672" t="s">
         <v>11</v>
       </c>
       <c r="B672" t="s">
-        <v>1603</v>
+        <v>1594</v>
       </c>
       <c r="C672" t="s">
-        <v>1604</v>
+        <v>1595</v>
       </c>
       <c r="D672" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="E672">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="F672" t="s">
-        <v>38</v>
+        <v>1596</v>
       </c>
       <c r="G672">
         <v>1</v>
       </c>
       <c r="H672" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I672" t="s">
         <v>17</v>
       </c>
       <c r="J672" t="s">
         <v>18</v>
       </c>
       <c r="K672">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673" t="s">
         <v>11</v>
       </c>
       <c r="B673" t="s">
-        <v>1605</v>
+        <v>1597</v>
       </c>
       <c r="C673" t="s">
-        <v>1606</v>
+        <v>1598</v>
       </c>
       <c r="D673" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="E673">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="F673" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="G673">
         <v>1</v>
       </c>
       <c r="H673" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I673" t="s">
         <v>17</v>
       </c>
       <c r="J673" t="s">
         <v>18</v>
       </c>
       <c r="K673">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674" t="s">
         <v>11</v>
       </c>
       <c r="B674" t="s">
-        <v>1607</v>
+        <v>1599</v>
       </c>
       <c r="C674" t="s">
-        <v>1608</v>
+        <v>1600</v>
       </c>
       <c r="D674" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="E674">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="F674" t="s">
-        <v>109</v>
+        <v>46</v>
       </c>
       <c r="G674">
         <v>1</v>
       </c>
       <c r="H674" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I674" t="s">
         <v>17</v>
       </c>
       <c r="J674" t="s">
         <v>18</v>
       </c>
       <c r="K674">
-        <v>60</v>
+        <v>32</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675" t="s">
         <v>11</v>
       </c>
       <c r="B675" t="s">
-        <v>1609</v>
+        <v>1601</v>
       </c>
       <c r="C675" t="s">
-        <v>1610</v>
+        <v>1602</v>
       </c>
       <c r="D675" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="E675">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="F675" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="G675">
         <v>1</v>
       </c>
       <c r="H675" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I675" t="s">
         <v>17</v>
       </c>
       <c r="J675" t="s">
         <v>18</v>
       </c>
       <c r="K675">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676" t="s">
         <v>11</v>
       </c>
       <c r="B676" t="s">
-        <v>1611</v>
+        <v>1603</v>
       </c>
       <c r="C676" t="s">
-        <v>1612</v>
+        <v>1604</v>
       </c>
       <c r="D676" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="E676">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F676" t="s">
-        <v>96</v>
+        <v>1605</v>
       </c>
       <c r="G676">
         <v>1</v>
       </c>
       <c r="H676" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I676" t="s">
         <v>17</v>
       </c>
       <c r="J676" t="s">
         <v>18</v>
       </c>
       <c r="K676">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677" t="s">
         <v>11</v>
       </c>
       <c r="B677" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="C677" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="D677" t="s">
-        <v>1615</v>
+        <v>115</v>
       </c>
       <c r="E677">
-        <v>495</v>
+        <v>20</v>
       </c>
       <c r="F677" t="s">
-        <v>1616</v>
+        <v>116</v>
       </c>
       <c r="G677">
         <v>1</v>
       </c>
       <c r="H677" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I677" t="s">
         <v>17</v>
       </c>
       <c r="J677" t="s">
         <v>18</v>
       </c>
       <c r="K677">
-        <v>495</v>
+        <v>20</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678" t="s">
         <v>11</v>
       </c>
       <c r="B678" t="s">
-        <v>1617</v>
+        <v>1608</v>
       </c>
       <c r="C678" t="s">
-        <v>1618</v>
+        <v>1609</v>
       </c>
       <c r="D678" t="s">
-        <v>14</v>
+        <v>1610</v>
       </c>
       <c r="E678">
-        <v>5</v>
+        <v>504</v>
       </c>
       <c r="F678" t="s">
-        <v>21</v>
+        <v>1611</v>
       </c>
       <c r="G678">
         <v>1</v>
       </c>
       <c r="H678" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I678" t="s">
         <v>17</v>
       </c>
       <c r="J678" t="s">
         <v>18</v>
       </c>
       <c r="K678">
-        <v>5</v>
+        <v>504</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679" t="s">
         <v>11</v>
       </c>
       <c r="B679" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="C679" t="s">
-        <v>1620</v>
+        <v>1613</v>
       </c>
       <c r="D679" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E679">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F679" t="s">
-        <v>1352</v>
+        <v>1614</v>
       </c>
       <c r="G679">
         <v>1</v>
       </c>
       <c r="H679" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I679" t="s">
         <v>17</v>
       </c>
       <c r="J679" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K679">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680" t="s">
         <v>11</v>
       </c>
       <c r="B680" t="s">
-        <v>1621</v>
+        <v>1615</v>
       </c>
       <c r="C680" t="s">
-        <v>1622</v>
+        <v>1616</v>
       </c>
       <c r="D680" t="s">
-        <v>639</v>
+        <v>21</v>
       </c>
       <c r="E680">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F680" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="G680">
         <v>1</v>
       </c>
       <c r="H680" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I680" t="s">
         <v>17</v>
       </c>
       <c r="J680" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K680">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681" t="s">
         <v>11</v>
       </c>
       <c r="B681" t="s">
-        <v>1623</v>
+        <v>1617</v>
       </c>
       <c r="C681" t="s">
-        <v>1624</v>
+        <v>1618</v>
       </c>
       <c r="D681" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E681">
         <v>20</v>
       </c>
       <c r="F681" t="s">
-        <v>1287</v>
+        <v>1619</v>
       </c>
       <c r="G681">
         <v>1</v>
       </c>
       <c r="H681" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I681" t="s">
         <v>17</v>
       </c>
       <c r="J681" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K681">
         <v>20</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682" t="s">
         <v>11</v>
       </c>
       <c r="B682" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="C682" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="D682" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E682">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F682" t="s">
-        <v>1358</v>
+        <v>1431</v>
       </c>
       <c r="G682">
         <v>1</v>
       </c>
       <c r="H682" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I682" t="s">
         <v>17</v>
       </c>
       <c r="J682" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K682">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683" t="s">
         <v>11</v>
       </c>
       <c r="B683" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="C683" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="D683" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E683">
         <v>10</v>
       </c>
       <c r="F683" t="s">
-        <v>1342</v>
+        <v>1624</v>
       </c>
       <c r="G683">
         <v>1</v>
       </c>
       <c r="H683" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I683" t="s">
         <v>17</v>
       </c>
       <c r="J683" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K683">
         <v>10</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684" t="s">
         <v>11</v>
       </c>
       <c r="B684" t="s">
-        <v>1629</v>
+        <v>1625</v>
       </c>
       <c r="C684" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
       <c r="D684" t="s">
-        <v>95</v>
+        <v>521</v>
       </c>
       <c r="E684">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F684" t="s">
-        <v>1287</v>
+        <v>1627</v>
       </c>
       <c r="G684">
         <v>1</v>
       </c>
       <c r="H684" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I684" t="s">
         <v>17</v>
       </c>
       <c r="J684" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K684">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685" t="s">
         <v>11</v>
       </c>
       <c r="B685" t="s">
-        <v>1631</v>
+        <v>1628</v>
       </c>
       <c r="C685" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="D685" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E685">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F685" t="s">
-        <v>1352</v>
+        <v>1404</v>
       </c>
       <c r="G685">
         <v>1</v>
       </c>
       <c r="H685" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I685" t="s">
         <v>17</v>
       </c>
       <c r="J685" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K685">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686" t="s">
         <v>11</v>
       </c>
       <c r="B686" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="C686" t="s">
-        <v>1634</v>
+        <v>1631</v>
       </c>
       <c r="D686" t="s">
-        <v>138</v>
+        <v>539</v>
       </c>
       <c r="E686">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F686" t="s">
-        <v>139</v>
+        <v>547</v>
       </c>
       <c r="G686">
         <v>1</v>
       </c>
       <c r="H686" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I686" t="s">
         <v>17</v>
       </c>
       <c r="J686" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K686">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687" t="s">
         <v>11</v>
       </c>
       <c r="B687" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
       <c r="C687" t="s">
-        <v>1636</v>
+        <v>1633</v>
       </c>
       <c r="D687" t="s">
-        <v>1067</v>
+        <v>115</v>
       </c>
       <c r="E687">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="F687" t="s">
-        <v>1068</v>
+        <v>1634</v>
       </c>
       <c r="G687">
         <v>1</v>
       </c>
       <c r="H687" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I687" t="s">
         <v>17</v>
       </c>
       <c r="J687" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K687">
-        <v>77</v>
+        <v>20</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688" t="s">
         <v>11</v>
       </c>
       <c r="B688" t="s">
-        <v>1637</v>
+        <v>1635</v>
       </c>
       <c r="C688" t="s">
-        <v>1638</v>
+        <v>1636</v>
       </c>
       <c r="D688" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E688">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F688" t="s">
-        <v>21</v>
+        <v>607</v>
       </c>
       <c r="G688">
         <v>1</v>
       </c>
       <c r="H688" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I688" t="s">
         <v>17</v>
       </c>
       <c r="J688" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K688">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689" t="s">
         <v>11</v>
       </c>
       <c r="B689" t="s">
-        <v>1639</v>
+        <v>1637</v>
       </c>
       <c r="C689" t="s">
-        <v>1640</v>
+        <v>1638</v>
       </c>
       <c r="D689" t="s">
-        <v>1641</v>
+        <v>517</v>
       </c>
       <c r="E689">
-        <v>304</v>
+        <v>15</v>
       </c>
       <c r="F689" t="s">
-        <v>1642</v>
+        <v>1420</v>
       </c>
       <c r="G689">
         <v>1</v>
       </c>
       <c r="H689" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I689" t="s">
         <v>17</v>
       </c>
       <c r="J689" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K689">
-        <v>304</v>
+        <v>15</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690" t="s">
         <v>11</v>
       </c>
       <c r="B690" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
       <c r="C690" t="s">
-        <v>1644</v>
+        <v>1640</v>
       </c>
       <c r="D690" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E690">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F690" t="s">
-        <v>21</v>
+        <v>518</v>
       </c>
       <c r="G690">
         <v>1</v>
       </c>
       <c r="H690" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I690" t="s">
         <v>17</v>
       </c>
       <c r="J690" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K690">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691" t="s">
         <v>11</v>
       </c>
       <c r="B691" t="s">
-        <v>1645</v>
+        <v>1641</v>
       </c>
       <c r="C691" t="s">
-        <v>1646</v>
+        <v>1642</v>
       </c>
       <c r="D691" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E691">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F691" t="s">
-        <v>1363</v>
+        <v>1643</v>
       </c>
       <c r="G691">
         <v>1</v>
       </c>
       <c r="H691" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I691" t="s">
         <v>17</v>
       </c>
       <c r="J691" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K691">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692" t="s">
         <v>11</v>
       </c>
       <c r="B692" t="s">
-        <v>1647</v>
+        <v>1644</v>
       </c>
       <c r="C692" t="s">
-        <v>1648</v>
+        <v>1645</v>
       </c>
       <c r="D692" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E692">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F692" t="s">
-        <v>1376</v>
+        <v>547</v>
       </c>
       <c r="G692">
         <v>1</v>
       </c>
       <c r="H692" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I692" t="s">
         <v>17</v>
       </c>
       <c r="J692" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K692">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693" t="s">
         <v>11</v>
       </c>
       <c r="B693" t="s">
-        <v>1649</v>
+        <v>1646</v>
       </c>
       <c r="C693" t="s">
-        <v>1650</v>
+        <v>1647</v>
       </c>
       <c r="D693" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E693">
         <v>20</v>
       </c>
       <c r="F693" t="s">
-        <v>1287</v>
+        <v>1648</v>
       </c>
       <c r="G693">
         <v>1</v>
       </c>
       <c r="H693" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I693" t="s">
         <v>17</v>
       </c>
       <c r="J693" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K693">
         <v>20</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694" t="s">
         <v>11</v>
       </c>
       <c r="B694" t="s">
-        <v>1651</v>
+        <v>1649</v>
       </c>
       <c r="C694" t="s">
-        <v>1652</v>
+        <v>1650</v>
       </c>
       <c r="D694" t="s">
-        <v>525</v>
+        <v>1393</v>
       </c>
       <c r="E694">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F694" t="s">
-        <v>1342</v>
+        <v>1394</v>
       </c>
       <c r="G694">
         <v>1</v>
       </c>
       <c r="H694" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I694" t="s">
         <v>17</v>
       </c>
       <c r="J694" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K694">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695" t="s">
         <v>11</v>
       </c>
       <c r="B695" t="s">
-        <v>1653</v>
+        <v>1651</v>
       </c>
       <c r="C695" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="D695" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E695">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F695" t="s">
-        <v>1655</v>
+        <v>25</v>
       </c>
       <c r="G695">
         <v>1</v>
       </c>
       <c r="H695" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I695" t="s">
         <v>17</v>
       </c>
       <c r="J695" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K695">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696" t="s">
         <v>11</v>
       </c>
       <c r="B696" t="s">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="C696" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="D696" t="s">
-        <v>639</v>
+        <v>21</v>
       </c>
       <c r="E696">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F696" t="s">
-        <v>1363</v>
+        <v>1614</v>
       </c>
       <c r="G696">
         <v>1</v>
       </c>
       <c r="H696" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I696" t="s">
         <v>17</v>
       </c>
       <c r="J696" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K696">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697" t="s">
         <v>11</v>
       </c>
       <c r="B697" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E697">
+        <v>347</v>
+      </c>
+      <c r="F697" t="s">
         <v>1658</v>
       </c>
-      <c r="C697" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G697">
         <v>1</v>
       </c>
       <c r="H697" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I697" t="s">
         <v>17</v>
       </c>
       <c r="J697" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K697">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698" t="s">
         <v>11</v>
       </c>
       <c r="B698" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C698" t="s">
         <v>1660</v>
       </c>
-      <c r="C698" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D698" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E698">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F698" t="s">
-        <v>1352</v>
+        <v>1614</v>
       </c>
       <c r="G698">
         <v>1</v>
       </c>
       <c r="H698" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I698" t="s">
         <v>17</v>
       </c>
       <c r="J698" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K698">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699" t="s">
         <v>11</v>
       </c>
       <c r="B699" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C699" t="s">
         <v>1662</v>
       </c>
-      <c r="C699" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D699" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E699">
-        <v>74</v>
+        <v>5</v>
       </c>
       <c r="F699" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G699">
         <v>1</v>
       </c>
       <c r="H699" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I699" t="s">
         <v>17</v>
       </c>
       <c r="J699" t="s">
         <v>18</v>
       </c>
       <c r="K699">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700" t="s">
         <v>11</v>
       </c>
       <c r="B700" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C700" t="s">
         <v>1664</v>
       </c>
-      <c r="C700" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D700" t="s">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="E700">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F700" t="s">
-        <v>46</v>
+        <v>1431</v>
       </c>
       <c r="G700">
         <v>1</v>
       </c>
       <c r="H700" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I700" t="s">
         <v>17</v>
       </c>
       <c r="J700" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K700">
-        <v>64</v>
+        <v>20</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701" t="s">
         <v>11</v>
       </c>
       <c r="B701" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C701" t="s">
         <v>1666</v>
       </c>
-      <c r="C701" t="s">
+      <c r="D701" t="s">
+        <v>521</v>
+      </c>
+      <c r="E701">
+        <v>30</v>
+      </c>
+      <c r="F701" t="s">
         <v>1667</v>
       </c>
-      <c r="D701" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G701">
         <v>1</v>
       </c>
       <c r="H701" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I701" t="s">
         <v>17</v>
       </c>
       <c r="J701" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K701">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702" t="s">
         <v>11</v>
       </c>
       <c r="B702" t="s">
         <v>1668</v>
       </c>
       <c r="C702" t="s">
         <v>1669</v>
       </c>
       <c r="D702" t="s">
-        <v>1670</v>
+        <v>539</v>
       </c>
       <c r="E702">
-        <v>276</v>
+        <v>10</v>
       </c>
       <c r="F702" t="s">
-        <v>1671</v>
+        <v>607</v>
       </c>
       <c r="G702">
         <v>1</v>
       </c>
       <c r="H702" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I702" t="s">
         <v>17</v>
       </c>
       <c r="J702" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K702">
-        <v>276</v>
+        <v>10</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703" t="s">
         <v>11</v>
       </c>
       <c r="B703" t="s">
-        <v>1672</v>
+        <v>1670</v>
       </c>
       <c r="C703" t="s">
-        <v>1673</v>
+        <v>1671</v>
       </c>
       <c r="D703" t="s">
-        <v>29</v>
+        <v>1403</v>
       </c>
       <c r="E703">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="F703" t="s">
-        <v>30</v>
+        <v>1404</v>
       </c>
       <c r="G703">
         <v>1</v>
       </c>
       <c r="H703" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I703" t="s">
         <v>17</v>
       </c>
       <c r="J703" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K703">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704" t="s">
         <v>11</v>
       </c>
       <c r="B704" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D704" t="s">
+        <v>539</v>
+      </c>
+      <c r="E704">
+        <v>10</v>
+      </c>
+      <c r="F704" t="s">
         <v>1674</v>
       </c>
-      <c r="C704" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G704">
         <v>1</v>
       </c>
       <c r="H704" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I704" t="s">
         <v>17</v>
       </c>
       <c r="J704" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K704">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705" t="s">
         <v>11</v>
       </c>
       <c r="B705" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C705" t="s">
         <v>1676</v>
       </c>
-      <c r="C705" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D705" t="s">
-        <v>71</v>
+        <v>539</v>
       </c>
       <c r="E705">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F705" t="s">
-        <v>148</v>
+        <v>1624</v>
       </c>
       <c r="G705">
         <v>1</v>
       </c>
       <c r="H705" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I705" t="s">
         <v>17</v>
       </c>
       <c r="J705" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K705">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706" t="s">
         <v>11</v>
       </c>
       <c r="B706" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C706" t="s">
         <v>1678</v>
       </c>
-      <c r="C706" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D706" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E706">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F706" t="s">
-        <v>1342</v>
+        <v>518</v>
       </c>
       <c r="G706">
         <v>1</v>
       </c>
       <c r="H706" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I706" t="s">
         <v>17</v>
       </c>
       <c r="J706" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K706">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707" t="s">
         <v>11</v>
       </c>
       <c r="B707" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C707" t="s">
         <v>1680</v>
       </c>
-      <c r="C707" t="s">
+      <c r="D707" t="s">
+        <v>115</v>
+      </c>
+      <c r="E707">
+        <v>20</v>
+      </c>
+      <c r="F707" t="s">
         <v>1681</v>
       </c>
-      <c r="D707" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G707">
         <v>1</v>
       </c>
       <c r="H707" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I707" t="s">
         <v>17</v>
       </c>
       <c r="J707" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K707">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708" t="s">
         <v>11</v>
       </c>
       <c r="B708" t="s">
         <v>1682</v>
       </c>
       <c r="C708" t="s">
         <v>1683</v>
       </c>
       <c r="D708" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E708">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F708" t="s">
-        <v>96</v>
+        <v>547</v>
       </c>
       <c r="G708">
         <v>1</v>
       </c>
       <c r="H708" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I708" t="s">
         <v>17</v>
       </c>
       <c r="J708" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K708">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709" t="s">
         <v>11</v>
       </c>
       <c r="B709" t="s">
         <v>1684</v>
       </c>
       <c r="C709" t="s">
         <v>1685</v>
       </c>
       <c r="D709" t="s">
-        <v>785</v>
+        <v>1686</v>
       </c>
       <c r="E709">
-        <v>843</v>
+        <v>60</v>
       </c>
       <c r="F709" t="s">
-        <v>1428</v>
+        <v>1687</v>
       </c>
       <c r="G709">
         <v>1</v>
       </c>
       <c r="H709" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I709" t="s">
         <v>17</v>
       </c>
       <c r="J709" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K709">
-        <v>843</v>
+        <v>60</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710" t="s">
         <v>11</v>
       </c>
       <c r="B710" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="C710" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="D710" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E710">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F710" t="s">
-        <v>789</v>
+        <v>607</v>
       </c>
       <c r="G710">
         <v>1</v>
       </c>
       <c r="H710" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I710" t="s">
         <v>17</v>
       </c>
       <c r="J710" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K710">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711" t="s">
         <v>11</v>
       </c>
       <c r="B711" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="C711" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="D711" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E711">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F711" t="s">
-        <v>21</v>
+        <v>1692</v>
       </c>
       <c r="G711">
         <v>1</v>
       </c>
       <c r="H711" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I711" t="s">
         <v>17</v>
       </c>
       <c r="J711" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K711">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712" t="s">
         <v>11</v>
       </c>
       <c r="B712" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="C712" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="D712" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E712">
         <v>10</v>
       </c>
       <c r="F712" t="s">
-        <v>532</v>
+        <v>1643</v>
       </c>
       <c r="G712">
         <v>1</v>
       </c>
       <c r="H712" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I712" t="s">
         <v>17</v>
       </c>
       <c r="J712" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K712">
         <v>10</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713" t="s">
         <v>11</v>
       </c>
       <c r="B713" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="C713" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="D713" t="s">
-        <v>95</v>
+        <v>1403</v>
       </c>
       <c r="E713">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F713" t="s">
-        <v>1188</v>
+        <v>1404</v>
       </c>
       <c r="G713">
         <v>1</v>
       </c>
       <c r="H713" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I713" t="s">
         <v>17</v>
       </c>
       <c r="J713" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K713">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714" t="s">
         <v>11</v>
       </c>
       <c r="B714" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="C714" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="D714" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E714">
         <v>10</v>
       </c>
       <c r="F714" t="s">
-        <v>532</v>
+        <v>1699</v>
       </c>
       <c r="G714">
         <v>1</v>
       </c>
       <c r="H714" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I714" t="s">
         <v>17</v>
       </c>
       <c r="J714" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K714">
         <v>10</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715" t="s">
         <v>11</v>
       </c>
       <c r="B715" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="C715" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="D715" t="s">
-        <v>525</v>
+        <v>1393</v>
       </c>
       <c r="E715">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F715" t="s">
-        <v>1698</v>
+        <v>1394</v>
       </c>
       <c r="G715">
         <v>1</v>
       </c>
       <c r="H715" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I715" t="s">
         <v>17</v>
       </c>
       <c r="J715" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K715">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716" t="s">
         <v>11</v>
       </c>
       <c r="B716" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="C716" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="D716" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E716">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F716" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G716">
         <v>1</v>
       </c>
       <c r="H716" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I716" t="s">
         <v>17</v>
       </c>
       <c r="J716" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K716">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717" t="s">
         <v>11</v>
       </c>
       <c r="B717" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="C717" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="D717" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E717">
         <v>5</v>
       </c>
       <c r="F717" t="s">
-        <v>21</v>
+        <v>1614</v>
       </c>
       <c r="G717">
         <v>1</v>
       </c>
       <c r="H717" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I717" t="s">
         <v>17</v>
       </c>
       <c r="J717" t="s">
         <v>18</v>
       </c>
       <c r="K717">
         <v>5</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718" t="s">
         <v>11</v>
       </c>
       <c r="B718" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="C718" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="D718" t="s">
-        <v>14</v>
+        <v>1708</v>
       </c>
       <c r="E718">
-        <v>5</v>
+        <v>201</v>
       </c>
       <c r="F718" t="s">
-        <v>789</v>
+        <v>1709</v>
       </c>
       <c r="G718">
         <v>1</v>
       </c>
       <c r="H718" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I718" t="s">
         <v>17</v>
       </c>
       <c r="J718" t="s">
         <v>18</v>
       </c>
       <c r="K718">
-        <v>5</v>
+        <v>201</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719" t="s">
         <v>11</v>
       </c>
       <c r="B719" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="C719" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="D719" t="s">
-        <v>1455</v>
+        <v>21</v>
       </c>
       <c r="E719">
-        <v>691</v>
+        <v>5</v>
       </c>
       <c r="F719" t="s">
-        <v>1456</v>
+        <v>1712</v>
       </c>
       <c r="G719">
         <v>1</v>
       </c>
       <c r="H719" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I719" t="s">
         <v>17</v>
       </c>
       <c r="J719" t="s">
         <v>18</v>
       </c>
       <c r="K719">
-        <v>691</v>
+        <v>5</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720" t="s">
         <v>11</v>
       </c>
       <c r="B720" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="C720" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="D720" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="E720">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F720" t="s">
-        <v>789</v>
+        <v>1233</v>
       </c>
       <c r="G720">
         <v>1</v>
       </c>
       <c r="H720" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I720" t="s">
         <v>17</v>
       </c>
       <c r="J720" t="s">
         <v>18</v>
       </c>
       <c r="K720">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721" t="s">
         <v>11</v>
       </c>
       <c r="B721" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="C721" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D721" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E721">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F721" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G721">
         <v>1</v>
       </c>
       <c r="H721" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I721" t="s">
         <v>17</v>
       </c>
       <c r="J721" t="s">
         <v>18</v>
       </c>
       <c r="K721">
-        <v>5</v>
+        <v>51</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722" t="s">
         <v>11</v>
       </c>
       <c r="B722" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="C722" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="D722" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="E722">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F722" t="s">
-        <v>532</v>
+        <v>109</v>
       </c>
       <c r="G722">
         <v>1</v>
       </c>
       <c r="H722" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I722" t="s">
         <v>17</v>
       </c>
       <c r="J722" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K722">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723" t="s">
         <v>11</v>
       </c>
       <c r="B723" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C723" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="D723" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E723">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F723" t="s">
-        <v>109</v>
+        <v>1256</v>
       </c>
       <c r="G723">
         <v>1</v>
       </c>
       <c r="H723" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I723" t="s">
         <v>17</v>
       </c>
       <c r="J723" t="s">
         <v>18</v>
       </c>
       <c r="K723">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724" t="s">
         <v>11</v>
       </c>
       <c r="B724" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="C724" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="D724" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E724">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F724" t="s">
-        <v>532</v>
+        <v>116</v>
       </c>
       <c r="G724">
         <v>1</v>
       </c>
       <c r="H724" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I724" t="s">
         <v>17</v>
       </c>
       <c r="J724" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K724">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725" t="s">
         <v>11</v>
       </c>
       <c r="B725" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="C725" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
       <c r="D725" t="s">
-        <v>95</v>
+        <v>1725</v>
       </c>
       <c r="E725">
-        <v>20</v>
+        <v>522</v>
       </c>
       <c r="F725" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="G725">
         <v>1</v>
       </c>
       <c r="H725" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I725" t="s">
         <v>17</v>
       </c>
       <c r="J725" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K725">
-        <v>20</v>
+        <v>522</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726" t="s">
         <v>11</v>
       </c>
       <c r="B726" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="C726" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
       <c r="D726" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E726">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F726" t="s">
-        <v>532</v>
+        <v>1269</v>
       </c>
       <c r="G726">
         <v>1</v>
       </c>
       <c r="H726" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I726" t="s">
         <v>17</v>
       </c>
       <c r="J726" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K726">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727" t="s">
         <v>11</v>
       </c>
       <c r="B727" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="C727" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="D727" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E727">
         <v>5</v>
       </c>
       <c r="F727" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G727">
         <v>1</v>
       </c>
       <c r="H727" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I727" t="s">
         <v>17</v>
       </c>
       <c r="J727" t="s">
         <v>18</v>
       </c>
       <c r="K727">
         <v>5</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728" t="s">
         <v>11</v>
       </c>
       <c r="B728" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
       <c r="C728" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="D728" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E728">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F728" t="s">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="G728">
         <v>1</v>
       </c>
       <c r="H728" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I728" t="s">
         <v>17</v>
       </c>
       <c r="J728" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K728">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729" t="s">
         <v>11</v>
       </c>
       <c r="B729" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="C729" t="s">
-        <v>1727</v>
+        <v>1734</v>
       </c>
       <c r="D729" t="s">
-        <v>1477</v>
+        <v>115</v>
       </c>
       <c r="E729">
-        <v>513</v>
+        <v>20</v>
       </c>
       <c r="F729" t="s">
-        <v>1478</v>
+        <v>1735</v>
       </c>
       <c r="G729">
         <v>1</v>
       </c>
       <c r="H729" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I729" t="s">
         <v>17</v>
       </c>
       <c r="J729" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K729">
-        <v>513</v>
+        <v>20</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730" t="s">
         <v>11</v>
       </c>
       <c r="B730" t="s">
-        <v>1728</v>
+        <v>1736</v>
       </c>
       <c r="C730" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
       <c r="D730" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E730">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F730" t="s">
-        <v>789</v>
+        <v>1431</v>
       </c>
       <c r="G730">
         <v>1</v>
       </c>
       <c r="H730" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I730" t="s">
         <v>17</v>
       </c>
       <c r="J730" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K730">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731" t="s">
         <v>11</v>
       </c>
       <c r="B731" t="s">
-        <v>1730</v>
+        <v>1738</v>
       </c>
       <c r="C731" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
       <c r="D731" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E731">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F731" t="s">
-        <v>21</v>
+        <v>1423</v>
       </c>
       <c r="G731">
         <v>1</v>
       </c>
       <c r="H731" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I731" t="s">
         <v>17</v>
       </c>
       <c r="J731" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K731">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732" t="s">
         <v>11</v>
       </c>
       <c r="B732" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="C732" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
       <c r="D732" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E732">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F732" t="s">
-        <v>532</v>
+        <v>1276</v>
       </c>
       <c r="G732">
         <v>1</v>
       </c>
       <c r="H732" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I732" t="s">
         <v>17</v>
       </c>
       <c r="J732" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K732">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733" t="s">
         <v>11</v>
       </c>
       <c r="B733" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="C733" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="D733" t="s">
-        <v>95</v>
+        <v>521</v>
       </c>
       <c r="E733">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F733" t="s">
-        <v>597</v>
+        <v>768</v>
       </c>
       <c r="G733">
         <v>1</v>
       </c>
       <c r="H733" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I733" t="s">
         <v>17</v>
       </c>
       <c r="J733" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K733">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734" t="s">
         <v>11</v>
       </c>
       <c r="B734" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="C734" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
       <c r="D734" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E734">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F734" t="s">
-        <v>532</v>
+        <v>1173</v>
       </c>
       <c r="G734">
         <v>1</v>
       </c>
       <c r="H734" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I734" t="s">
         <v>17</v>
       </c>
       <c r="J734" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K734">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735" t="s">
         <v>11</v>
       </c>
       <c r="B735" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="C735" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
       <c r="D735" t="s">
-        <v>24</v>
+        <v>1393</v>
       </c>
       <c r="E735">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F735" t="s">
-        <v>665</v>
+        <v>1394</v>
       </c>
       <c r="G735">
         <v>1</v>
       </c>
       <c r="H735" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I735" t="s">
         <v>17</v>
       </c>
       <c r="J735" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K735">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736" t="s">
         <v>11</v>
       </c>
       <c r="B736" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="C736" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="D736" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E736">
         <v>10</v>
       </c>
       <c r="F736" t="s">
-        <v>532</v>
+        <v>1161</v>
       </c>
       <c r="G736">
         <v>1</v>
       </c>
       <c r="H736" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I736" t="s">
         <v>17</v>
       </c>
       <c r="J736" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K736">
         <v>10</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737" t="s">
         <v>11</v>
       </c>
       <c r="B737" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
       <c r="C737" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="D737" t="s">
-        <v>95</v>
+        <v>521</v>
       </c>
       <c r="E737">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F737" t="s">
-        <v>529</v>
+        <v>768</v>
       </c>
       <c r="G737">
         <v>1</v>
       </c>
       <c r="H737" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I737" t="s">
         <v>17</v>
       </c>
       <c r="J737" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K737">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738" t="s">
         <v>11</v>
       </c>
       <c r="B738" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="C738" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="D738" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E738">
         <v>5</v>
       </c>
       <c r="F738" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G738">
         <v>1</v>
       </c>
       <c r="H738" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I738" t="s">
         <v>17</v>
       </c>
       <c r="J738" t="s">
         <v>18</v>
       </c>
       <c r="K738">
         <v>5</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739" t="s">
         <v>11</v>
       </c>
       <c r="B739" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="C739" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="D739" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E739">
         <v>5</v>
       </c>
       <c r="F739" t="s">
-        <v>789</v>
+        <v>1269</v>
       </c>
       <c r="G739">
         <v>1</v>
       </c>
       <c r="H739" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I739" t="s">
         <v>17</v>
       </c>
       <c r="J739" t="s">
         <v>18</v>
       </c>
       <c r="K739">
         <v>5</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740" t="s">
         <v>11</v>
       </c>
       <c r="B740" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C740" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="D740" t="s">
-        <v>1499</v>
+        <v>1758</v>
       </c>
       <c r="E740">
-        <v>360</v>
+        <v>426</v>
       </c>
       <c r="F740" t="s">
-        <v>1500</v>
+        <v>1759</v>
       </c>
       <c r="G740">
         <v>1</v>
       </c>
       <c r="H740" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I740" t="s">
         <v>17</v>
       </c>
       <c r="J740" t="s">
         <v>18</v>
       </c>
       <c r="K740">
-        <v>360</v>
+        <v>426</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741" t="s">
         <v>11</v>
       </c>
       <c r="B741" t="s">
-        <v>1750</v>
+        <v>1760</v>
       </c>
       <c r="C741" t="s">
-        <v>1751</v>
+        <v>1761</v>
       </c>
       <c r="D741" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E741">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F741" t="s">
-        <v>1752</v>
+        <v>1269</v>
       </c>
       <c r="G741">
         <v>1</v>
       </c>
       <c r="H741" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I741" t="s">
         <v>17</v>
       </c>
       <c r="J741" t="s">
         <v>18</v>
       </c>
       <c r="K741">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742" t="s">
         <v>11</v>
       </c>
       <c r="B742" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="C742" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="D742" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E742">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="F742" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G742">
         <v>1</v>
       </c>
       <c r="H742" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I742" t="s">
         <v>17</v>
       </c>
       <c r="J742" t="s">
         <v>18</v>
       </c>
       <c r="K742">
-        <v>53</v>
+        <v>5</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743" t="s">
         <v>11</v>
       </c>
       <c r="B743" t="s">
-        <v>1755</v>
+        <v>1764</v>
       </c>
       <c r="C743" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="D743" t="s">
-        <v>1067</v>
+        <v>521</v>
       </c>
       <c r="E743">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="F743" t="s">
-        <v>1068</v>
+        <v>768</v>
       </c>
       <c r="G743">
         <v>1</v>
       </c>
       <c r="H743" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I743" t="s">
         <v>17</v>
       </c>
       <c r="J743" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K743">
-        <v>77</v>
+        <v>30</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744" t="s">
         <v>11</v>
       </c>
       <c r="B744" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
       <c r="C744" t="s">
-        <v>1758</v>
+        <v>1767</v>
       </c>
       <c r="D744" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="E744">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F744" t="s">
-        <v>38</v>
+        <v>1276</v>
       </c>
       <c r="G744">
         <v>1</v>
       </c>
       <c r="H744" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I744" t="s">
         <v>17</v>
       </c>
       <c r="J744" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K744">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745" t="s">
         <v>11</v>
       </c>
       <c r="B745" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="C745" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
       <c r="D745" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E745">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F745" t="s">
-        <v>148</v>
+        <v>1431</v>
       </c>
       <c r="G745">
         <v>1</v>
       </c>
       <c r="H745" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I745" t="s">
         <v>17</v>
       </c>
       <c r="J745" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K745">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746" t="s">
         <v>11</v>
       </c>
       <c r="B746" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
       <c r="C746" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="D746" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E746">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F746" t="s">
-        <v>109</v>
+        <v>1735</v>
       </c>
       <c r="G746">
         <v>1</v>
       </c>
       <c r="H746" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I746" t="s">
         <v>17</v>
       </c>
       <c r="J746" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K746">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747" t="s">
         <v>11</v>
       </c>
       <c r="B747" t="s">
-        <v>1763</v>
+        <v>1772</v>
       </c>
       <c r="C747" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
       <c r="D747" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E747">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F747" t="s">
-        <v>21</v>
+        <v>1774</v>
       </c>
       <c r="G747">
         <v>1</v>
       </c>
       <c r="H747" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I747" t="s">
         <v>17</v>
       </c>
       <c r="J747" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K747">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748" t="s">
         <v>11</v>
       </c>
       <c r="B748" t="s">
-        <v>1765</v>
+        <v>1775</v>
       </c>
       <c r="C748" t="s">
-        <v>1766</v>
+        <v>1776</v>
       </c>
       <c r="D748" t="s">
-        <v>1767</v>
+        <v>115</v>
       </c>
       <c r="E748">
-        <v>246</v>
+        <v>20</v>
       </c>
       <c r="F748" t="s">
-        <v>1768</v>
+        <v>1291</v>
       </c>
       <c r="G748">
         <v>1</v>
       </c>
       <c r="H748" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I748" t="s">
         <v>17</v>
       </c>
       <c r="J748" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K748">
-        <v>246</v>
+        <v>20</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749" t="s">
         <v>11</v>
       </c>
       <c r="B749" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
       <c r="C749" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="D749" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E749">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F749" t="s">
-        <v>21</v>
+        <v>1276</v>
       </c>
       <c r="G749">
         <v>1</v>
       </c>
       <c r="H749" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I749" t="s">
         <v>17</v>
       </c>
       <c r="J749" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K749">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750" t="s">
         <v>11</v>
       </c>
       <c r="B750" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="C750" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="D750" t="s">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="E750">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F750" t="s">
-        <v>68</v>
+        <v>1173</v>
       </c>
       <c r="G750">
         <v>1</v>
       </c>
       <c r="H750" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I750" t="s">
         <v>17</v>
       </c>
       <c r="J750" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K750">
-        <v>51</v>
+        <v>20</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751" t="s">
         <v>11</v>
       </c>
       <c r="B751" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="C751" t="s">
-        <v>1774</v>
+        <v>1782</v>
       </c>
       <c r="D751" t="s">
-        <v>71</v>
+        <v>539</v>
       </c>
       <c r="E751">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F751" t="s">
-        <v>72</v>
+        <v>1161</v>
       </c>
       <c r="G751">
         <v>1</v>
       </c>
       <c r="H751" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I751" t="s">
         <v>17</v>
       </c>
       <c r="J751" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K751">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752" t="s">
         <v>11</v>
       </c>
       <c r="B752" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
       <c r="C752" t="s">
-        <v>1776</v>
+        <v>1784</v>
       </c>
       <c r="D752" t="s">
-        <v>41</v>
+        <v>521</v>
       </c>
       <c r="E752">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="F752" t="s">
-        <v>42</v>
+        <v>768</v>
       </c>
       <c r="G752">
         <v>1</v>
       </c>
       <c r="H752" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I752" t="s">
         <v>17</v>
       </c>
       <c r="J752" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K752">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753" t="s">
         <v>11</v>
       </c>
       <c r="B753" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="C753" t="s">
-        <v>1778</v>
+        <v>1786</v>
       </c>
       <c r="D753" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E753">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F753" t="s">
-        <v>1352</v>
+        <v>1276</v>
       </c>
       <c r="G753">
         <v>1</v>
       </c>
       <c r="H753" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I753" t="s">
         <v>17</v>
       </c>
       <c r="J753" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K753">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754" t="s">
         <v>11</v>
       </c>
       <c r="B754" t="s">
-        <v>1779</v>
+        <v>1787</v>
       </c>
       <c r="C754" t="s">
-        <v>1780</v>
+        <v>1788</v>
       </c>
       <c r="D754" t="s">
-        <v>91</v>
+        <v>517</v>
       </c>
       <c r="E754">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F754" t="s">
-        <v>1781</v>
+        <v>1423</v>
       </c>
       <c r="G754">
         <v>1</v>
       </c>
       <c r="H754" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I754" t="s">
         <v>17</v>
       </c>
       <c r="J754" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K754">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755" t="s">
         <v>11</v>
       </c>
       <c r="B755" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="C755" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="D755" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E755">
         <v>20</v>
       </c>
       <c r="F755" t="s">
-        <v>96</v>
+        <v>1791</v>
       </c>
       <c r="G755">
         <v>1</v>
       </c>
       <c r="H755" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I755" t="s">
         <v>17</v>
       </c>
       <c r="J755" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K755">
         <v>20</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756" t="s">
         <v>11</v>
       </c>
       <c r="B756" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="C756" t="s">
-        <v>1785</v>
+        <v>1793</v>
       </c>
       <c r="D756" t="s">
-        <v>91</v>
+        <v>1393</v>
       </c>
       <c r="E756">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F756" t="s">
-        <v>1786</v>
+        <v>1394</v>
       </c>
       <c r="G756">
         <v>1</v>
       </c>
       <c r="H756" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I756" t="s">
         <v>17</v>
       </c>
       <c r="J756" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K756">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757" t="s">
         <v>11</v>
       </c>
       <c r="B757" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="C757" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="D757" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="E757">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F757" t="s">
-        <v>1786</v>
+        <v>1276</v>
       </c>
       <c r="G757">
         <v>1</v>
       </c>
       <c r="H757" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I757" t="s">
         <v>17</v>
       </c>
       <c r="J757" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K757">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758" t="s">
         <v>11</v>
       </c>
       <c r="B758" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
       <c r="C758" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="D758" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E758">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F758" t="s">
-        <v>21</v>
+        <v>768</v>
       </c>
       <c r="G758">
         <v>1</v>
       </c>
       <c r="H758" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I758" t="s">
         <v>17</v>
       </c>
       <c r="J758" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K758">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759" t="s">
         <v>11</v>
       </c>
       <c r="B759" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="C759" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="D759" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E759">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F759" t="s">
-        <v>1054</v>
+        <v>25</v>
       </c>
       <c r="G759">
         <v>1</v>
       </c>
       <c r="H759" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I759" t="s">
         <v>17</v>
       </c>
       <c r="J759" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K759">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760" t="s">
         <v>11</v>
       </c>
       <c r="B760" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="C760" t="s">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="D760" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E760">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F760" t="s">
-        <v>532</v>
+        <v>1269</v>
       </c>
       <c r="G760">
         <v>1</v>
       </c>
       <c r="H760" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I760" t="s">
         <v>17</v>
       </c>
       <c r="J760" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K760">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761" t="s">
         <v>11</v>
       </c>
       <c r="B761" t="s">
-        <v>1795</v>
+        <v>1802</v>
       </c>
       <c r="C761" t="s">
-        <v>1796</v>
+        <v>1803</v>
       </c>
       <c r="D761" t="s">
-        <v>639</v>
+        <v>181</v>
       </c>
       <c r="E761">
-        <v>15</v>
+        <v>350</v>
       </c>
       <c r="F761" t="s">
-        <v>1363</v>
+        <v>1804</v>
       </c>
       <c r="G761">
         <v>1</v>
       </c>
       <c r="H761" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I761" t="s">
         <v>17</v>
       </c>
       <c r="J761" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K761">
-        <v>15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762" t="s">
         <v>11</v>
       </c>
       <c r="B762" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="C762" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="D762" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E762">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F762" t="s">
-        <v>1698</v>
+        <v>1807</v>
       </c>
       <c r="G762">
         <v>1</v>
       </c>
       <c r="H762" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I762" t="s">
         <v>17</v>
       </c>
       <c r="J762" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K762">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763" t="s">
         <v>11</v>
       </c>
       <c r="B763" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="C763" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
       <c r="D763" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E763">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F763" t="s">
-        <v>1358</v>
+        <v>1404</v>
       </c>
       <c r="G763">
         <v>1</v>
       </c>
       <c r="H763" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I763" t="s">
         <v>17</v>
       </c>
       <c r="J763" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K763">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764" t="s">
         <v>11</v>
       </c>
       <c r="B764" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
       <c r="C764" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="D764" t="s">
-        <v>1803</v>
+        <v>115</v>
       </c>
       <c r="E764">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F764" t="s">
-        <v>1804</v>
+        <v>116</v>
       </c>
       <c r="G764">
         <v>1</v>
       </c>
       <c r="H764" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I764" t="s">
         <v>17</v>
       </c>
       <c r="J764" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K764">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765" t="s">
         <v>11</v>
       </c>
       <c r="B765" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="C765" t="s">
-        <v>1806</v>
+        <v>1813</v>
       </c>
       <c r="D765" t="s">
-        <v>639</v>
+        <v>744</v>
       </c>
       <c r="E765">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F765" t="s">
-        <v>1376</v>
+        <v>1814</v>
       </c>
       <c r="G765">
         <v>1</v>
       </c>
       <c r="H765" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I765" t="s">
         <v>17</v>
       </c>
       <c r="J765" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K765">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766" t="s">
         <v>11</v>
       </c>
       <c r="B766" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="C766" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
       <c r="D766" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="E766">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F766" t="s">
-        <v>532</v>
+        <v>25</v>
       </c>
       <c r="G766">
         <v>1</v>
       </c>
       <c r="H766" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I766" t="s">
         <v>17</v>
       </c>
       <c r="J766" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K766">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767" t="s">
         <v>11</v>
       </c>
       <c r="B767" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
       <c r="C767" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
       <c r="D767" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E767">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F767" t="s">
-        <v>1352</v>
+        <v>1173</v>
       </c>
       <c r="G767">
         <v>1</v>
       </c>
       <c r="H767" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I767" t="s">
         <v>17</v>
       </c>
       <c r="J767" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K767">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768" t="s">
         <v>11</v>
       </c>
       <c r="B768" t="s">
-        <v>1811</v>
+        <v>1819</v>
       </c>
       <c r="C768" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="D768" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="E768">
         <v>30</v>
       </c>
       <c r="F768" t="s">
-        <v>1355</v>
+        <v>768</v>
       </c>
       <c r="G768">
         <v>1</v>
       </c>
       <c r="H768" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I768" t="s">
         <v>17</v>
       </c>
       <c r="J768" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K768">
         <v>30</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769" t="s">
         <v>11</v>
       </c>
       <c r="B769" t="s">
-        <v>1813</v>
+        <v>1821</v>
       </c>
       <c r="C769" t="s">
-        <v>1814</v>
+        <v>1822</v>
       </c>
       <c r="D769" t="s">
-        <v>639</v>
+        <v>1403</v>
       </c>
       <c r="E769">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F769" t="s">
-        <v>1376</v>
+        <v>1404</v>
       </c>
       <c r="G769">
         <v>1</v>
       </c>
       <c r="H769" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I769" t="s">
         <v>17</v>
       </c>
       <c r="J769" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K769">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770" t="s">
         <v>11</v>
       </c>
       <c r="B770" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="C770" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="D770" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E770">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F770" t="s">
-        <v>1817</v>
+        <v>1161</v>
       </c>
       <c r="G770">
         <v>1</v>
       </c>
       <c r="H770" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I770" t="s">
         <v>17</v>
       </c>
       <c r="J770" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K770">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771" t="s">
         <v>11</v>
       </c>
       <c r="B771" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="C771" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="D771" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E771">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F771" t="s">
-        <v>532</v>
+        <v>1420</v>
       </c>
       <c r="G771">
         <v>1</v>
       </c>
       <c r="H771" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I771" t="s">
         <v>17</v>
       </c>
       <c r="J771" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K771">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772" t="s">
         <v>11</v>
       </c>
       <c r="B772" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="C772" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
       <c r="D772" t="s">
-        <v>525</v>
+        <v>1829</v>
       </c>
       <c r="E772">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F772" t="s">
-        <v>1342</v>
+        <v>1830</v>
       </c>
       <c r="G772">
         <v>1</v>
       </c>
       <c r="H772" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I772" t="s">
         <v>17</v>
       </c>
       <c r="J772" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K772">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773" t="s">
         <v>11</v>
       </c>
       <c r="B773" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C773" t="s">
-        <v>1823</v>
+        <v>1832</v>
       </c>
       <c r="D773" t="s">
-        <v>14</v>
+        <v>1403</v>
       </c>
       <c r="E773">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F773" t="s">
-        <v>21</v>
+        <v>1404</v>
       </c>
       <c r="G773">
         <v>1</v>
       </c>
       <c r="H773" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I773" t="s">
         <v>17</v>
       </c>
       <c r="J773" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K773">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774" t="s">
         <v>11</v>
       </c>
       <c r="B774" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
       <c r="C774" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
       <c r="D774" t="s">
-        <v>91</v>
+        <v>521</v>
       </c>
       <c r="E774">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F774" t="s">
-        <v>1786</v>
+        <v>768</v>
       </c>
       <c r="G774">
         <v>1</v>
       </c>
       <c r="H774" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I774" t="s">
         <v>17</v>
       </c>
       <c r="J774" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K774">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775" t="s">
         <v>11</v>
       </c>
       <c r="B775" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
       <c r="C775" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
       <c r="D775" t="s">
-        <v>91</v>
+        <v>517</v>
       </c>
       <c r="E775">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F775" t="s">
-        <v>1786</v>
+        <v>1423</v>
       </c>
       <c r="G775">
         <v>1</v>
       </c>
       <c r="H775" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I775" t="s">
         <v>17</v>
       </c>
       <c r="J775" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K775">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776" t="s">
         <v>11</v>
       </c>
       <c r="B776" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
       <c r="C776" t="s">
-        <v>1829</v>
+        <v>1838</v>
       </c>
       <c r="D776" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E776">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F776" t="s">
-        <v>21</v>
+        <v>1420</v>
       </c>
       <c r="G776">
         <v>1</v>
       </c>
       <c r="H776" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I776" t="s">
         <v>17</v>
       </c>
       <c r="J776" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K776">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777" t="s">
         <v>11</v>
       </c>
       <c r="B777" t="s">
-        <v>1830</v>
+        <v>1839</v>
       </c>
       <c r="C777" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
       <c r="D777" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E777">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F777" t="s">
-        <v>532</v>
+        <v>1276</v>
       </c>
       <c r="G777">
         <v>1</v>
       </c>
       <c r="H777" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I777" t="s">
         <v>17</v>
       </c>
       <c r="J777" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K777">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778" t="s">
         <v>11</v>
       </c>
       <c r="B778" t="s">
-        <v>1832</v>
+        <v>1841</v>
       </c>
       <c r="C778" t="s">
-        <v>1833</v>
+        <v>1842</v>
       </c>
       <c r="D778" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E778">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F778" t="s">
-        <v>1342</v>
+        <v>768</v>
       </c>
       <c r="G778">
         <v>1</v>
       </c>
       <c r="H778" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I778" t="s">
         <v>17</v>
       </c>
       <c r="J778" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K778">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779" t="s">
         <v>11</v>
       </c>
       <c r="B779" t="s">
-        <v>1834</v>
+        <v>1843</v>
       </c>
       <c r="C779" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
       <c r="D779" t="s">
-        <v>24</v>
+        <v>1403</v>
       </c>
       <c r="E779">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F779" t="s">
-        <v>665</v>
+        <v>1404</v>
       </c>
       <c r="G779">
         <v>1</v>
       </c>
       <c r="H779" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I779" t="s">
         <v>17</v>
       </c>
       <c r="J779" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K779">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780" t="s">
         <v>11</v>
       </c>
       <c r="B780" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="C780" t="s">
-        <v>1837</v>
+        <v>1846</v>
       </c>
       <c r="D780" t="s">
-        <v>639</v>
+        <v>21</v>
       </c>
       <c r="E780">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F780" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="G780">
         <v>1</v>
       </c>
       <c r="H780" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I780" t="s">
         <v>17</v>
       </c>
       <c r="J780" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K780">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781" t="s">
         <v>11</v>
       </c>
       <c r="B781" t="s">
-        <v>1838</v>
+        <v>1847</v>
       </c>
       <c r="C781" t="s">
-        <v>1839</v>
+        <v>1848</v>
       </c>
       <c r="D781" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E781">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F781" t="s">
-        <v>532</v>
+        <v>1814</v>
       </c>
       <c r="G781">
         <v>1</v>
       </c>
       <c r="H781" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I781" t="s">
         <v>17</v>
       </c>
       <c r="J781" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K781">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782" t="s">
         <v>11</v>
       </c>
       <c r="B782" t="s">
-        <v>1840</v>
+        <v>1849</v>
       </c>
       <c r="C782" t="s">
-        <v>1841</v>
+        <v>1850</v>
       </c>
       <c r="D782" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E782">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F782" t="s">
-        <v>1358</v>
+        <v>1814</v>
       </c>
       <c r="G782">
         <v>1</v>
       </c>
       <c r="H782" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I782" t="s">
         <v>17</v>
       </c>
       <c r="J782" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K782">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783" t="s">
         <v>11</v>
       </c>
       <c r="B783" t="s">
-        <v>1842</v>
+        <v>1851</v>
       </c>
       <c r="C783" t="s">
-        <v>1843</v>
+        <v>1852</v>
       </c>
       <c r="D783" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E783">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F783" t="s">
-        <v>1844</v>
+        <v>25</v>
       </c>
       <c r="G783">
         <v>1</v>
       </c>
       <c r="H783" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I783" t="s">
         <v>17</v>
       </c>
       <c r="J783" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K783">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784" t="s">
         <v>11</v>
       </c>
       <c r="B784" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
       <c r="C784" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
       <c r="D784" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="E784">
         <v>10</v>
       </c>
       <c r="F784" t="s">
-        <v>1352</v>
+        <v>1774</v>
       </c>
       <c r="G784">
         <v>1</v>
       </c>
       <c r="H784" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I784" t="s">
         <v>17</v>
       </c>
       <c r="J784" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K784">
         <v>10</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785" t="s">
         <v>11</v>
       </c>
       <c r="B785" t="s">
-        <v>1847</v>
+        <v>1855</v>
       </c>
       <c r="C785" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
       <c r="D785" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="E785">
         <v>30</v>
       </c>
       <c r="F785" t="s">
-        <v>1347</v>
+        <v>768</v>
       </c>
       <c r="G785">
         <v>1</v>
       </c>
       <c r="H785" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I785" t="s">
         <v>17</v>
       </c>
       <c r="J785" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K785">
         <v>30</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786" t="s">
         <v>11</v>
       </c>
       <c r="B786" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="C786" t="s">
-        <v>1850</v>
+        <v>1858</v>
       </c>
       <c r="D786" t="s">
-        <v>525</v>
+        <v>1403</v>
       </c>
       <c r="E786">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F786" t="s">
-        <v>532</v>
+        <v>1404</v>
       </c>
       <c r="G786">
         <v>1</v>
       </c>
       <c r="H786" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I786" t="s">
         <v>17</v>
       </c>
       <c r="J786" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K786">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787" t="s">
         <v>11</v>
       </c>
       <c r="B787" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="C787" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="D787" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E787">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F787" t="s">
-        <v>1376</v>
+        <v>1161</v>
       </c>
       <c r="G787">
         <v>1</v>
       </c>
       <c r="H787" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I787" t="s">
         <v>17</v>
       </c>
       <c r="J787" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K787">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788" t="s">
         <v>11</v>
       </c>
       <c r="B788" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="C788" t="s">
-        <v>1854</v>
+        <v>1862</v>
       </c>
       <c r="D788" t="s">
-        <v>14</v>
+        <v>517</v>
       </c>
       <c r="E788">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F788" t="s">
-        <v>21</v>
+        <v>1420</v>
       </c>
       <c r="G788">
         <v>1</v>
       </c>
       <c r="H788" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I788" t="s">
         <v>17</v>
       </c>
       <c r="J788" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K788">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789" t="s">
         <v>11</v>
       </c>
       <c r="B789" t="s">
-        <v>1855</v>
+        <v>1863</v>
       </c>
       <c r="C789" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
       <c r="D789" t="s">
-        <v>91</v>
+        <v>517</v>
       </c>
       <c r="E789">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F789" t="s">
-        <v>1786</v>
+        <v>1423</v>
       </c>
       <c r="G789">
         <v>1</v>
       </c>
       <c r="H789" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I789" t="s">
         <v>17</v>
       </c>
       <c r="J789" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K789">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790" t="s">
         <v>11</v>
       </c>
       <c r="B790" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="C790" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="D790" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E790">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F790" t="s">
-        <v>1342</v>
+        <v>768</v>
       </c>
       <c r="G790">
         <v>1</v>
       </c>
       <c r="H790" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I790" t="s">
         <v>17</v>
       </c>
       <c r="J790" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K790">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791" t="s">
         <v>11</v>
       </c>
       <c r="B791" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="C791" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
       <c r="D791" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="E791">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F791" t="s">
-        <v>30</v>
+        <v>1869</v>
       </c>
       <c r="G791">
         <v>1</v>
       </c>
       <c r="H791" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I791" t="s">
         <v>17</v>
       </c>
       <c r="J791" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K791">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792" t="s">
         <v>11</v>
       </c>
       <c r="B792" t="s">
-        <v>1861</v>
+        <v>1870</v>
       </c>
       <c r="C792" t="s">
-        <v>1862</v>
+        <v>1871</v>
       </c>
       <c r="D792" t="s">
-        <v>14</v>
+        <v>1403</v>
       </c>
       <c r="E792">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F792" t="s">
-        <v>324</v>
+        <v>1404</v>
       </c>
       <c r="G792">
         <v>1</v>
       </c>
       <c r="H792" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I792" t="s">
         <v>17</v>
       </c>
       <c r="J792" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K792">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793" t="s">
         <v>11</v>
       </c>
       <c r="B793" t="s">
-        <v>1863</v>
+        <v>1872</v>
       </c>
       <c r="C793" t="s">
-        <v>1864</v>
+        <v>1873</v>
       </c>
       <c r="D793" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E793">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F793" t="s">
-        <v>96</v>
+        <v>1874</v>
       </c>
       <c r="G793">
         <v>1</v>
       </c>
       <c r="H793" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I793" t="s">
         <v>17</v>
       </c>
       <c r="J793" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K793">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794" t="s">
         <v>11</v>
       </c>
       <c r="B794" t="s">
-        <v>1865</v>
+        <v>1875</v>
       </c>
       <c r="C794" t="s">
-        <v>1866</v>
+        <v>1876</v>
       </c>
       <c r="D794" t="s">
-        <v>1867</v>
+        <v>517</v>
       </c>
       <c r="E794">
-        <v>1131</v>
+        <v>15</v>
       </c>
       <c r="F794" t="s">
-        <v>1868</v>
+        <v>1420</v>
       </c>
       <c r="G794">
         <v>1</v>
       </c>
       <c r="H794" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I794" t="s">
         <v>17</v>
       </c>
       <c r="J794" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K794">
-        <v>1131</v>
+        <v>15</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795" t="s">
         <v>11</v>
       </c>
       <c r="B795" t="s">
-        <v>1869</v>
+        <v>1877</v>
       </c>
       <c r="C795" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="D795" t="s">
-        <v>14</v>
+        <v>521</v>
       </c>
       <c r="E795">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F795" t="s">
-        <v>15</v>
+        <v>768</v>
       </c>
       <c r="G795">
         <v>1</v>
       </c>
       <c r="H795" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I795" t="s">
         <v>17</v>
       </c>
       <c r="J795" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K795">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796" t="s">
         <v>11</v>
       </c>
       <c r="B796" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="C796" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="D796" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E796">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F796" t="s">
-        <v>21</v>
+        <v>1276</v>
       </c>
       <c r="G796">
         <v>1</v>
       </c>
       <c r="H796" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I796" t="s">
         <v>17</v>
       </c>
       <c r="J796" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K796">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797" t="s">
         <v>11</v>
       </c>
       <c r="B797" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="C797" t="s">
-        <v>1874</v>
+        <v>1882</v>
       </c>
       <c r="D797" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E797">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F797" t="s">
-        <v>1188</v>
+        <v>25</v>
       </c>
       <c r="G797">
         <v>1</v>
       </c>
       <c r="H797" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I797" t="s">
         <v>17</v>
       </c>
       <c r="J797" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K797">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798" t="s">
         <v>11</v>
       </c>
       <c r="B798" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="C798" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="D798" t="s">
-        <v>525</v>
+        <v>744</v>
       </c>
       <c r="E798">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F798" t="s">
-        <v>1342</v>
+        <v>1814</v>
       </c>
       <c r="G798">
         <v>1</v>
       </c>
       <c r="H798" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I798" t="s">
         <v>17</v>
       </c>
       <c r="J798" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K798">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799" t="s">
         <v>11</v>
       </c>
       <c r="B799" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="C799" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
       <c r="D799" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="E799">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F799" t="s">
-        <v>1879</v>
+        <v>66</v>
       </c>
       <c r="G799">
         <v>1</v>
       </c>
       <c r="H799" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I799" t="s">
         <v>17</v>
       </c>
       <c r="J799" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K799">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800" t="s">
         <v>11</v>
       </c>
       <c r="B800" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
       <c r="C800" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
       <c r="D800" t="s">
-        <v>525</v>
+        <v>69</v>
       </c>
       <c r="E800">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F800" t="s">
-        <v>1352</v>
+        <v>70</v>
       </c>
       <c r="G800">
         <v>1</v>
       </c>
       <c r="H800" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I800" t="s">
         <v>17</v>
       </c>
       <c r="J800" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K800">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801" t="s">
         <v>11</v>
       </c>
       <c r="B801" t="s">
-        <v>1882</v>
+        <v>1889</v>
       </c>
       <c r="C801" t="s">
-        <v>1883</v>
+        <v>1890</v>
       </c>
       <c r="D801" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="E801">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F801" t="s">
-        <v>1287</v>
+        <v>34</v>
       </c>
       <c r="G801">
         <v>1</v>
       </c>
       <c r="H801" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I801" t="s">
         <v>17</v>
       </c>
       <c r="J801" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K801">
-        <v>20</v>
+        <v>68</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802" t="s">
         <v>11</v>
       </c>
       <c r="B802" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="C802" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="D802" t="s">
-        <v>540</v>
+        <v>37</v>
       </c>
       <c r="E802">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="F802" t="s">
-        <v>1886</v>
+        <v>38</v>
       </c>
       <c r="G802">
         <v>1</v>
       </c>
       <c r="H802" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I802" t="s">
         <v>17</v>
       </c>
       <c r="J802" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K802">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803" t="s">
         <v>11</v>
       </c>
       <c r="B803" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="C803" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="D803" t="s">
-        <v>525</v>
+        <v>45</v>
       </c>
       <c r="E803">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F803" t="s">
-        <v>1342</v>
+        <v>46</v>
       </c>
       <c r="G803">
         <v>1</v>
       </c>
       <c r="H803" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I803" t="s">
         <v>17</v>
       </c>
       <c r="J803" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K803">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804" t="s">
         <v>11</v>
       </c>
       <c r="B804" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="C804" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="D804" t="s">
-        <v>1891</v>
+        <v>171</v>
       </c>
       <c r="E804">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="F804" t="s">
-        <v>1892</v>
+        <v>172</v>
       </c>
       <c r="G804">
         <v>1</v>
       </c>
       <c r="H804" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I804" t="s">
         <v>17</v>
       </c>
       <c r="J804" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K804">
-        <v>19</v>
+        <v>43</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805" t="s">
         <v>11</v>
       </c>
       <c r="B805" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="C805" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="D805" t="s">
-        <v>639</v>
+        <v>171</v>
       </c>
       <c r="E805">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F805" t="s">
-        <v>1376</v>
+        <v>1233</v>
       </c>
       <c r="G805">
         <v>1</v>
       </c>
       <c r="H805" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I805" t="s">
         <v>17</v>
       </c>
       <c r="J805" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K805">
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806" t="s">
         <v>11</v>
       </c>
       <c r="B806" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="C806" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="D806" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="E806">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F806" t="s">
-        <v>1719</v>
+        <v>50</v>
       </c>
       <c r="G806">
         <v>1</v>
       </c>
       <c r="H806" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I806" t="s">
         <v>17</v>
       </c>
       <c r="J806" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K806">
-        <v>20</v>
+        <v>56</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807" t="s">
         <v>11</v>
       </c>
       <c r="B807" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="C807" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="D807" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E807">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="F807" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G807">
         <v>1</v>
       </c>
       <c r="H807" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I807" t="s">
         <v>17</v>
       </c>
       <c r="J807" t="s">
         <v>18</v>
       </c>
       <c r="K807">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808" t="s">
         <v>11</v>
       </c>
       <c r="B808" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="C808" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="D808" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E808">
         <v>5</v>
       </c>
       <c r="F808" t="s">
-        <v>15</v>
+        <v>350</v>
       </c>
       <c r="G808">
         <v>1</v>
       </c>
       <c r="H808" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I808" t="s">
         <v>17</v>
       </c>
       <c r="J808" t="s">
         <v>18</v>
       </c>
       <c r="K808">
         <v>5</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809" t="s">
         <v>11</v>
       </c>
       <c r="B809" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="C809" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="D809" t="s">
-        <v>1903</v>
+        <v>115</v>
       </c>
       <c r="E809">
-        <v>901</v>
+        <v>20</v>
       </c>
       <c r="F809" t="s">
-        <v>1904</v>
+        <v>116</v>
       </c>
       <c r="G809">
         <v>1</v>
       </c>
       <c r="H809" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I809" t="s">
         <v>17</v>
       </c>
       <c r="J809" t="s">
         <v>18</v>
       </c>
       <c r="K809">
-        <v>901</v>
+        <v>20</v>
       </c>
     </row>
     <row r="810" spans="1:11">
       <c r="A810" t="s">
         <v>11</v>
       </c>
       <c r="B810" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="C810" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="D810" t="s">
         <v>14</v>
       </c>
       <c r="E810">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F810" t="s">
         <v>15</v>
       </c>
       <c r="G810">
         <v>1</v>
       </c>
       <c r="H810" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I810" t="s">
         <v>17</v>
       </c>
       <c r="J810" t="s">
         <v>18</v>
       </c>
       <c r="K810">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:11">
       <c r="A811" t="s">
         <v>11</v>
       </c>
       <c r="B811" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="C811" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="D811" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E811">
         <v>5</v>
       </c>
       <c r="F811" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G811">
         <v>1</v>
       </c>
       <c r="H811" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I811" t="s">
         <v>17</v>
       </c>
       <c r="J811" t="s">
         <v>18</v>
       </c>
       <c r="K811">
         <v>5</v>
       </c>
     </row>
     <row r="812" spans="1:11">
       <c r="A812" t="s">
         <v>11</v>
       </c>
       <c r="B812" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C812" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D812" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E812">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F812" t="s">
-        <v>1387</v>
+        <v>25</v>
       </c>
       <c r="G812">
         <v>1</v>
       </c>
       <c r="H812" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I812" t="s">
         <v>17</v>
       </c>
       <c r="J812" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K812">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813" t="s">
         <v>11</v>
       </c>
       <c r="B813" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="C813" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="D813" t="s">
-        <v>639</v>
+        <v>115</v>
       </c>
       <c r="E813">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F813" t="s">
-        <v>1363</v>
+        <v>1735</v>
       </c>
       <c r="G813">
         <v>1</v>
       </c>
       <c r="H813" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I813" t="s">
         <v>17</v>
       </c>
       <c r="J813" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K813">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814" t="s">
         <v>11</v>
       </c>
       <c r="B814" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="C814" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="D814" t="s">
-        <v>95</v>
+        <v>539</v>
       </c>
       <c r="E814">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F814" t="s">
-        <v>827</v>
+        <v>607</v>
       </c>
       <c r="G814">
         <v>1</v>
       </c>
       <c r="H814" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I814" t="s">
         <v>17</v>
       </c>
       <c r="J814" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K814">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815" t="s">
         <v>11</v>
       </c>
       <c r="B815" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="C815" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="D815" t="s">
-        <v>525</v>
+        <v>115</v>
       </c>
       <c r="E815">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F815" t="s">
-        <v>1358</v>
+        <v>1173</v>
       </c>
       <c r="G815">
         <v>1</v>
       </c>
       <c r="H815" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I815" t="s">
         <v>17</v>
       </c>
       <c r="J815" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K815">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816" t="s">
         <v>11</v>
       </c>
       <c r="B816" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C816" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="D816" t="s">
-        <v>540</v>
+        <v>1403</v>
       </c>
       <c r="E816">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F816" t="s">
-        <v>746</v>
+        <v>1404</v>
       </c>
       <c r="G816">
         <v>1</v>
       </c>
       <c r="H816" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I816" t="s">
         <v>17</v>
       </c>
       <c r="J816" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K816">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="817" spans="1:11">
       <c r="A817" t="s">
         <v>11</v>
       </c>
       <c r="B817" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="C817" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="D817" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="E817">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F817" t="s">
-        <v>1376</v>
+        <v>1923</v>
       </c>
       <c r="G817">
         <v>1</v>
       </c>
       <c r="H817" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I817" t="s">
         <v>17</v>
       </c>
       <c r="J817" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K817">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818" t="s">
         <v>11</v>
       </c>
       <c r="B818" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="C818" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="D818" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E818">
         <v>20</v>
       </c>
       <c r="F818" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="G818">
         <v>1</v>
       </c>
       <c r="H818" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I818" t="s">
         <v>17</v>
       </c>
       <c r="J818" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K818">
         <v>20</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819" t="s">
         <v>11</v>
       </c>
       <c r="B819" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C819" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="D819" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E819">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F819" t="s">
-        <v>1352</v>
+        <v>518</v>
       </c>
       <c r="G819">
         <v>1</v>
       </c>
       <c r="H819" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I819" t="s">
         <v>17</v>
       </c>
       <c r="J819" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K819">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820" t="s">
         <v>11</v>
       </c>
       <c r="B820" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="C820" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="D820" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E820">
         <v>20</v>
       </c>
       <c r="F820" t="s">
-        <v>1054</v>
+        <v>1276</v>
       </c>
       <c r="G820">
         <v>1</v>
       </c>
       <c r="H820" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I820" t="s">
         <v>17</v>
       </c>
       <c r="J820" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K820">
         <v>20</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821" t="s">
         <v>11</v>
       </c>
       <c r="B821" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="C821" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="D821" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="E821">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F821" t="s">
-        <v>1342</v>
+        <v>1420</v>
       </c>
       <c r="G821">
         <v>1</v>
       </c>
       <c r="H821" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I821" t="s">
         <v>17</v>
       </c>
       <c r="J821" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K821">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822" t="s">
         <v>11</v>
       </c>
       <c r="B822" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="C822" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="D822" t="s">
-        <v>24</v>
+        <v>539</v>
       </c>
       <c r="E822">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F822" t="s">
-        <v>25</v>
+        <v>547</v>
       </c>
       <c r="G822">
         <v>1</v>
       </c>
       <c r="H822" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I822" t="s">
         <v>17</v>
       </c>
       <c r="J822" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K822">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823" t="s">
         <v>11</v>
       </c>
       <c r="B823" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="C823" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="D823" t="s">
-        <v>24</v>
+        <v>539</v>
       </c>
       <c r="E823">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F823" t="s">
-        <v>665</v>
+        <v>1168</v>
       </c>
       <c r="G823">
         <v>1</v>
       </c>
       <c r="H823" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I823" t="s">
         <v>17</v>
       </c>
       <c r="J823" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K823">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824" t="s">
         <v>11</v>
       </c>
       <c r="B824" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="C824" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="D824" t="s">
-        <v>639</v>
+        <v>1403</v>
       </c>
       <c r="E824">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F824" t="s">
-        <v>1363</v>
+        <v>1404</v>
       </c>
       <c r="G824">
         <v>1</v>
       </c>
       <c r="H824" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I824" t="s">
         <v>17</v>
       </c>
       <c r="J824" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K824">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825" t="s">
         <v>11</v>
       </c>
       <c r="B825" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="C825" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="D825" t="s">
-        <v>14</v>
+        <v>539</v>
       </c>
       <c r="E825">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F825" t="s">
-        <v>21</v>
+        <v>1161</v>
       </c>
       <c r="G825">
         <v>1</v>
       </c>
       <c r="H825" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I825" t="s">
         <v>17</v>
       </c>
       <c r="J825" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K825">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826" t="s">
         <v>11</v>
       </c>
       <c r="B826" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="C826" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="D826" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="E826">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F826" t="s">
-        <v>15</v>
+        <v>1296</v>
       </c>
       <c r="G826">
         <v>1</v>
       </c>
       <c r="H826" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I826" t="s">
         <v>17</v>
       </c>
       <c r="J826" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="K826">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827" t="s">
         <v>11</v>
       </c>
       <c r="B827" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="C827" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="D827" t="s">
-        <v>1941</v>
+        <v>21</v>
       </c>
       <c r="E827">
-        <v>1197</v>
+        <v>5</v>
       </c>
       <c r="F827" t="s">
-        <v>1942</v>
+        <v>25</v>
       </c>
       <c r="G827">
         <v>1</v>
       </c>
       <c r="H827" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="I827" t="s">
         <v>17</v>
       </c>
       <c r="J827" t="s">
         <v>18</v>
       </c>
       <c r="K827">
-        <v>1197</v>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="828" spans="1:11">
+      <c r="A828" t="s">
+        <v>11</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D828" t="s">
+        <v>21</v>
+      </c>
+      <c r="E828">
+        <v>5</v>
+      </c>
+      <c r="F828" t="s">
+        <v>22</v>
+      </c>
+      <c r="G828">
+        <v>1</v>
+      </c>
+      <c r="H828" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I828" t="s">
+        <v>17</v>
+      </c>
+      <c r="J828" t="s">
+        <v>18</v>
+      </c>
+      <c r="K828">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="829" spans="1:11">
+      <c r="A829" t="s">
+        <v>11</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D829" t="s">
+        <v>14</v>
+      </c>
+      <c r="E829">
+        <v>6</v>
+      </c>
+      <c r="F829" t="s">
+        <v>15</v>
+      </c>
+      <c r="G829">
+        <v>1</v>
+      </c>
+      <c r="H829" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I829" t="s">
+        <v>17</v>
+      </c>
+      <c r="J829" t="s">
+        <v>18</v>
+      </c>
+      <c r="K829">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:11">
+      <c r="A830" t="s">
+        <v>11</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D830" t="s">
+        <v>14</v>
+      </c>
+      <c r="E830">
+        <v>6</v>
+      </c>
+      <c r="F830" t="s">
+        <v>15</v>
+      </c>
+      <c r="G830">
+        <v>1</v>
+      </c>
+      <c r="H830" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I830" t="s">
+        <v>17</v>
+      </c>
+      <c r="J830" t="s">
+        <v>18</v>
+      </c>
+      <c r="K830">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:11">
+      <c r="A831" t="s">
+        <v>11</v>
+      </c>
+      <c r="B831" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D831" t="s">
+        <v>14</v>
+      </c>
+      <c r="E831">
+        <v>6</v>
+      </c>
+      <c r="F831" t="s">
+        <v>15</v>
+      </c>
+      <c r="G831">
+        <v>1</v>
+      </c>
+      <c r="H831" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I831" t="s">
+        <v>17</v>
+      </c>
+      <c r="J831" t="s">
+        <v>18</v>
+      </c>
+      <c r="K831">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:11">
+      <c r="A832" t="s">
+        <v>11</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D832" t="s">
+        <v>14</v>
+      </c>
+      <c r="E832">
+        <v>6</v>
+      </c>
+      <c r="F832" t="s">
+        <v>15</v>
+      </c>
+      <c r="G832">
+        <v>1</v>
+      </c>
+      <c r="H832" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I832" t="s">
+        <v>17</v>
+      </c>
+      <c r="J832" t="s">
+        <v>18</v>
+      </c>
+      <c r="K832">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:11">
+      <c r="A833" t="s">
+        <v>11</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D833" t="s">
+        <v>21</v>
+      </c>
+      <c r="E833">
+        <v>5</v>
+      </c>
+      <c r="F833" t="s">
+        <v>22</v>
+      </c>
+      <c r="G833">
+        <v>1</v>
+      </c>
+      <c r="H833" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I833" t="s">
+        <v>17</v>
+      </c>
+      <c r="J833" t="s">
+        <v>18</v>
+      </c>
+      <c r="K833">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="834" spans="1:11">
+      <c r="A834" t="s">
+        <v>11</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D834" t="s">
+        <v>21</v>
+      </c>
+      <c r="E834">
+        <v>5</v>
+      </c>
+      <c r="F834" t="s">
+        <v>25</v>
+      </c>
+      <c r="G834">
+        <v>1</v>
+      </c>
+      <c r="H834" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I834" t="s">
+        <v>17</v>
+      </c>
+      <c r="J834" t="s">
+        <v>18</v>
+      </c>
+      <c r="K834">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="835" spans="1:11">
+      <c r="A835" t="s">
+        <v>11</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D835" t="s">
+        <v>539</v>
+      </c>
+      <c r="E835">
+        <v>10</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G835">
+        <v>1</v>
+      </c>
+      <c r="H835" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I835" t="s">
+        <v>17</v>
+      </c>
+      <c r="J835" t="s">
+        <v>30</v>
+      </c>
+      <c r="K835">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="836" spans="1:11">
+      <c r="A836" t="s">
+        <v>11</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D836" t="s">
+        <v>517</v>
+      </c>
+      <c r="E836">
+        <v>15</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G836">
+        <v>1</v>
+      </c>
+      <c r="H836" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I836" t="s">
+        <v>17</v>
+      </c>
+      <c r="J836" t="s">
+        <v>30</v>
+      </c>
+      <c r="K836">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="837" spans="1:11">
+      <c r="A837" t="s">
+        <v>11</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D837" t="s">
+        <v>115</v>
+      </c>
+      <c r="E837">
+        <v>20</v>
+      </c>
+      <c r="F837" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G837">
+        <v>1</v>
+      </c>
+      <c r="H837" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I837" t="s">
+        <v>17</v>
+      </c>
+      <c r="J837" t="s">
+        <v>30</v>
+      </c>
+      <c r="K837">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="838" spans="1:11">
+      <c r="A838" t="s">
+        <v>11</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D838" t="s">
+        <v>539</v>
+      </c>
+      <c r="E838">
+        <v>10</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G838">
+        <v>1</v>
+      </c>
+      <c r="H838" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I838" t="s">
+        <v>17</v>
+      </c>
+      <c r="J838" t="s">
+        <v>30</v>
+      </c>
+      <c r="K838">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="839" spans="1:11">
+      <c r="A839" t="s">
+        <v>11</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D839" t="s">
+        <v>539</v>
+      </c>
+      <c r="E839">
+        <v>10</v>
+      </c>
+      <c r="F839" t="s">
+        <v>547</v>
+      </c>
+      <c r="G839">
+        <v>1</v>
+      </c>
+      <c r="H839" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I839" t="s">
+        <v>17</v>
+      </c>
+      <c r="J839" t="s">
+        <v>30</v>
+      </c>
+      <c r="K839">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="840" spans="1:11">
+      <c r="A840" t="s">
+        <v>11</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D840" t="s">
+        <v>517</v>
+      </c>
+      <c r="E840">
+        <v>15</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G840">
+        <v>1</v>
+      </c>
+      <c r="H840" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I840" t="s">
+        <v>17</v>
+      </c>
+      <c r="J840" t="s">
+        <v>30</v>
+      </c>
+      <c r="K840">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="841" spans="1:11">
+      <c r="A841" t="s">
+        <v>11</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E841">
+        <v>25</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G841">
+        <v>1</v>
+      </c>
+      <c r="H841" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I841" t="s">
+        <v>17</v>
+      </c>
+      <c r="J841" t="s">
+        <v>30</v>
+      </c>
+      <c r="K841">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="842" spans="1:11">
+      <c r="A842" t="s">
+        <v>11</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D842" t="s">
+        <v>517</v>
+      </c>
+      <c r="E842">
+        <v>15</v>
+      </c>
+      <c r="F842" t="s">
+        <v>518</v>
+      </c>
+      <c r="G842">
+        <v>1</v>
+      </c>
+      <c r="H842" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I842" t="s">
+        <v>17</v>
+      </c>
+      <c r="J842" t="s">
+        <v>30</v>
+      </c>
+      <c r="K842">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="843" spans="1:11">
+      <c r="A843" t="s">
+        <v>11</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D843" t="s">
+        <v>539</v>
+      </c>
+      <c r="E843">
+        <v>10</v>
+      </c>
+      <c r="F843" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G843">
+        <v>1</v>
+      </c>
+      <c r="H843" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I843" t="s">
+        <v>17</v>
+      </c>
+      <c r="J843" t="s">
+        <v>30</v>
+      </c>
+      <c r="K843">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="844" spans="1:11">
+      <c r="A844" t="s">
+        <v>11</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E844">
+        <v>25</v>
+      </c>
+      <c r="F844" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G844">
+        <v>1</v>
+      </c>
+      <c r="H844" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I844" t="s">
+        <v>17</v>
+      </c>
+      <c r="J844" t="s">
+        <v>30</v>
+      </c>
+      <c r="K844">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="845" spans="1:11">
+      <c r="A845" t="s">
+        <v>11</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D845" t="s">
+        <v>539</v>
+      </c>
+      <c r="E845">
+        <v>10</v>
+      </c>
+      <c r="F845" t="s">
+        <v>607</v>
+      </c>
+      <c r="G845">
+        <v>1</v>
+      </c>
+      <c r="H845" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I845" t="s">
+        <v>17</v>
+      </c>
+      <c r="J845" t="s">
+        <v>30</v>
+      </c>
+      <c r="K845">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="846" spans="1:11">
+      <c r="A846" t="s">
+        <v>11</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D846" t="s">
+        <v>115</v>
+      </c>
+      <c r="E846">
+        <v>20</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G846">
+        <v>1</v>
+      </c>
+      <c r="H846" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I846" t="s">
+        <v>17</v>
+      </c>
+      <c r="J846" t="s">
+        <v>30</v>
+      </c>
+      <c r="K846">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="847" spans="1:11">
+      <c r="A847" t="s">
+        <v>11</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D847" t="s">
+        <v>539</v>
+      </c>
+      <c r="E847">
+        <v>10</v>
+      </c>
+      <c r="F847" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G847">
+        <v>1</v>
+      </c>
+      <c r="H847" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I847" t="s">
+        <v>17</v>
+      </c>
+      <c r="J847" t="s">
+        <v>30</v>
+      </c>
+      <c r="K847">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="848" spans="1:11">
+      <c r="A848" t="s">
+        <v>11</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E848">
+        <v>25</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G848">
+        <v>1</v>
+      </c>
+      <c r="H848" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I848" t="s">
+        <v>17</v>
+      </c>
+      <c r="J848" t="s">
+        <v>30</v>
+      </c>
+      <c r="K848">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="849" spans="1:11">
+      <c r="A849" t="s">
+        <v>11</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D849" t="s">
+        <v>28</v>
+      </c>
+      <c r="E849">
+        <v>29</v>
+      </c>
+      <c r="F849" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G849">
+        <v>1</v>
+      </c>
+      <c r="H849" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I849" t="s">
+        <v>17</v>
+      </c>
+      <c r="J849" t="s">
+        <v>30</v>
+      </c>
+      <c r="K849">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="850" spans="1:11">
+      <c r="A850" t="s">
+        <v>11</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D850" t="s">
+        <v>539</v>
+      </c>
+      <c r="E850">
+        <v>10</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G850">
+        <v>1</v>
+      </c>
+      <c r="H850" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I850" t="s">
+        <v>17</v>
+      </c>
+      <c r="J850" t="s">
+        <v>30</v>
+      </c>
+      <c r="K850">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="851" spans="1:11">
+      <c r="A851" t="s">
+        <v>11</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D851" t="s">
+        <v>33</v>
+      </c>
+      <c r="E851">
+        <v>68</v>
+      </c>
+      <c r="F851" t="s">
+        <v>34</v>
+      </c>
+      <c r="G851">
+        <v>1</v>
+      </c>
+      <c r="H851" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I851" t="s">
+        <v>17</v>
+      </c>
+      <c r="J851" t="s">
+        <v>18</v>
+      </c>
+      <c r="K851">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="852" spans="1:11">
+      <c r="A852" t="s">
+        <v>11</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D852" t="s">
+        <v>37</v>
+      </c>
+      <c r="E852">
+        <v>49</v>
+      </c>
+      <c r="F852" t="s">
+        <v>38</v>
+      </c>
+      <c r="G852">
+        <v>1</v>
+      </c>
+      <c r="H852" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I852" t="s">
+        <v>17</v>
+      </c>
+      <c r="J852" t="s">
+        <v>18</v>
+      </c>
+      <c r="K852">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="853" spans="1:11">
+      <c r="A853" t="s">
+        <v>11</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D853" t="s">
+        <v>45</v>
+      </c>
+      <c r="E853">
+        <v>32</v>
+      </c>
+      <c r="F853" t="s">
+        <v>46</v>
+      </c>
+      <c r="G853">
+        <v>1</v>
+      </c>
+      <c r="H853" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I853" t="s">
+        <v>17</v>
+      </c>
+      <c r="J853" t="s">
+        <v>18</v>
+      </c>
+      <c r="K853">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="854" spans="1:11">
+      <c r="A854" t="s">
+        <v>11</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D854" t="s">
+        <v>21</v>
+      </c>
+      <c r="E854">
+        <v>5</v>
+      </c>
+      <c r="F854" t="s">
+        <v>25</v>
+      </c>
+      <c r="G854">
+        <v>1</v>
+      </c>
+      <c r="H854" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I854" t="s">
+        <v>17</v>
+      </c>
+      <c r="J854" t="s">
+        <v>18</v>
+      </c>
+      <c r="K854">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="855" spans="1:11">
+      <c r="A855" t="s">
+        <v>11</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D855" t="s">
+        <v>21</v>
+      </c>
+      <c r="E855">
+        <v>5</v>
+      </c>
+      <c r="F855" t="s">
+        <v>22</v>
+      </c>
+      <c r="G855">
+        <v>1</v>
+      </c>
+      <c r="H855" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I855" t="s">
+        <v>17</v>
+      </c>
+      <c r="J855" t="s">
+        <v>18</v>
+      </c>
+      <c r="K855">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="856" spans="1:11">
+      <c r="A856" t="s">
+        <v>11</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D856" t="s">
+        <v>14</v>
+      </c>
+      <c r="E856">
+        <v>6</v>
+      </c>
+      <c r="F856" t="s">
+        <v>15</v>
+      </c>
+      <c r="G856">
+        <v>1</v>
+      </c>
+      <c r="H856" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I856" t="s">
+        <v>17</v>
+      </c>
+      <c r="J856" t="s">
+        <v>18</v>
+      </c>
+      <c r="K856">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:11">
+      <c r="A857" t="s">
+        <v>11</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D857" t="s">
+        <v>14</v>
+      </c>
+      <c r="E857">
+        <v>6</v>
+      </c>
+      <c r="F857" t="s">
+        <v>15</v>
+      </c>
+      <c r="G857">
+        <v>1</v>
+      </c>
+      <c r="H857" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I857" t="s">
+        <v>17</v>
+      </c>
+      <c r="J857" t="s">
+        <v>18</v>
+      </c>
+      <c r="K857">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">